--- v0 (2025-10-17)
+++ v1 (2026-04-05)
@@ -51,522 +51,522 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Adriano Cobrador</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitação de construção de Cemitérios Públicos para as comunidades de  Búzios e Colônia do Pium.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/2/requerimento_02-2021_-_solicitacao_de_uma_agencia_dos_correios_para_o_bairro_de_pirangi_do_sul_-_vereador_adriano_dos_santos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/2/requerimento_02-2021_-_solicitacao_de_uma_agencia_dos_correios_para_o_bairro_de_pirangi_do_sul_-_vereador_adriano_dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma agência dos Correios para o bairro de Pirangi do Sul.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Zé Nilton</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/3/requerimento_03-2021_-_solicitacao_de_reforma_na_quadra_de_esportes_de_barra_de_tabatinga_-_vereador_jose_nilton.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/3/requerimento_03-2021_-_solicitacao_de_reforma_na_quadra_de_esportes_de_barra_de_tabatinga_-_vereador_jose_nilton.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma na quadra de esportes de Barra de Tabatinga.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Solicitação de ampliação do calçamento da Av. Isabel Gondim, estrada do mata burro à RN 063, Timbó.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Josivan Trindade</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/5/requerimento_05-2021_-_solicitacao_de_construcao_de_unidade_basica_de_saude_-_psf_na_boa_agua_-_vereador_josivan_trindade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/5/requerimento_05-2021_-_solicitacao_de_construcao_de_unidade_basica_de_saude_-_psf_na_boa_agua_-_vereador_josivan_trindade.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de Unidade Básica de Saúde - PSF, na Boa Água.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Solicitação de construção de ponte na Ilhaque liga as comunidades de Currais, Jenipapeiro e Golandi ao centro da cidade.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Luiz Henrique</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_07-2021_-_solicitacao_de_criacao_de_um_servico_de_convivencia_e_fortalecimento_de_vinculo_na_comunidade_de_mazapas_-_vereador_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_07-2021_-_solicitacao_de_criacao_de_um_servico_de_convivencia_e_fortalecimento_de_vinculo_na_comunidade_de_mazapas_-_vereador_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>Solicitação de criação de um Serviço de Convivência e Fortalecimento de Vínculo, na comunidade de Mazapas.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento_08-2021_-_solicitacao_de_troca_das_atuais_lampadas_de_iluminacao_publica_por_lampadas_de_led_no_conjunto_alto_do_coqueiral_-_vereador_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento_08-2021_-_solicitacao_de_troca_das_atuais_lampadas_de_iluminacao_publica_por_lampadas_de_led_no_conjunto_alto_do_coqueiral_-_vereador_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca das atuais lâmpadas de iluminação pública, por lâmpadas de led, no Conjunto Alto do Coqueiral.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Raniery</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_09-2021_-_solicitacao_de_doacao_de_um_tereno_a_paroquia_de_nossa_senhora_do_o_no_conjunto_alto_da_floresta_-_vereador_raniery_barros.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_09-2021_-_solicitacao_de_doacao_de_um_tereno_a_paroquia_de_nossa_senhora_do_o_no_conjunto_alto_da_floresta_-_vereador_raniery_barros.pdf</t>
   </si>
   <si>
     <t>Solicitação de doação de um tereno, à Paróquia de Nossa Senhora do Ó, no Conjunto Alto da Floresta.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_10-2021_-_solicitacao_de_pavimentacao_da_rua_jose_lourenco_do_nascimento_no_bairro_cidade_alta_-_vereador_raniery_barros.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_10-2021_-_solicitacao_de_pavimentacao_da_rua_jose_lourenco_do_nascimento_no_bairro_cidade_alta_-_vereador_raniery_barros.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação da Rua José Lourenço do Nascimento, no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Polyana Dias</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_11-2021_-_solicitacao_de_reconstrucao_da_praca_central_da_comunidade_da_mazapas-_vereadora_polyana_dias.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_11-2021_-_solicitacao_de_reconstrucao_da_praca_central_da_comunidade_da_mazapas-_vereadora_polyana_dias.pdf</t>
   </si>
   <si>
     <t>Solicitação de reconstrução da praça central da comunidade da Mazapas.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Marcelo Mesquita</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_12-2021_-_solicitacao_de_implantacao_da_guarda_municipal_-_vereador_marcelo_mesquita.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_12-2021_-_solicitacao_de_implantacao_da_guarda_municipal_-_vereador_marcelo_mesquita.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação da Guarda Municipal.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_13-2021_-_solicitacao_de_envio_de_projeto_de_lei_complementar_para_liberacao_orcamentaria_para_compra_de_vacinas_contra_o_covid-19-_vereador_marcelo_mesquita.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_13-2021_-_solicitacao_de_envio_de_projeto_de_lei_complementar_para_liberacao_orcamentaria_para_compra_de_vacinas_contra_o_covid-19-_vereador_marcelo_mesquita.pdf</t>
   </si>
   <si>
     <t>Solicitação de envio de Projeto de Lei Complementar para liberação orçamentária para compra de vacinas contra o COVID-19.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Jorge Janúario</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_14-2021_-_solicitacao_de_restauracao_da_bica_no_centro_de_nisia_floresta_-_vereador_jorge_januario.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_14-2021_-_solicitacao_de_restauracao_da_bica_no_centro_de_nisia_floresta_-_vereador_jorge_januario.pdf</t>
   </si>
   <si>
     <t>Solicitação de restauração da bica, no centro de Nísia Floresta.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_15-2021_-_solicitacao_de_calcamento_do_rio_pirrichil_acesso_ao_cruzeiro_da_antiga_campo_de_santana_em_campo_de_santana_-_vereador_jose_nilton.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_15-2021_-_solicitacao_de_calcamento_do_rio_pirrichil_acesso_ao_cruzeiro_da_antiga_campo_de_santana_em_campo_de_santana_-_vereador_jose_nilton.pdf</t>
   </si>
   <si>
     <t>Solicitação de calçamento do Rio Pirrichil, acesso ao Cruzeiro da Antiga Campo de Santana, em Campo de Santana.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_16-2021_-_solicitacao_de__liberacao_de_pixi_para_asfaltar_ruas_do_timbo-_vereador_jose_nilton.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_16-2021_-_solicitacao_de__liberacao_de_pixi_para_asfaltar_ruas_do_timbo-_vereador_jose_nilton.pdf</t>
   </si>
   <si>
     <t>Solicitação de  liberação de pixi para asfaltar ruas do Timbó.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Nego de Batista</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_17-2021_-_solicitacao_de_instalacao_de_lampadas_de_led_na_orla_da_praia_de_barreta_proximo_a_ze_de_tata_-_vereador_alexandro_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_17-2021_-_solicitacao_de_instalacao_de_lampadas_de_led_na_orla_da_praia_de_barreta_proximo_a_ze_de_tata_-_vereador_alexandro_de_santana.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de lâmpadas de led na orla da praia de Barreta, próximo a Zé de Tatá.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_18-2021_-_solicitacao_de_instalacao_de_uma_academia_da_terceira_idade_na_rua_agua_quente_em_pirangi_do_sul_-_vereador_alexandro_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_18-2021_-_solicitacao_de_instalacao_de_uma_academia_da_terceira_idade_na_rua_agua_quente_em_pirangi_do_sul_-_vereador_alexandro_de_santana.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de uma academia da terceira idade, na Rua Água Quente, em Pirangi do Sul.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_19-2021_-_solicitacao_de_calcamento_em_paralelepipedo_do_trecho_que_liga_o_segundo_ao_terceiro_conjunto_da_caixa_-_vereador_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_19-2021_-_solicitacao_de_calcamento_em_paralelepipedo_do_trecho_que_liga_o_segundo_ao_terceiro_conjunto_da_caixa_-_vereador_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>Solicitação de calçamento em paralelepípedo do trecho que liga o segundo ao terceiro Conjunto da Caixa.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/20/requerimento_20-2021_-_solicitacao_de_prorrogacao_dos_alvaras_de_localizacao_e_funcionamento_-_vereador_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/20/requerimento_20-2021_-_solicitacao_de_prorrogacao_dos_alvaras_de_localizacao_e_funcionamento_-_vereador_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>Solicitação de prorrogação dos alvarás de localização e funcionamento.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/21/requerimento_21-2021_-_solicitacao_de_restauracao_da_praca_cel._jose_de_araujo_no_centro_da_cidade-_vereador_jorge_januario.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/21/requerimento_21-2021_-_solicitacao_de_restauracao_da_praca_cel._jose_de_araujo_no_centro_da_cidade-_vereador_jorge_januario.pdf</t>
   </si>
   <si>
     <t>Solicitação de restauração da praça Cel. José de Araújo, no centro da cidade.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_22-2021_-_solicitacao_de_aquisicao_de_um_terreno_em_hortigranjeira_para_construcao_de_cemiterio_-_vereador_jorge_januario.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_22-2021_-_solicitacao_de_aquisicao_de_um_terreno_em_hortigranjeira_para_construcao_de_cemiterio_-_vereador_jorge_januario.pdf</t>
   </si>
   <si>
     <t>Solicitação de aquisição de um terreno, em Hortigranjeira, para construção de Cemitério.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_23-2021_-_solicitacao_de_drenagem_e_pavimentacao_da_rua_henrique_trindade_em_genipapeiro_-_vereador_josivan_trindade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_23-2021_-_solicitacao_de_drenagem_e_pavimentacao_da_rua_henrique_trindade_em_genipapeiro_-_vereador_josivan_trindade.pdf</t>
   </si>
   <si>
     <t>Solicitação de drenagem e pavimentação da Rua Henrique Trindade, em Genipapeiro.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_24-2021_-_solicitacao_de_construcao_de_um_cmei_na_comunidade_de_morrinhos_-_vereador_josivan_trindade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_24-2021_-_solicitacao_de_construcao_de_um_cmei_na_comunidade_de_morrinhos_-_vereador_josivan_trindade.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de um CMEI, na comunidade de Morrinhos.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/25/requerimento_25-2021_-_solicitacao_de_construcao_de_uma_creche-_escola_com_periodo_integal_contemplada_ginasio_de_esportes_na_colonia_do_pium_-_vereador_marcelo_mesquita.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/25/requerimento_25-2021_-_solicitacao_de_construcao_de_uma_creche-_escola_com_periodo_integal_contemplada_ginasio_de_esportes_na_colonia_do_pium_-_vereador_marcelo_mesquita.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de uma creche- escola com período integral, contemplada ginásio de esportes, na Colônia do Pium.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/26/requerimento_26-2021_-_solicitacao_de_pavimentacao_da_rua_francisco_reginaldo_xavier_de_souza_-_vereador_marcelo_mesquita.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/26/requerimento_26-2021_-_solicitacao_de_pavimentacao_da_rua_francisco_reginaldo_xavier_de_souza_-_vereador_marcelo_mesquita.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação da rua Francisco Reginaldo Xavier de Souza.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_27-2021_-_solicitacao_de_colocacao_de_uma_caixa_dagua_na_comunidade_de_boa_agua_-_vereador_raniery_barros.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_27-2021_-_solicitacao_de_colocacao_de_uma_caixa_dagua_na_comunidade_de_boa_agua_-_vereador_raniery_barros.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de uma caixa d'água, na Comunidade de Boa Água.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_28-2021_-_solicitacao_de_pavimentacao_da_rua_do_alto_poximo_a_antoni_em_pirangi_do_sul_-_vereador_adriano_dos_santos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_28-2021_-_solicitacao_de_pavimentacao_da_rua_do_alto_poximo_a_antoni_em_pirangi_do_sul_-_vereador_adriano_dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação da Rua do Alto, próximo a Antoni, em Pirangi do Sul.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_29-2021_-_solicitacao_de_calcamento_da_rua_fernando_de_noronha_na_praia_de_buzios_-_vereador_adriano_dos_santos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_29-2021_-_solicitacao_de_calcamento_da_rua_fernando_de_noronha_na_praia_de_buzios_-_vereador_adriano_dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicitação de calçamento da rua Fernando de Noronha, na Praia de Búzios.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Marcão</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_30-2021_-_solicitacao_de_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana_-_vereador_marcao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_30-2021_-_solicitacao_de_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana_-_vereador_marcao.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação da Rua Luíz Calixto, em Campo de Santana.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_31-2021_-_solicitacao_de_reconstrucao_da_ponte__da_casa_do_chico_na_colonia_do_pium_-_vereadora_polyana_dias.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_31-2021_-_solicitacao_de_reconstrucao_da_ponte__da_casa_do_chico_na_colonia_do_pium_-_vereadora_polyana_dias.pdf</t>
   </si>
   <si>
     <t>Solicitação de reconstrução da ponte  da Casa do Chico, na Colônia do Pium.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_32-2021_-_solicitacao_de_iluminacao_publica_nos_postes_que_dao_acesso_ao_morro_vermelho_lago_azul_-_vereadora_polyana_dias.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_32-2021_-_solicitacao_de_iluminacao_publica_nos_postes_que_dao_acesso_ao_morro_vermelho_lago_azul_-_vereadora_polyana_dias.pdf</t>
   </si>
   <si>
     <t>Solicitação de iluminação pública nos postes que dão acesso ao Morro Vermelho, Lago Azul.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_n_33.2021-_requer_a_drenagem_e_pavimentacao_da_estrada_do_incra_em_oitizeiro-_vereadores_marcos_aurelio_e_raniery_barros.pdf.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_n_33.2021-_requer_a_drenagem_e_pavimentacao_da_estrada_do_incra_em_oitizeiro-_vereadores_marcos_aurelio_e_raniery_barros.pdf.pdf</t>
   </si>
   <si>
     <t>Requer a drenagem e pavimentação da estrada do INCRA, em Oitizeiro.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_n_34.2021-_requer_a_extensao_da_vacinacao_aos_finais_de_semana-_vereador_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_n_34.2021-_requer_a_extensao_da_vacinacao_aos_finais_de_semana-_vereador_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>Requer a extensão da vacinação aos finais de semana.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_n_35.2021-_requer_a_entrega_domiciliar_da_correspondencia_no_1_2_e_3_conjunto_da_caixa_-_vereador_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_n_35.2021-_requer_a_entrega_domiciliar_da_correspondencia_no_1_2_e_3_conjunto_da_caixa_-_vereador_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>Requer a entrega domiciliar da correspondência no 1°, 2° e 3° Conjunto da Caixa.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_n_36.2021-_requer_a_construcao_de_paradas_de_onibus_em_pirangi_do_sul-_vereador_adriano_dos_santos_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_n_36.2021-_requer_a_construcao_de_paradas_de_onibus_em_pirangi_do_sul-_vereador_adriano_dos_santos_.pdf</t>
   </si>
   <si>
     <t>Requer a construção de paradas de ônibus em Pirangi do Sul</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_n_37.2021-_requer_a_construcao_de_uma_rotatoria_na_colonia_do_pium-_vereador_adriano_dos_santos_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_n_37.2021-_requer_a_construcao_de_uma_rotatoria_na_colonia_do_pium-_vereador_adriano_dos_santos_.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma rotatória na Colônia do Pium.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_n_38.2021-_requer_a_pavimentacao_da_estrada_que_liga_a_comunidade_de_boagua_ao_centro_da_cidade_-_vereador_josivan_trindade_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_n_38.2021-_requer_a_pavimentacao_da_estrada_que_liga_a_comunidade_de_boagua_ao_centro_da_cidade_-_vereador_josivan_trindade_.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da estrada que liga a Comunidade de Boágua ao Centro da cidade.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_n_39.2021-_requer_a_construcao_de_uma_quadra_de_esportes_em_genipapeiro-_vereador__josivan_trindade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_n_39.2021-_requer_a_construcao_de_uma_quadra_de_esportes_em_genipapeiro-_vereador__josivan_trindade.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra de esportes em Genipapeiro.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_n_40.2021-_requer_a_construcao_de_uma_quadra_de_esportes_no_timbo-_vereador_jose_nilton_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_n_40.2021-_requer_a_construcao_de_uma_quadra_de_esportes_no_timbo-_vereador_jose_nilton_.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra de esportes no Timbó.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/41/requerimento_n_41.2021-_requer_a_construcao_de_uma_mini_praca_com_quiosque_em_barra_de_tabatinga-_vereador_jose_nilton_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/41/requerimento_n_41.2021-_requer_a_construcao_de_uma_mini_praca_com_quiosque_em_barra_de_tabatinga-_vereador_jose_nilton_.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma mini praça com quiosque, em Barra de Tabatinga.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_n_42.2021-_requer_a_implantacao_de_um_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta-_vereador_marcelo_mesquita_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_n_42.2021-_requer_a_implantacao_de_um_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta-_vereador_marcelo_mesquita_.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um sistema de abastecimento de água em Camurupim e Barreta.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_n_43.2021-_requer_a_implantacao_de_um_sistema_de_cameras_de_videomonitoramento_em_pontos_estrategicos_da_cidade-_vereador_marcelo_mesquita_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_n_43.2021-_requer_a_implantacao_de_um_sistema_de_cameras_de_videomonitoramento_em_pontos_estrategicos_da_cidade-_vereador_marcelo_mesquita_.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um sistema de câmeras de videomonitoramento em pontos estratégicos da cidade.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_n_44.2021-_requer_a_construcao_de_quatro_paradas_de_onibus_com_assento_e_cobertura_em_campo_de_santana-_vereador_marcos_aurelio_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_n_44.2021-_requer_a_construcao_de_quatro_paradas_de_onibus_com_assento_e_cobertura_em_campo_de_santana-_vereador_marcos_aurelio_.pdf</t>
   </si>
   <si>
     <t>Requer a construção de quatro paradas de ônibus com assento e cobertura, em Campo de Santana.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_n_45.2021-_requer_a_construcao_de_duas_paradas_de_onibus_com_assento_e_cobertura_em_oitizeiro-_vereador_marcos_aurelio_.pdf.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_n_45.2021-_requer_a_construcao_de_duas_paradas_de_onibus_com_assento_e_cobertura_em_oitizeiro-_vereador_marcos_aurelio_.pdf.pdf</t>
   </si>
   <si>
     <t>Requer a construção de duas paradas de ônibus com assento e cobertura, em Oitizeiro.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_n_46.2021-_requer_a_instalacao_de_uma_academia_da_3_idade_no_loteamento_brisa_do_bonfim-_vereadora_polyana_dias.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_n_46.2021-_requer_a_instalacao_de_uma_academia_da_3_idade_no_loteamento_brisa_do_bonfim-_vereadora_polyana_dias.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma academia da 3° idade no loteamento Brisa do Bonfim.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_n_47.2021-_requer_a_instalacao_de_uma_academia_da_3_idade_na_praca_central_da_comunidade_da_mazapas-_vereadora_polyana_dias.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_n_47.2021-_requer_a_instalacao_de_uma_academia_da_3_idade_na_praca_central_da_comunidade_da_mazapas-_vereadora_polyana_dias.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma academia da 3° idade na praça central da Comunidade da Mazapas.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_n_48.2021-_requer_a_obrigatoriedade_de_cantar_o_hino_nacional_em_todas_as_escolas_do_municipio_-_vereador_jorge_januario.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_n_48.2021-_requer_a_obrigatoriedade_de_cantar_o_hino_nacional_em_todas_as_escolas_do_municipio_-_vereador_jorge_januario.pdf</t>
   </si>
   <si>
     <t>Requer a obrigatoriedade de cantar o hino nacional em todas as escolas do município.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_n_49.2021-_requer_a_criacao_de_uma_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais-_vereador_jorge_januario.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_n_49.2021-_requer_a_criacao_de_uma_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais-_vereador_jorge_januario.pdf</t>
   </si>
   <si>
     <t>Requer a criação de uma junta médica para atender as necessidades dos funcionários públicos municipais.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_n_50.2021-_requer_a_pavimentacao_da_rua_francisco_vicente_sobrinho_na_cidade_alta-_vereador_raniery_barros_..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_n_50.2021-_requer_a_pavimentacao_da_rua_francisco_vicente_sobrinho_na_cidade_alta-_vereador_raniery_barros_..pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da rua Francisco Vicente Sobrinho, na Cidade Alta.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_n_51.2021-_requer_a_instalacao_de_uma_caixa_dagua_entre_as_ruas_jose_ramires_e_maria_luiza_em_tororomba_-_vereador_raniery_barros.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_n_51.2021-_requer_a_instalacao_de_uma_caixa_dagua_entre_as_ruas_jose_ramires_e_maria_luiza_em_tororomba_-_vereador_raniery_barros.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma caixa d'água entre as ruas José Ramires e Maria Luiza em Tororomba.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -873,68 +873,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/2/requerimento_02-2021_-_solicitacao_de_uma_agencia_dos_correios_para_o_bairro_de_pirangi_do_sul_-_vereador_adriano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/3/requerimento_03-2021_-_solicitacao_de_reforma_na_quadra_de_esportes_de_barra_de_tabatinga_-_vereador_jose_nilton.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/5/requerimento_05-2021_-_solicitacao_de_construcao_de_unidade_basica_de_saude_-_psf_na_boa_agua_-_vereador_josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_07-2021_-_solicitacao_de_criacao_de_um_servico_de_convivencia_e_fortalecimento_de_vinculo_na_comunidade_de_mazapas_-_vereador_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento_08-2021_-_solicitacao_de_troca_das_atuais_lampadas_de_iluminacao_publica_por_lampadas_de_led_no_conjunto_alto_do_coqueiral_-_vereador_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_09-2021_-_solicitacao_de_doacao_de_um_tereno_a_paroquia_de_nossa_senhora_do_o_no_conjunto_alto_da_floresta_-_vereador_raniery_barros.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_10-2021_-_solicitacao_de_pavimentacao_da_rua_jose_lourenco_do_nascimento_no_bairro_cidade_alta_-_vereador_raniery_barros.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_11-2021_-_solicitacao_de_reconstrucao_da_praca_central_da_comunidade_da_mazapas-_vereadora_polyana_dias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_12-2021_-_solicitacao_de_implantacao_da_guarda_municipal_-_vereador_marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_13-2021_-_solicitacao_de_envio_de_projeto_de_lei_complementar_para_liberacao_orcamentaria_para_compra_de_vacinas_contra_o_covid-19-_vereador_marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_14-2021_-_solicitacao_de_restauracao_da_bica_no_centro_de_nisia_floresta_-_vereador_jorge_januario.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_15-2021_-_solicitacao_de_calcamento_do_rio_pirrichil_acesso_ao_cruzeiro_da_antiga_campo_de_santana_em_campo_de_santana_-_vereador_jose_nilton.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_16-2021_-_solicitacao_de__liberacao_de_pixi_para_asfaltar_ruas_do_timbo-_vereador_jose_nilton.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_17-2021_-_solicitacao_de_instalacao_de_lampadas_de_led_na_orla_da_praia_de_barreta_proximo_a_ze_de_tata_-_vereador_alexandro_de_santana.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_18-2021_-_solicitacao_de_instalacao_de_uma_academia_da_terceira_idade_na_rua_agua_quente_em_pirangi_do_sul_-_vereador_alexandro_de_santana.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_19-2021_-_solicitacao_de_calcamento_em_paralelepipedo_do_trecho_que_liga_o_segundo_ao_terceiro_conjunto_da_caixa_-_vereador_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/20/requerimento_20-2021_-_solicitacao_de_prorrogacao_dos_alvaras_de_localizacao_e_funcionamento_-_vereador_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/21/requerimento_21-2021_-_solicitacao_de_restauracao_da_praca_cel._jose_de_araujo_no_centro_da_cidade-_vereador_jorge_januario.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_22-2021_-_solicitacao_de_aquisicao_de_um_terreno_em_hortigranjeira_para_construcao_de_cemiterio_-_vereador_jorge_januario.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_23-2021_-_solicitacao_de_drenagem_e_pavimentacao_da_rua_henrique_trindade_em_genipapeiro_-_vereador_josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_24-2021_-_solicitacao_de_construcao_de_um_cmei_na_comunidade_de_morrinhos_-_vereador_josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/25/requerimento_25-2021_-_solicitacao_de_construcao_de_uma_creche-_escola_com_periodo_integal_contemplada_ginasio_de_esportes_na_colonia_do_pium_-_vereador_marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/26/requerimento_26-2021_-_solicitacao_de_pavimentacao_da_rua_francisco_reginaldo_xavier_de_souza_-_vereador_marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_27-2021_-_solicitacao_de_colocacao_de_uma_caixa_dagua_na_comunidade_de_boa_agua_-_vereador_raniery_barros.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_28-2021_-_solicitacao_de_pavimentacao_da_rua_do_alto_poximo_a_antoni_em_pirangi_do_sul_-_vereador_adriano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_29-2021_-_solicitacao_de_calcamento_da_rua_fernando_de_noronha_na_praia_de_buzios_-_vereador_adriano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_30-2021_-_solicitacao_de_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana_-_vereador_marcao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_31-2021_-_solicitacao_de_reconstrucao_da_ponte__da_casa_do_chico_na_colonia_do_pium_-_vereadora_polyana_dias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_32-2021_-_solicitacao_de_iluminacao_publica_nos_postes_que_dao_acesso_ao_morro_vermelho_lago_azul_-_vereadora_polyana_dias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_n_33.2021-_requer_a_drenagem_e_pavimentacao_da_estrada_do_incra_em_oitizeiro-_vereadores_marcos_aurelio_e_raniery_barros.pdf.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_n_34.2021-_requer_a_extensao_da_vacinacao_aos_finais_de_semana-_vereador_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_n_35.2021-_requer_a_entrega_domiciliar_da_correspondencia_no_1_2_e_3_conjunto_da_caixa_-_vereador_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_n_36.2021-_requer_a_construcao_de_paradas_de_onibus_em_pirangi_do_sul-_vereador_adriano_dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_n_37.2021-_requer_a_construcao_de_uma_rotatoria_na_colonia_do_pium-_vereador_adriano_dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_n_38.2021-_requer_a_pavimentacao_da_estrada_que_liga_a_comunidade_de_boagua_ao_centro_da_cidade_-_vereador_josivan_trindade_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_n_39.2021-_requer_a_construcao_de_uma_quadra_de_esportes_em_genipapeiro-_vereador__josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_n_40.2021-_requer_a_construcao_de_uma_quadra_de_esportes_no_timbo-_vereador_jose_nilton_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/41/requerimento_n_41.2021-_requer_a_construcao_de_uma_mini_praca_com_quiosque_em_barra_de_tabatinga-_vereador_jose_nilton_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_n_42.2021-_requer_a_implantacao_de_um_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta-_vereador_marcelo_mesquita_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_n_43.2021-_requer_a_implantacao_de_um_sistema_de_cameras_de_videomonitoramento_em_pontos_estrategicos_da_cidade-_vereador_marcelo_mesquita_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_n_44.2021-_requer_a_construcao_de_quatro_paradas_de_onibus_com_assento_e_cobertura_em_campo_de_santana-_vereador_marcos_aurelio_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_n_45.2021-_requer_a_construcao_de_duas_paradas_de_onibus_com_assento_e_cobertura_em_oitizeiro-_vereador_marcos_aurelio_.pdf.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_n_46.2021-_requer_a_instalacao_de_uma_academia_da_3_idade_no_loteamento_brisa_do_bonfim-_vereadora_polyana_dias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_n_47.2021-_requer_a_instalacao_de_uma_academia_da_3_idade_na_praca_central_da_comunidade_da_mazapas-_vereadora_polyana_dias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_n_48.2021-_requer_a_obrigatoriedade_de_cantar_o_hino_nacional_em_todas_as_escolas_do_municipio_-_vereador_jorge_januario.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_n_49.2021-_requer_a_criacao_de_uma_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais-_vereador_jorge_januario.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_n_50.2021-_requer_a_pavimentacao_da_rua_francisco_vicente_sobrinho_na_cidade_alta-_vereador_raniery_barros_..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_n_51.2021-_requer_a_instalacao_de_uma_caixa_dagua_entre_as_ruas_jose_ramires_e_maria_luiza_em_tororomba_-_vereador_raniery_barros.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/2/requerimento_02-2021_-_solicitacao_de_uma_agencia_dos_correios_para_o_bairro_de_pirangi_do_sul_-_vereador_adriano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/3/requerimento_03-2021_-_solicitacao_de_reforma_na_quadra_de_esportes_de_barra_de_tabatinga_-_vereador_jose_nilton.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/5/requerimento_05-2021_-_solicitacao_de_construcao_de_unidade_basica_de_saude_-_psf_na_boa_agua_-_vereador_josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_07-2021_-_solicitacao_de_criacao_de_um_servico_de_convivencia_e_fortalecimento_de_vinculo_na_comunidade_de_mazapas_-_vereador_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento_08-2021_-_solicitacao_de_troca_das_atuais_lampadas_de_iluminacao_publica_por_lampadas_de_led_no_conjunto_alto_do_coqueiral_-_vereador_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_09-2021_-_solicitacao_de_doacao_de_um_tereno_a_paroquia_de_nossa_senhora_do_o_no_conjunto_alto_da_floresta_-_vereador_raniery_barros.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_10-2021_-_solicitacao_de_pavimentacao_da_rua_jose_lourenco_do_nascimento_no_bairro_cidade_alta_-_vereador_raniery_barros.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_11-2021_-_solicitacao_de_reconstrucao_da_praca_central_da_comunidade_da_mazapas-_vereadora_polyana_dias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_12-2021_-_solicitacao_de_implantacao_da_guarda_municipal_-_vereador_marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_13-2021_-_solicitacao_de_envio_de_projeto_de_lei_complementar_para_liberacao_orcamentaria_para_compra_de_vacinas_contra_o_covid-19-_vereador_marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/14/requerimento_14-2021_-_solicitacao_de_restauracao_da_bica_no_centro_de_nisia_floresta_-_vereador_jorge_januario.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/15/requerimento_15-2021_-_solicitacao_de_calcamento_do_rio_pirrichil_acesso_ao_cruzeiro_da_antiga_campo_de_santana_em_campo_de_santana_-_vereador_jose_nilton.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/16/requerimento_16-2021_-_solicitacao_de__liberacao_de_pixi_para_asfaltar_ruas_do_timbo-_vereador_jose_nilton.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/17/requerimento_17-2021_-_solicitacao_de_instalacao_de_lampadas_de_led_na_orla_da_praia_de_barreta_proximo_a_ze_de_tata_-_vereador_alexandro_de_santana.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/18/requerimento_18-2021_-_solicitacao_de_instalacao_de_uma_academia_da_terceira_idade_na_rua_agua_quente_em_pirangi_do_sul_-_vereador_alexandro_de_santana.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_19-2021_-_solicitacao_de_calcamento_em_paralelepipedo_do_trecho_que_liga_o_segundo_ao_terceiro_conjunto_da_caixa_-_vereador_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/20/requerimento_20-2021_-_solicitacao_de_prorrogacao_dos_alvaras_de_localizacao_e_funcionamento_-_vereador_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/21/requerimento_21-2021_-_solicitacao_de_restauracao_da_praca_cel._jose_de_araujo_no_centro_da_cidade-_vereador_jorge_januario.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/22/requerimento_22-2021_-_solicitacao_de_aquisicao_de_um_terreno_em_hortigranjeira_para_construcao_de_cemiterio_-_vereador_jorge_januario.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/23/requerimento_23-2021_-_solicitacao_de_drenagem_e_pavimentacao_da_rua_henrique_trindade_em_genipapeiro_-_vereador_josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/24/requerimento_24-2021_-_solicitacao_de_construcao_de_um_cmei_na_comunidade_de_morrinhos_-_vereador_josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/25/requerimento_25-2021_-_solicitacao_de_construcao_de_uma_creche-_escola_com_periodo_integal_contemplada_ginasio_de_esportes_na_colonia_do_pium_-_vereador_marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/26/requerimento_26-2021_-_solicitacao_de_pavimentacao_da_rua_francisco_reginaldo_xavier_de_souza_-_vereador_marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_27-2021_-_solicitacao_de_colocacao_de_uma_caixa_dagua_na_comunidade_de_boa_agua_-_vereador_raniery_barros.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_28-2021_-_solicitacao_de_pavimentacao_da_rua_do_alto_poximo_a_antoni_em_pirangi_do_sul_-_vereador_adriano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_29-2021_-_solicitacao_de_calcamento_da_rua_fernando_de_noronha_na_praia_de_buzios_-_vereador_adriano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_30-2021_-_solicitacao_de_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana_-_vereador_marcao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_31-2021_-_solicitacao_de_reconstrucao_da_ponte__da_casa_do_chico_na_colonia_do_pium_-_vereadora_polyana_dias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_32-2021_-_solicitacao_de_iluminacao_publica_nos_postes_que_dao_acesso_ao_morro_vermelho_lago_azul_-_vereadora_polyana_dias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_n_33.2021-_requer_a_drenagem_e_pavimentacao_da_estrada_do_incra_em_oitizeiro-_vereadores_marcos_aurelio_e_raniery_barros.pdf.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_n_34.2021-_requer_a_extensao_da_vacinacao_aos_finais_de_semana-_vereador_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_n_35.2021-_requer_a_entrega_domiciliar_da_correspondencia_no_1_2_e_3_conjunto_da_caixa_-_vereador_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_n_36.2021-_requer_a_construcao_de_paradas_de_onibus_em_pirangi_do_sul-_vereador_adriano_dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_n_37.2021-_requer_a_construcao_de_uma_rotatoria_na_colonia_do_pium-_vereador_adriano_dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_n_38.2021-_requer_a_pavimentacao_da_estrada_que_liga_a_comunidade_de_boagua_ao_centro_da_cidade_-_vereador_josivan_trindade_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_n_39.2021-_requer_a_construcao_de_uma_quadra_de_esportes_em_genipapeiro-_vereador__josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_n_40.2021-_requer_a_construcao_de_uma_quadra_de_esportes_no_timbo-_vereador_jose_nilton_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/41/requerimento_n_41.2021-_requer_a_construcao_de_uma_mini_praca_com_quiosque_em_barra_de_tabatinga-_vereador_jose_nilton_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_n_42.2021-_requer_a_implantacao_de_um_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta-_vereador_marcelo_mesquita_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_n_43.2021-_requer_a_implantacao_de_um_sistema_de_cameras_de_videomonitoramento_em_pontos_estrategicos_da_cidade-_vereador_marcelo_mesquita_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_n_44.2021-_requer_a_construcao_de_quatro_paradas_de_onibus_com_assento_e_cobertura_em_campo_de_santana-_vereador_marcos_aurelio_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_n_45.2021-_requer_a_construcao_de_duas_paradas_de_onibus_com_assento_e_cobertura_em_oitizeiro-_vereador_marcos_aurelio_.pdf.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_n_46.2021-_requer_a_instalacao_de_uma_academia_da_3_idade_no_loteamento_brisa_do_bonfim-_vereadora_polyana_dias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_n_47.2021-_requer_a_instalacao_de_uma_academia_da_3_idade_na_praca_central_da_comunidade_da_mazapas-_vereadora_polyana_dias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_n_48.2021-_requer_a_obrigatoriedade_de_cantar_o_hino_nacional_em_todas_as_escolas_do_municipio_-_vereador_jorge_januario.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_n_49.2021-_requer_a_criacao_de_uma_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais-_vereador_jorge_januario.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_n_50.2021-_requer_a_pavimentacao_da_rua_francisco_vicente_sobrinho_na_cidade_alta-_vereador_raniery_barros_..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_n_51.2021-_requer_a_instalacao_de_uma_caixa_dagua_entre_as_ruas_jose_ramires_e_maria_luiza_em_tororomba_-_vereador_raniery_barros.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="244.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="243.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="112.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>