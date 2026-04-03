--- v0 (2026-02-09)
+++ v1 (2026-04-03)
@@ -54,3750 +54,3750 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Luiz Henrique</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/633/req._001-2022-_requer_a_criacao_de_servico_de_convivencia_e_fortalecimento_de_vinculos_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/633/req._001-2022-_requer_a_criacao_de_servico_de_convivencia_e_fortalecimento_de_vinculos_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Serviço de Convivência e Fortalecimento de Vínculos em Mazapas</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jorge Janúario</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/846/req._002-2022-_requer_encaminhar_copia_da_lei_organica_para_escolas_publicas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/846/req._002-2022-_requer_encaminhar_copia_da_lei_organica_para_escolas_publicas.pdf</t>
   </si>
   <si>
     <t>Requer encaminhar cópia da Lei orgânica para escolas públicas</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marcão</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/702/req._003-2022-_requer_implementacao_de_monitoramento_por_cameras_de_seguranca_em_diversos_pontos_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/702/req._003-2022-_requer_implementacao_de_monitoramento_por_cameras_de_seguranca_em_diversos_pontos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer implementação de monitoramento por câmeras de segurança em diversos pontos do Municipio</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adriano Cobrador</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/601/req._004-2022-_requer_a_pavimentacao_da_rua_do_alto_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/601/req._004-2022-_requer_a_pavimentacao_da_rua_do_alto_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua do Alto em Pirangi do Sul</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Raniery</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/773/req._005-2022-_requer_caminhao_para_esgotamento_de_fossa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/773/req._005-2022-_requer_caminhao_para_esgotamento_de_fossa.pdf</t>
   </si>
   <si>
     <t>Requer caminhão para esgotamento de fossa</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Josivan Trindade</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1061/req._006-2022-_requer_a_construcao_de_caixa_dagua_para_comunidade_de_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1061/req._006-2022-_requer_a_construcao_de_caixa_dagua_para_comunidade_de_boagua.pdf</t>
   </si>
   <si>
     <t>Requer a construção de caixa d'água para comunidade de boágua</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Zé Nilton</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/835/req._007-2022-_requer_a_ampliacao_de_iluminacao_publica_da_rn_063_de_campo_de_santana_a_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/835/req._007-2022-_requer_a_ampliacao_de_iluminacao_publica_da_rn_063_de_campo_de_santana_a_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação de iluminação pública da RN 063 de Campo de Santana a Tabatinga</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marcelo Mesquita</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/741/req._008-2022-_requer_pavimentacao_das_ruas_do_loteamento_riomar_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/741/req._008-2022-_requer_pavimentacao_das_ruas_do_loteamento_riomar_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação das ruas do Loteamento Riomar em Pirangi do Sul</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/602/req._009-2022-_requer_a_construcao_de_arena_de_areia_na_comunidade_de_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/602/req._009-2022-_requer_a_construcao_de_arena_de_areia_na_comunidade_de_currais.pdf</t>
   </si>
   <si>
     <t>Requer a construção de Arena de areia na comunidade de Currais</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1062/req._010-2022-_requer_construcao_da_ponte_que_liga_currais_genipapeiro_e_golandi_ao_centro_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1062/req._010-2022-_requer_construcao_da_ponte_que_liga_currais_genipapeiro_e_golandi_ao_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer construção da ponte que liga currais genipapeiro e golandi ao centro da cidade</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/634/req._011-2022-_requer_pavimentacao_em_paralelepido_na_rua_das_margaridas_na_comunidade_de_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/634/req._011-2022-_requer_pavimentacao_em_paralelepido_na_rua_das_margaridas_na_comunidade_de_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação em paralelepípedo na Rua das Margaridas na Comunidade de Mazapas</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/703/req._012-2022-_requer_a_criacao_de_um_centro_turistico_na_rua_velha_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/703/req._012-2022-_requer_a_criacao_de_um_centro_turistico_na_rua_velha_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um centro turístico na Rua velha em Campo de Santana</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/847/req._013-2022-_requer_a_criacao_de_curso_para_agricultura_familiar_junto_a_emater.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/847/req._013-2022-_requer_a_criacao_de_curso_para_agricultura_familiar_junto_a_emater.pdf</t>
   </si>
   <si>
     <t>Requer a criação de curso para agricultura familiar junto a EMATER</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/836/req._014-2022-_requer_pavimentacao_asfaltica_das_ruas_da_comunidade_de_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/836/req._014-2022-_requer_pavimentacao_asfaltica_das_ruas_da_comunidade_de_timbo.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica das ruas da Comunidade de Timbo</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/774/req._015-2022-_requer_a_construcao_de_um_muro_no_campo_de_futebol_em_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/774/req._015-2022-_requer_a_construcao_de_um_muro_no_campo_de_futebol_em_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um muro no Campo de futebol em Genipapeiro</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/603/req._016-2022-_requer_a_pavimentacao_e_drenagem_da_rua_guilherme_de_lira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/603/req._016-2022-_requer_a_pavimentacao_e_drenagem_da_rua_guilherme_de_lira.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação e drenagem da Rua Guilherme de Lira</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/775/req._017-2022-_requer_construcao_de_um_poco_tubular_na_rua_joao_amador_em_tororomba.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/775/req._017-2022-_requer_construcao_de_um_poco_tubular_na_rua_joao_amador_em_tororomba.pdf</t>
   </si>
   <si>
     <t>Requer construção de um poço tubular na Rua João Amador em Tororomba</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/req._018-2022-_requer_pavimentacao_da_estrada_de_currais_ao_centro_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/req._018-2022-_requer_pavimentacao_da_estrada_de_currais_ao_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da estrada de currais ao centro da cidade</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/742/req._019-2022-_requer_realizacao_de_processo_administrativo_municipal_de_reg._fundiaria_com_base_na_lei_13.465-17.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/742/req._019-2022-_requer_realizacao_de_processo_administrativo_municipal_de_reg._fundiaria_com_base_na_lei_13.465-17.pdf</t>
   </si>
   <si>
     <t>Requer realização de Processo Administrativo Municipal de reg. fundiaria com base na Lei 13.465-17</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/848/req._020-2022-_requer_a_criacao_de_junta_medica_para_atender_funcionarios_publicos_municipais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/848/req._020-2022-_requer_a_criacao_de_junta_medica_para_atender_funcionarios_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>Requer a criação de junta médica para atender funcionários públicos municipais</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/743/req._021-2022-_requer_a_instalacao_de_academia_da_3_idade_na_comunidade_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/743/req._021-2022-_requer_a_instalacao_de_academia_da_3_idade_na_comunidade_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de academia da 3 idade na comunidade de Tabatinga</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/635/req._022-2022-_requer_a_pavimentacao_da_rua_minas_gerais_na_comunidade_de_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/635/req._022-2022-_requer_a_pavimentacao_da_rua_minas_gerais_na_comunidade_de_primavera.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Minas Gerais na comunidade de Primavera</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1064/req._023-2022-_requer_construcao_de_galeria_pluvial_na_rua_manoel__domingos_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1064/req._023-2022-_requer_construcao_de_galeria_pluvial_na_rua_manoel__domingos_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de galeria pluvial na Rua Manoel  Domingos em Pirangi do Sul</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1065/req._024-2022-_requer_construcao_de_cmei_em_alcacuz.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1065/req._024-2022-_requer_construcao_de_cmei_em_alcacuz.pdf</t>
   </si>
   <si>
     <t>Requer construção de CMEI em Alcacuz</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/636/req._025-2022-_requer_construicao_de_um_campo_de_futebol_na_comunidade_de_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/636/req._025-2022-_requer_construicao_de_um_campo_de_futebol_na_comunidade_de_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer construção de um campo de futebol na comunidade de Mazapas</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/637/req._026-2022-_requer_o_encerramento_das_atividades_do_lixao_a_ceu_aberto_no_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/637/req._026-2022-_requer_o_encerramento_das_atividades_do_lixao_a_ceu_aberto_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requer o encerramento das atividades do lixão a céu aberto no município</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/604/req._027-2022-_requer_implementacao_de_uma_rotaria_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/604/req._027-2022-_requer_implementacao_de_uma_rotaria_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer implementação de uma rotaria na Colônia do Pium</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/605/req._028-2022-_requer_uma_agencia_dos_correios_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/605/req._028-2022-_requer_uma_agencia_dos_correios_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer uma agência dos correios em Pirangi do Sul</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/744/req._029-2022-_requer_pintura_de_faixa_de_pedestres_em_varios_locais_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/744/req._029-2022-_requer_pintura_de_faixa_de_pedestres_em_varios_locais_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer pintura de faixa de pedestres em vários locais da cidade</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/745/req._030-2022-_requer_reparos_no_campo_de_futebol_na_comunidade_de_barra_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/745/req._030-2022-_requer_reparos_no_campo_de_futebol_na_comunidade_de_barra_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer reparos no campo de futebol na comunidade de Barra de Tabatinga</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/849/req._031-2022-_requer_revitalizacao_da_praca_coronel_jose_araujo_no_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/849/req._031-2022-_requer_revitalizacao_da_praca_coronel_jose_araujo_no_centro.pdf</t>
   </si>
   <si>
     <t>Requer revitalização da Praça Coronel José Araújo no Centro</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/837/req._032-2022-_requer_implantacao_de_uma_academia_para_3_idade_em_timb.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/837/req._032-2022-_requer_implantacao_de_uma_academia_para_3_idade_em_timb.pdf</t>
   </si>
   <si>
     <t>Requer implantação de uma academia para 3 idade em Timbó</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/776/req._033-2022-_requer_saneamento_basico_na_rua_do_cmei_do_loteamento.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/776/req._033-2022-_requer_saneamento_basico_na_rua_do_cmei_do_loteamento.pdf</t>
   </si>
   <si>
     <t>Requer saneamento básico na rua do CMEI do Loteamento</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/777/req._034-2022-_requer_reparos_na_rodoviaria_no_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/777/req._034-2022-_requer_reparos_na_rodoviaria_no_centro.pdf</t>
   </si>
   <si>
     <t>Requer reparos na rodoviária no Centro</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Requer reabertura dos boxes ao lado do Cemitério em Campo de Santana</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/705/req._036-2022-_requer_drenagem_e_pavimentacao_da_estrada_do_2_conjunto.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/705/req._036-2022-_requer_drenagem_e_pavimentacao_da_estrada_do_2_conjunto.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da estrada do 2 conjunto</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1066/req._037-2022-_requer_capeamento_asfaltico_da_estrada_que_liga_currais_a_golandi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1066/req._037-2022-_requer_capeamento_asfaltico_da_estrada_que_liga_currais_a_golandi.pdf</t>
   </si>
   <si>
     <t>Requer recapeamento asfaltico da estrada que liga Currais a Golandi</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/606/req._038-2022-_requer_a_instalacao_do_whatsapp_na_central_de_ambulancias_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/606/req._038-2022-_requer_a_instalacao_do_whatsapp_na_central_de_ambulancias_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer a instalação do whatsapp na central de ambulancias do município</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/778/req._039-2022-_requer_a_implantacao_de_uma_ubs_no_segundo_conj._da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/778/req._039-2022-_requer_a_implantacao_de_uma_ubs_no_segundo_conj._da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma UBS no segundo conj. da caixa</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/838/req._040-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/838/req._040-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_timbo.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra de esportes na comunidade de Timbo</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/850/req._041-2022-requer_entrega_do_regimento_interno_aos_que_fazem_parte_do_poder_legislativo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/850/req._041-2022-requer_entrega_do_regimento_interno_aos_que_fazem_parte_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Requer entrega do regimento interno aos que fazem parte do Poder Legislativo</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/706/req._042-2022-_requer_implantacao_do_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/706/req._042-2022-_requer_implantacao_do_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta.pdf</t>
   </si>
   <si>
     <t>Requer implantação do sistema de abastecimento de agua em Camurupim e barreta</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/607/req._043-2022-_requer_a_pavimentacao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/607/req._043-2022-_requer_a_pavimentacao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação e drenagem da Rua Fernando de Noronha em Búzios</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/746/req._044-2022-_requer_a_conlusao_da_pavimentacao_de_alcacus-pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/746/req._044-2022-_requer_a_conlusao_da_pavimentacao_de_alcacus-pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer a concluso da pavimentação de Alcaçuz-Pirangi do Sul</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/638/req._045-2022-_requer_a_construcao_de_uma_quadra_de_areia_no_brisa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/638/req._045-2022-_requer_a_construcao_de_uma_quadra_de_areia_no_brisa.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra de areia no Brisa</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/608/req._046-2022-_requer_a_ampliacao_da_iluminacao_na_orla_de_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/608/req._046-2022-_requer_a_ampliacao_da_iluminacao_na_orla_de_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da iluminação na Orla de Pirangi do Sul</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/req._047-2022-_requer_pavimentacao_com_drenagem_na_rua_do_incra.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/req._047-2022-_requer_pavimentacao_com_drenagem_na_rua_do_incra.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação com drenagem na Rua do Incra</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/839/req._048-2022-_requer_a_pavimentacao_da_estrada_que_liga_a_fazenda_papary_a_comunidade_de_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/839/req._048-2022-_requer_a_pavimentacao_da_estrada_que_liga_a_fazenda_papary_a_comunidade_de_timbo.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da estrada que liga a Fazenda Papary a Comunidade de Timbo</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/639/req._049-2022-_requer_convenio_com_o_grupo_de_escoteiros_baoba_no_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/639/req._049-2022-_requer_convenio_com_o_grupo_de_escoteiros_baoba_no_centro.pdf</t>
   </si>
   <si>
     <t>Requer Convenio com o Grupo de Escoteiros Baoba no Centro</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/req._050-2022-_requer_construcao_de_boca_de_lobo_na_rua_principal_de_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/req._050-2022-_requer_construcao_de_boca_de_lobo_na_rua_principal_de_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer construção de boca de lobo na rua principal de Genipapeiro</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/609/req._051-2022-_requer_pavimentacao_da_rua_boa_esperanca_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/609/req._051-2022-_requer_pavimentacao_da_rua_boa_esperanca_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da rua Boa esperança em Pirangi do Sul</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/779/req._052-202_requer_construcao_de_um_centro_comercial_na_comunidade_de_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/779/req._052-202_requer_construcao_de_um_centro_comercial_na_comunidade_de_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer construção de um centro comercial na comunidade de Oitizeiro</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/851/req._053-2022-_requer_a_construcao_de_um_memorial_a_nisia_floresta_brasileira_augusta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/851/req._053-2022-_requer_a_construcao_de_um_memorial_a_nisia_floresta_brasileira_augusta.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um memorial a Nisia Floresta Brasileira Augusta</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/707/req._054-2022-_requer_implementacao_de_uma_academia_da_3_idade_na_praca_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/707/req._054-2022-_requer_implementacao_de_uma_academia_da_3_idade_na_praca_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer implementação de uma academia da 3 idade na praça em Campo de Santana</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1069/req._055-2022-_requer_estruturacao_do_campo_de_futebol_na_comunidade_de_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1069/req._055-2022-_requer_estruturacao_do_campo_de_futebol_na_comunidade_de_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer estruturação do campo de futebol na comunidade de Genipapeiro</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/610/req._056-2022-_requer_o_remanejamento_de_exames_e_especialidades_da_urgencia_24hs_para_unidade_dr._luiz_de_oliveira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/610/req._056-2022-_requer_o_remanejamento_de_exames_e_especialidades_da_urgencia_24hs_para_unidade_dr._luiz_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Requer o remanejamento de exames e especialidades da urgência 24hs para unidade Dr. Luiz de Oliveira</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/611/req._057-2022-_requer_a_pavimentacao_na_rua_do_alto_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/611/req._057-2022-_requer_a_pavimentacao_na_rua_do_alto_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação na Rua do Alto em Pirangi do Sul</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/780/req._058-2022-_requer_implantacao_de_uma_academia_da_3_idade_em_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/780/req._058-2022-_requer_implantacao_de_uma_academia_da_3_idade_em_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer implantação de uma academia da 3 idade em Oitizeiro</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/840/req._059-2022-_requer_criacao_de_pontos_de_apoio_para_os_guias_turisticos_em_localidades_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/840/req._059-2022-_requer_criacao_de_pontos_de_apoio_para_os_guias_turisticos_em_localidades_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer criação de pontos de apoio para os guias turísticos em localidades do município</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/853/req._060-2022-_requer_cursos_profissionalizantes_para_a_populacao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/853/req._060-2022-_requer_cursos_profissionalizantes_para_a_populacao.pdf</t>
   </si>
   <si>
     <t>Requer cursos profissionalizantes para a população</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/612/req._061-2022-requer_uma_central_de_correios_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/612/req._061-2022-requer_uma_central_de_correios_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer uma central de Correios na Colônia do Pium</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1070/req._062-2022-_requer_construcao_do_centro_municipal_de_educacao_em_morrinhos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1070/req._062-2022-_requer_construcao_do_centro_municipal_de_educacao_em_morrinhos.pdf</t>
   </si>
   <si>
     <t>Requer construção do centro municipal de educação em Morrinhos</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/708/req._063-2022-_requer_a_construcao_de_um_centro_de_referencia_em_saude_em_nisia_floresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/708/req._063-2022-_requer_a_construcao_de_um_centro_de_referencia_em_saude_em_nisia_floresta.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um centro de referencia em saúde em Nisia Floresta</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/781/req._064-2022-requer_a_pavimentacao_da_rua_humberto_de_paiva_no_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/781/req._064-2022-requer_a_pavimentacao_da_rua_humberto_de_paiva_no_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Humberto de Paiva no Cidade Alta</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/841/req._065-2022-_requer_a_construcao_de_calcadao_com_ciclovia_na_ladeira_da_torre_em_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/841/req._065-2022-_requer_a_construcao_de_calcadao_com_ciclovia_na_ladeira_da_torre_em_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer a construção de calçadão com ciclovia na ladeira da torre em Tabatinga</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/852/req._066-2022-_requer_a_criacao_de_um_museu_da_pesca_artesanal.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/852/req._066-2022-_requer_a_criacao_de_um_museu_da_pesca_artesanal.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um museu da Pesca Artesanal</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/782/req._067-2022-_requer_pavimentacao_da_rua_joao_joaquim_no_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/782/req._067-2022-_requer_pavimentacao_da_rua_joao_joaquim_no_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua João Joaquim no Cidade Alta</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/783/req._068-2022-_requer_construcao_de_quadra_de_esportes_ao_lado_do_1_conjunto_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/783/req._068-2022-_requer_construcao_de_quadra_de_esportes_ao_lado_do_1_conjunto_da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes ao lado do 1 conjunto da caixa</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/613/req._069-2022-_requer_a_instalacao_de_banheiros_quimicos_na_lagoa_de_alcacuz.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/613/req._069-2022-_requer_a_instalacao_de_banheiros_quimicos_na_lagoa_de_alcacuz.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de banheiros químicos na lagoa de Alcaçuz</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/614/req._070-2022-_requer_a_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/614/req._070-2022-_requer_a_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer a construção de paradas de ônibus em Pirangi do Sul</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/709/req._071-2022-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/709/req._071-2022-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da estrada do Rio Pirrixi</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/710/req._072-2022-_requer_drenagem_e_pavimentacao_da_estrada_lagoa_do_bonfim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/710/req._072-2022-_requer_drenagem_e_pavimentacao_da_estrada_lagoa_do_bonfim.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da estrada Lagoa do Bonfim</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/842/req._073-2022-_requer_implementacao_de_um_posto_de_correios_na_comunidade_de_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/842/req._073-2022-_requer_implementacao_de_um_posto_de_correios_na_comunidade_de_timbo.pdf</t>
   </si>
   <si>
     <t>Requer implementação de um Posto de Correios na Comunidade de Timbo</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/640/req._074-2022-_requer_reforma_no_campo_de_areia_do_3_conjunto_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/640/req._074-2022-_requer_reforma_no_campo_de_areia_do_3_conjunto_da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer reforma no Campo de Areia do 3 conjunto da caixa</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/req._075-2022-_requer_pavimentacao_de_estrada_que_liga_boagua_ao_centro_de_nisia.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/req._075-2022-_requer_pavimentacao_de_estrada_que_liga_boagua_ao_centro_de_nisia.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação de estrada que liga boágua ao centro de Nisia</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1071/req._076-2022-_requer_pavimentacao_de_estrada_que_liga_boagua_ao_centro_de_nisia.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1071/req._076-2022-_requer_pavimentacao_de_estrada_que_liga_boagua_ao_centro_de_nisia.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfaltica com drenagem na Rua Henrique Trindade</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/854/req._077-2022-_requer_contratacao_de_engenheiro_agronomo_para_a_comunidade_de_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/854/req._077-2022-_requer_contratacao_de_engenheiro_agronomo_para_a_comunidade_de_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer contratação de engenheiro agrônomo para a comunidade de Hortigranjeira</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/747/req._078-2022-_requer_realizacao_de_audiencia_publica_com_a_cosern.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/747/req._078-2022-_requer_realizacao_de_audiencia_publica_com_a_cosern.pdf</t>
   </si>
   <si>
     <t>Requer realização de audiência publica com a COSERN</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/748/req._079-2022-_requer_a_construcao_de_um_cemiterio_publico_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/748/req._079-2022-_requer_a_construcao_de_um_cemiterio_publico_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um cemitério publico na Colônia do Pium</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/784/req._080-2022-_requer_pavimentacao_da_rua_jose_aurelio_da_silva_no_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/784/req._080-2022-_requer_pavimentacao_da_rua_jose_aurelio_da_silva_no_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua José Aurélio da Silva no Cidade Alta</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/749/req._081-2022-_requer_a_pavimentacao_da_rua_antonio_cirilo_na_colonia_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/749/req._081-2022-_requer_a_pavimentacao_da_rua_antonio_cirilo_na_colonia_pium.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Antônio Cirilo na Colônia Pium</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/615/req._082-2022-_requer_a_construcao_de_uma_escadaria_com_corrimao_no_clube_dos_idosos_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/615/req._082-2022-_requer_a_construcao_de_uma_escadaria_com_corrimao_no_clube_dos_idosos_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma escadaria com corrimão no clube dos idosos em Pirangi do Sul</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/641/req._083-2022-_requer_a_pavimentacao_asfaltica_da_rua_raimundo_nonato_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/641/req._083-2022-_requer_a_pavimentacao_asfaltica_da_rua_raimundo_nonato_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Raimundo Nonato em Mazapas</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1073/req._084-2022-_requer_a_construcao_de_campo_de_futebol_em_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1073/req._084-2022-_requer_a_construcao_de_campo_de_futebol_em_boagua.pdf</t>
   </si>
   <si>
     <t>Requer a construção de campo de futebol em Boágua</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/855/req._085-2022-_requer_restauracao_e_limpeza_da_praca_padre_jose_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/855/req._085-2022-_requer_restauracao_e_limpeza_da_praca_padre_jose_herminio.pdf</t>
   </si>
   <si>
     <t>Requer restauração e limpeza da praça Padre José Herminio</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/711/req._086-2022-_requer_a_implantacao_da_guarda_municipal_em_nisia_floresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/711/req._086-2022-_requer_a_implantacao_da_guarda_municipal_em_nisia_floresta.pdf</t>
   </si>
   <si>
     <t>Requer a implantação da Guarda Municipal em Nisia Floresta</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/616/req._087-2022-_requer_transporte_para_alunos_das_praias_para_faculdades_e_ifs_em_natal.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/616/req._087-2022-_requer_transporte_para_alunos_das_praias_para_faculdades_e_ifs_em_natal.pdf</t>
   </si>
   <si>
     <t>Requer transporte para alunos das praias para faculdades e IFs em Natal</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1074/req._088-2022-_requer_a_estruturacao_do_campo_de_futebol_de_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1074/req._088-2022-_requer_a_estruturacao_do_campo_de_futebol_de_currais.pdf</t>
   </si>
   <si>
     <t>Requer a estruturação do campo de futebol de currais</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1075/req._089-2022-_requer_construcao_de_pocos_tubulares_nas_comunidades_de_currais_e_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1075/req._089-2022-_requer_construcao_de_pocos_tubulares_nas_comunidades_de_currais_e_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer construção de poços tubulares nas comunidades de currais e Genipapeiro</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/617/req._090-2022-_requer_a_instalacao_de_um_poco_na_comunidade_de_tororomba_na_rua_pedro_celso.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/617/req._090-2022-_requer_a_instalacao_de_um_poco_na_comunidade_de_tororomba_na_rua_pedro_celso.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um poço na comunidade de Tororomba na Rua Pedro Celso</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/785/req._091-2022-_requer_reparos_na_estrutura_do_centro_comercial_no_centro_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/785/req._091-2022-_requer_reparos_na_estrutura_do_centro_comercial_no_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer reparos na estrutura do centro comercial no centro da cidade</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/843/req._092-2022-_requer_ampliacao_geral_do_cmei_pequeno_golfinho_em_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/843/req._092-2022-_requer_ampliacao_geral_do_cmei_pequeno_golfinho_em_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer ampliação geral do CMEI Pequeno Golfinho em Tabatinga</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/618/req._093-2022-_requer_aquisicao_de_ventiladores_para_escola_municipal_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/618/req._093-2022-_requer_aquisicao_de_ventiladores_para_escola_municipal_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer aquisição de ventiladores para Escola Municipal em Búzios</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/844/req._094-2022-_requer_reforma_geral_da_escola_municipal_leonor_maria_em_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/844/req._094-2022-_requer_reforma_geral_da_escola_municipal_leonor_maria_em_timbo.pdf</t>
   </si>
   <si>
     <t>Requer reforma geral da Escola Municipal Leonor Maria em Timbo</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/642/req._095-2022-_requer_a_implementacao_do_piso_salarial_dos_enfermeiros.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/642/req._095-2022-_requer_a_implementacao_do_piso_salarial_dos_enfermeiros.pdf</t>
   </si>
   <si>
     <t>Requer a implementação do Piso Salarial dos Enfermeiros</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1076/req._096-2022-_requer_construcao_de_ponte_que_liga_a_colonia_de_pium_a_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1076/req._096-2022-_requer_construcao_de_ponte_que_liga_a_colonia_de_pium_a_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer construção de ponte que liga a colônia de pium a lago azul</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/619/req._097-2022-_requer_a_revitalizacao_do_posto_de_saude_da_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/619/req._097-2022-_requer_a_revitalizacao_do_posto_de_saude_da_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização do Posto de saúde da Colônia do Pium</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1077/req._098-2022-_requer_construcao_da_unidade_basica_de_saude_na_comunidade_de_golandi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1077/req._098-2022-_requer_construcao_da_unidade_basica_de_saude_na_comunidade_de_golandi.pdf</t>
   </si>
   <si>
     <t>Requer construção da unidade básica de saúde na Comunidade de Golandi</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/786/req._099-2022-_requer_manutencao_da_praca_de_esportes_no_3_conj._da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/786/req._099-2022-_requer_manutencao_da_praca_de_esportes_no_3_conj._da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer manutenção da praça de esportes no 3 conj. da caixa</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/787/req._100-2022-_requer_doacao_de_um_terreno_para_paroquia_no_2_conjunto_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/787/req._100-2022-_requer_doacao_de_um_terreno_para_paroquia_no_2_conjunto_da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer doação de um terreno para paroquia no 2 conjunto da caixa</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/712/req._101-2022-_requer_arborizacao_e_paisagismo_da_praca_de_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/712/req._101-2022-_requer_arborizacao_e_paisagismo_da_praca_de_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer arborização e paisagismo da praça de campo de santana</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/713/req._102-2022-_requer_a_perfuracao_de_um_poco_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/713/req._102-2022-_requer_a_perfuracao_de_um_poco_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de um poço em Campo de Santana</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/714/req._103-2022-_requer_implantacao_de_placas_indicativas_com_os_nomes_das_ruas_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/714/req._103-2022-_requer_implantacao_de_placas_indicativas_com_os_nomes_das_ruas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer implantação de placas indicativas com os nomes das Ruas do município</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1078/req._104-2022-_requer_construcao_do_campo_de_futebol_na_comunidade_do_brisa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1078/req._104-2022-_requer_construcao_do_campo_de_futebol_na_comunidade_do_brisa.pdf</t>
   </si>
   <si>
     <t>Requer construção do campo de futebol na Comunidade do Brisa</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1079/req._105-2022-_requer_estruturacao_do_campo_de_futebol_em_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1079/req._105-2022-_requer_estruturacao_do_campo_de_futebol_em_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer estruturação do campo de futebol em Oitizeiro</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/715/req._106-2022-_requer_a_implantacao_de_uma_unidade_basica_de_saude_24hrs_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/715/req._106-2022-_requer_a_implantacao_de_uma_unidade_basica_de_saude_24hrs_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma Unidade Básica de Saúde 24hrs em Búzios</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/788/req._107-2022-_requer_pavimentacao_da_rua_pedro_paulino_no_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/788/req._107-2022-_requer_pavimentacao_da_rua_pedro_paulino_no_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua Pedro Paulino no Cidade Alta</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/789/req._108-2022-_requer_a_pavimentacao_da_rua_raimundo_nonato_no_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/789/req._108-2022-_requer_a_pavimentacao_da_rua_raimundo_nonato_no_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Raimundo Nonato no Cidade Alta</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1080/req._109-2022-_requer_conclusao_de_pavimentacao_na_rua_mestre_de_obras_-_praia_de_camurupim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1080/req._109-2022-_requer_conclusao_de_pavimentacao_na_rua_mestre_de_obras_-_praia_de_camurupim.pdf</t>
   </si>
   <si>
     <t>Requer conclusão de pavimentação na Rua Mestre de Obras - Praia de Camurupim</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1081/req._110-2022-_requer_pavimentacao_na_rua_nossa_senhora_de_santana_-_praia_de_camurupim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1081/req._110-2022-_requer_pavimentacao_na_rua_nossa_senhora_de_santana_-_praia_de_camurupim.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação na Rua Nossa Senhora de Santana - Praia de Camurupim</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/620/req._111-2022-_requer_construcao_de_uma_unidade_basica_de_saude_no_loteamento_forro_do_pote.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/620/req._111-2022-_requer_construcao_de_uma_unidade_basica_de_saude_no_loteamento_forro_do_pote.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma Unidade básica de saúde no loteamento forro do pote</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/716/req._112-2022-_requer_a_reforma_da_quadra_municipal_de_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/716/req._112-2022-_requer_a_reforma_da_quadra_municipal_de_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Quadra Municipal de Oitizeiro</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/856/req._113-2022-_requer_tornar_obrigatorio_cantar_o_hino_nas_escolas_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/856/req._113-2022-_requer_tornar_obrigatorio_cantar_o_hino_nas_escolas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer tornar obrigatório cantar o hino nas escolas do município</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1082/req._114-2022-_requer_construcao_de_escola_municipal_em__currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1082/req._114-2022-_requer_construcao_de_escola_municipal_em__currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de Escola Municipal em  Currais</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/621/req._115-2022-_requer_construcao_de_calcadao_na_orla_da_praia_de_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/621/req._115-2022-_requer_construcao_de_calcadao_na_orla_da_praia_de_buzios.pdf</t>
   </si>
   <si>
     <t>Requer construção de calçadão na orla da Praia de Búzios</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1083/req._116-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1083/req._116-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_boagua.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes na comunidade de Boagua</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/717/req._117-2022-_requer_a_construcao_de_paradas_na_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/717/req._117-2022-_requer_a_construcao_de_paradas_na_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer a construção de paradas na Campo de Santana</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/622/req._118-2022-_requer_a_construcao_de_academia_da_3_idade_na_comunidade_de_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/622/req._118-2022-_requer_a_construcao_de_academia_da_3_idade_na_comunidade_de_buzios.pdf</t>
   </si>
   <si>
     <t>Requer a construção de academia da 3 idade na comunidade de Búzios</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1084/req._119-2022-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1084/req._119-2022-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer duplicação da Rua Americo de Oliveira no Alto Monte Herminio</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/req._120-2022-_requer_a_construcao_de_uma_academia_ao_ar_livre_para_terceira_idade_no_poeirao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/req._120-2022-_requer_a_construcao_de_uma_academia_ao_ar_livre_para_terceira_idade_no_poeirao.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma academia ao ar livre para terceira idade no Poeirao</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/643/req._121-2022-_requer_construcao_de_quadra_poliesportiva_no_bairro_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/643/req._121-2022-_requer_construcao_de_quadra_poliesportiva_no_bairro_primavera.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra poliesportiva no bairro Primavera</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/790/req._122-2022_-_requer_implantacao_de_iluminacao_publica_na_av._bianor_barros_em_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/790/req._122-2022_-_requer_implantacao_de_iluminacao_publica_na_av._bianor_barros_em_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer implantação de iluminação publica na Av. Bianor Barros em Oitizeiro</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/623/req._123-2022-_requer_a_construcao_de_lombadas_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/623/req._123-2022-_requer_a_construcao_de_lombadas_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer a construção de lombadas em Pirangi do Sul</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1086/req._124-2022-_requer_a_construcao_de_paradas_de_onibus_no_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1086/req._124-2022-_requer_a_construcao_de_paradas_de_onibus_no_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer a construção de paradas de ônibus no Alto Monte Herminio</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/req._125-2022-_requer_a_construcao_de_unidade_basica_de_saude_na_comunidade_de_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/req._125-2022-_requer_a_construcao_de_unidade_basica_de_saude_na_comunidade_de_boagua.pdf</t>
   </si>
   <si>
     <t>Requer a construção de unidade básica de saúde na Comunidade de Boágua</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Juscyê Correia</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/632/req._126-2022-_requer_entrega_de_titulo_de_cidadao_nisiafloresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/632/req._126-2022-_requer_entrega_de_titulo_de_cidadao_nisiafloresta.pdf</t>
   </si>
   <si>
     <t>Requer entrega de título de cidadão Nísia Floresta</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/857/req._127-2022-_requer_construcao_de_cemiterio_em_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/857/req._127-2022-_requer_construcao_de_cemiterio_em_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer construção de cemitério em Hortigranjeira</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/858/req._128-2022-_requer_construcao_de_cemiterio_na_localidade_do_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/858/req._128-2022-_requer_construcao_de_cemiterio_na_localidade_do_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer construção de cemitério na localidade do Lago Azul</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/859/req._129-2022-_requer_criacao_de_memorial_a_nisia_floresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/859/req._129-2022-_requer_criacao_de_memorial_a_nisia_floresta.pdf</t>
   </si>
   <si>
     <t>Requer criação de memorial a Nísia Floresta</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/860/req._130-2022-_requer_incentivo_ao_plantio_de_frutas_na_comunidade_de_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/860/req._130-2022-_requer_incentivo_ao_plantio_de_frutas_na_comunidade_de_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer incentivo ao plantio de frutas na comunidade de Hortigranjeira</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/861/req._131-2022-_requer_restauracao_da_praca_dom_heitor_localizada_no_conjunto_clovis_de_carvalho.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/861/req._131-2022-_requer_restauracao_da_praca_dom_heitor_localizada_no_conjunto_clovis_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Requer restauração da praça Dom Heitor localizada no conjunto Clóvis de Carvalho</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/624/req._132-2022-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/624/req._132-2022-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer reforma do Campo de futebol em Pirangi do Sul</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/625/req._133-2022-_requer_ambulancia_para_atender_pirangi_alcacuz_e_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/625/req._133-2022-_requer_ambulancia_para_atender_pirangi_alcacuz_e_buzios.pdf</t>
   </si>
   <si>
     <t>Requer ambulancia para atender Pirangi Alcaçuz e Búzios</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/626/req._134-2022-_requer_uma_ambulancia_para_atender_a_colonia_do_pium_hortigrangeira_e_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/626/req._134-2022-_requer_uma_ambulancia_para_atender_a_colonia_do_pium_hortigrangeira_e_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer uma ambulancia para atender a Colonia do Pium, Hortigrangeira e Lago azul</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/627/req._135-2022-_requer_a_construcao_de_arena_de_areia_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/627/req._135-2022-_requer_a_construcao_de_arena_de_areia_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer a construção de Arena de areia em Pirangi do Sul</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/628/req._136-2022-_requer_a_pavimentacao_da_rua_lagoa_seca_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/628/req._136-2022-_requer_a_pavimentacao_da_rua_lagoa_seca_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Lagoa Seca na Colônia do Pium</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/629/req._137-2022-_requer_a_pavimentacao_da_rua_wilson_freire_loteamento_rio_mar_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/629/req._137-2022-_requer_a_pavimentacao_da_rua_wilson_freire_loteamento_rio_mar_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Wilson Freire loteamento Rio Mar em Pirangi do Sul</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/630/req._138-2022-_requer_a_instalacao_de_comportas_na_ponte_de_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/630/req._138-2022-_requer_a_instalacao_de_comportas_na_ponte_de_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de comportas na ponte de Pirangi do Sul</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/631/req._139-2022-_requer_reativacao_do_posto_policial_de_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/631/req._139-2022-_requer_reativacao_do_posto_policial_de_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer reativação do posto policial de Pirangi do Sul</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1088/req._140-2022-_requer_pavimentacao_em_paralelepipedo_na_rua_joao_lourenco_neto.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1088/req._140-2022-_requer_pavimentacao_em_paralelepipedo_na_rua_joao_lourenco_neto.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação em paralelepípedo na Rua João Lourenço Neto</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1089/req._141-2022-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1089/req._141-2022-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf</t>
   </si>
   <si>
     <t>Requer construção de praça com academia da 3 idade na estação Papary</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1090/req._142-2022-_requer_construcao_de_praca_com_academia_da_3_idade_na_comunidade_de_golandi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1090/req._142-2022-_requer_construcao_de_praca_com_academia_da_3_idade_na_comunidade_de_golandi.pdf</t>
   </si>
   <si>
     <t>Requer construção de praça com academia da 3 idade na comunidade de Golandi</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1091/req._143-2022-_requer_construcao_de_academia_da_3_idade_na_comunidade_de_jenipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1091/req._143-2022-_requer_construcao_de_academia_da_3_idade_na_comunidade_de_jenipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia da 3 idade na Comunidade de Jenipapeiro</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1092/req._144-2022-_requer_a_construcao_de_uma_praca_e_academia_da_3_idade_na_comunidade_de_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1092/req._144-2022-_requer_a_construcao_de_uma_praca_e_academia_da_3_idade_na_comunidade_de_boagua.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça e academia da 3 idade na Comunidade de Boágua</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1093/req._145-2022-_requer_a_aquisicao_de_uma_academia_da_3_idade_na_comunidade_de_tororomba.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1093/req._145-2022-_requer_a_aquisicao_de_uma_academia_da_3_idade_na_comunidade_de_tororomba.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de uma academia da 3 idade na Comunidade de Tororomba</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1094/req._146-2022-_requer_a_pavimentacao_asfaltica_da_rua_rio_ararai_no_brisa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1094/req._146-2022-_requer_a_pavimentacao_asfaltica_da_rua_rio_ararai_no_brisa.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Rio Ararai no Brisa</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1095/req._147-2022_-__requer_a_construcao_de_cemiterio_publico_na_comunidade_de_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1095/req._147-2022_-__requer_a_construcao_de_cemiterio_publico_na_comunidade_de_boagua.pdf</t>
   </si>
   <si>
     <t>Requer a construção de cemitério publico na comunidade de Boágua</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1096/req._148-2022-_requer_a_construcao_de_cemiterio_publico_na_comunidade_de_jenipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1096/req._148-2022-_requer_a_construcao_de_cemiterio_publico_na_comunidade_de_jenipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer a construção de cemitério publico na Comunidade de Jenipapeiro</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1097/req._149-2022-_requer_construcao_de_cemiterio_publico_na_comunidade_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1097/req._149-2022-_requer_construcao_de_cemiterio_publico_na_comunidade_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de cemitério publico na Comunidade Currais</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1098/req._150-2022-_requer_a_ampliacao_do_cemiterio_publico_municipal.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1098/req._150-2022-_requer_a_ampliacao_do_cemiterio_publico_municipal.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do cemitério publico Municipal</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1099/req._151-2022-_requer_a_construcao_de_quadra_de_esportes_na_comunidade_de_jenipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1099/req._151-2022-_requer_a_construcao_de_quadra_de_esportes_na_comunidade_de_jenipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer a construção de quadra de esportes na Comunidade de Jenipapeiro</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1100/req._152-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_golandi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1100/req._152-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_golandi.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes na Comunidade de Golandi</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1101/req._153-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1101/req._153-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes na Comunidade de Currais</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1102/req._154-2022-_requer_construcao_de_cmei_na_comunidade_de_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1102/req._154-2022-_requer_construcao_de_cmei_na_comunidade_de_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de CMEI na Comunidade de Currais</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1103/req._155-2022-_requer_construcao_de_parada_de_onibus_no_conjunto_jesse_freire.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1103/req._155-2022-_requer_construcao_de_parada_de_onibus_no_conjunto_jesse_freire.pdf</t>
   </si>
   <si>
     <t>Requer construção de parada de ônibus no conjunto jesse freire</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1104/req._156-2022-_requer_a_limpeza_do_rio_trator_que_banha_as_comunidades_de_currais_e_jenipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1104/req._156-2022-_requer_a_limpeza_do_rio_trator_que_banha_as_comunidades_de_currais_e_jenipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza do rio trator que banha as comunidades de currais e jenipapeiro</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1105/req._157-2022-_requer_a_construcao_de_galeria_pluvial_e_boca_de_lobo_na_estacao_papary.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1105/req._157-2022-_requer_a_construcao_de_galeria_pluvial_e_boca_de_lobo_na_estacao_papary.pdf</t>
   </si>
   <si>
     <t>Requer a construção de galeria pluvial e boca de lobo na Estacao Papary</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1106/req._158-2022-_requer_o_recapeamento_e_drenagem_de_ruas_no_conjunto_jesse_freire.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1106/req._158-2022-_requer_o_recapeamento_e_drenagem_de_ruas_no_conjunto_jesse_freire.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento e drenagem de ruas no conjunto Jesse Freire</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1107/req._159-2022-_requer_a_estruturacao_do_campo_de_futebol_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1107/req._159-2022-_requer_a_estruturacao_do_campo_de_futebol_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer a estruturação do campo de futebol em Campo de Santana</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/750/req._160-2022-_requer_a_pavimentacao_da_avenida_proxima_ao_forro_do_pote_na_comunidade_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/750/req._160-2022-_requer_a_pavimentacao_da_avenida_proxima_ao_forro_do_pote_na_comunidade_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Avenida próxima ao forro do pote na Comunidade Lago azul</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/751/req._161-2022-_requer_a_permanencia_da_policia_militar_na_unidade_de_saude_24hrs.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/751/req._161-2022-_requer_a_permanencia_da_policia_militar_na_unidade_de_saude_24hrs.pdf</t>
   </si>
   <si>
     <t>Requer a permanência da Policia Militar na Unidade de saude 24hrs</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/752/req._162-2022-_requer_servico_asfaltico_com_drenagem_na_rua_francisco_reginaldo_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/752/req._162-2022-_requer_servico_asfaltico_com_drenagem_na_rua_francisco_reginaldo_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer serviço asfáltico com drenagem na Rua Francisco Reginaldo na Colônia do Pium</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/753/req._163-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_regiao_da_agua_quente_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/753/req._163-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_regiao_da_agua_quente_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma academia da 3 idade na região da agua quente em Pirangi do Sul</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/754/req._164-2022-_requer_instalacao_de_uma_academia_de_3_idade_na_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/754/req._164-2022-_requer_instalacao_de_uma_academia_de_3_idade_na_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer instalação de uma academia de 3 idade na Hortigranjeira</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/755/req._165-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_comunidade_do_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/755/req._165-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_comunidade_do_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma academia da 3 idade na Comunidade do Lago Azul</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/756/req._166-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/756/req._166-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma academia da 3 idade na Colônia do Pium</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/757/req._167-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_comunidade_de_alcacuz.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/757/req._167-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_comunidade_de_alcacuz.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma academia da 3 idade na Comunidade de Alcaçuz</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/758/req._168-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/758/req._168-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra de esportes na Colônia do Pium</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/759/req._169-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_alcacus.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/759/req._169-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_alcacus.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra de esportes na Comunidade de Alcaçuz</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/760/req._170-2022-_requer_a_construcao_de_um_quadra_de_esportes_na_comunidade_de_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/760/req._170-2022-_requer_a_construcao_de_um_quadra_de_esportes_na_comunidade_de_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um quadra de esportes na Comunidade de Hortigranjeira</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/761/req._171-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/761/req._171-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra de esportes na Comunidade de Lago Azul</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/762/req._172-2022-_requer_a_ampliacao_do_cemiterio_publico_de_alcacuz.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/762/req._172-2022-_requer_a_ampliacao_do_cemiterio_publico_de_alcacuz.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do cemitério publico de Alcaçuz</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/763/req._173-2022-_requer_a_construcao_de_uma_creche_escola_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/763/req._173-2022-_requer_a_construcao_de_uma_creche_escola_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche escola na Colônia do Pium</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/764/req._174-2022-_requer_a_pavimentacao_de_todas_as_ruas_do_conj._residencial_maria_palmira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/764/req._174-2022-_requer_a_pavimentacao_de_todas_as_ruas_do_conj._residencial_maria_palmira.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação de todas as ruas do conj. residencial Maria Palmira</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/765/req._175-2022-_requer_a_pavimentacao_da_rua_josefa_de_souza_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/765/req._175-2022-_requer_a_pavimentacao_da_rua_josefa_de_souza_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Josefa de Souza na Colônia do Pium</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/766/req._176-2022-_requer_a_pavimentacao_de_todas_as_ruas_na_comunidade_nova_esperanca.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/766/req._176-2022-_requer_a_pavimentacao_de_todas_as_ruas_na_comunidade_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação de todas as ruas na Comunidade Nova Esperança</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/767/req._177-2022-_requer_a_implantacao_de_um_centro_de_convivencia_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/767/req._177-2022-_requer_a_implantacao_de_um_centro_de_convivencia_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um Centro de Convivência na Colônia do Pium</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/768/req._178-2022-_requer_a_construcao_de_um_portico_na_divisa_da_praia_de_pirangi_do_sul_e_pirangi_do_norte.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/768/req._178-2022-_requer_a_construcao_de_um_portico_na_divisa_da_praia_de_pirangi_do_sul_e_pirangi_do_norte.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um pórtico na divisa da Praia de Pirangi do Sul e Pirangi do Norte</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/769/req._179-2022-_requer_a_construcao_de_um_calcadao_e_urbanizacao_na_orla_da_praia_de_pirangi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/769/req._179-2022-_requer_a_construcao_de_um_calcadao_e_urbanizacao_na_orla_da_praia_de_pirangi.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um calçadão e urbanização na orla da praia de Pirangi</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/770/req.180-2022-_requer_a_ampliacao_do_cemiterio_publico_de_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/770/req.180-2022-_requer_a_ampliacao_do_cemiterio_publico_de_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do cemitério publico de Pirangi do Sul</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/771/req._181-2022-_requer_a_construcao_de_um_pier_na_praia_de_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/771/req._181-2022-_requer_a_construcao_de_um_pier_na_praia_de_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um pier na praia de Pirangi do Sul</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/772/req._182-2022-_requer_pavimentacao_de_ruas_do_conjunto_da_antiga_facincra_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/772/req._182-2022-_requer_pavimentacao_de_ruas_do_conjunto_da_antiga_facincra_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação de ruas do conjunto da Antiga Facincra na Colônia do Pium</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/718/req._183-2022-_requer_a_conclusao_da_obra_do_campo_de_futebol_no_lotemento_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/718/req._183-2022-_requer_a_conclusao_da_obra_do_campo_de_futebol_no_lotemento_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer a conclusão da obra do campo de futebol no Loteamento Cidade Alta</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/719/req._184-2022-_requer_a_criacao_do_circuito_de_ciclismo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/719/req._184-2022-_requer_a_criacao_do_circuito_de_ciclismo.pdf</t>
   </si>
   <si>
     <t>Requer a criação do Circuito de Ciclismo</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/720/req._185-2022_requer_a_ampliacao_e_construcao_de_gavetas_no_cemiterio_publico_municipal_de_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/720/req._185-2022_requer_a_ampliacao_e_construcao_de_gavetas_no_cemiterio_publico_municipal_de_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação e construção de gavetas no Cemitério publico Municipal de Oitizeiro</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/721/req._186-2022-_requer_a_implantacao_de_ciclovia_nas_margens_da_rn_063.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/721/req._186-2022-_requer_a_implantacao_de_ciclovia_nas_margens_da_rn_063.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia nas margens da RN 063</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/736/req._187-2022-_requer_a_drenagem_e_pavimentacao_da_rua_santa_luizia_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/736/req._187-2022-_requer_a_drenagem_e_pavimentacao_da_rua_santa_luizia_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer a drenagem e pavimentação da Rua Santa Luzia em Campo de Santana</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/737/req._188-2022-_requer_que_seja_construido_uma_sede_para_o_abc_futebol_clube..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/737/req._188-2022-_requer_que_seja_construido_uma_sede_para_o_abc_futebol_clube..pdf</t>
   </si>
   <si>
     <t>Requer que seja construido uma sede para o ABC Futebol Clube</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/738/req._189-2022-_requer_a_drenagem_e_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/738/req._189-2022-_requer_a_drenagem_e_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer a drenagem e pavimentação da Rua Luiz Calixto em Campo de Santana</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/739/req._190-2022-_requer_a_construcao_de_um_portico_na_entrada_da_comunidade_de_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/739/req._190-2022-_requer_a_construcao_de_um_portico_na_entrada_da_comunidade_de_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um pórtico na entrada da Comunidade de Oitizeiro</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/740/req._191-2022-_requer_a_construcao_de_arquibancadas_e_implantacao_de_telas_de_protecao_na_quadra_de_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/740/req._191-2022-_requer_a_construcao_de_arquibancadas_e_implantacao_de_telas_de_protecao_na_quadra_de_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer a construção de Arquibancadas e implantação de telas de proteção na quadra de Campo de Santana</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/722/req._192-2022-_requer_a_criacao_do_circuito_das_lagoas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/722/req._192-2022-_requer_a_criacao_do_circuito_das_lagoas.pdf</t>
   </si>
   <si>
     <t>Requer a criação do Circuito das lagoas</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/723/req._193-2022-_requer_a_construcao_de_gavetas_para_seputamento_no_cemiterio_publico_municipal_de_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/723/req._193-2022-_requer_a_construcao_de_gavetas_para_seputamento_no_cemiterio_publico_municipal_de_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer a construção de gavetas para sepultamento no cemitério publico Municipal de Campo de Santana</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/724/req._194-2022-_requer_a_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/724/req._194-2022-_requer_a_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer a drenagem e pavimentação da Rua Dioclécio Anselmo em Campo de Santana</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/725/req._195-2022_-_requer_a_construcao_de_gavetas_para_seputamento_no_cemiterio_publico_de_barra_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/725/req._195-2022_-_requer_a_construcao_de_gavetas_para_seputamento_no_cemiterio_publico_de_barra_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer a construção de gavetas para sepultamento no cemitério publico de Barra de Tabatinga</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Requer a construção de gavetas para sepultamento no cemitério publico Municipal de Timbo</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/727/req._197-2022-_requer_a_drenagem_e_pavimentacao_da_estrada_que_liga_currais_ao_porto.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/727/req._197-2022-_requer_a_drenagem_e_pavimentacao_da_estrada_que_liga_currais_ao_porto.pdf</t>
   </si>
   <si>
     <t>Requer a drenagem e pavimentação da estrada que liga Currais ao Porto</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/728/req._198-2022-_requer_a_contratacao_de_pessoas_especializadas_para_fiscalizacao_nas_dunas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/728/req._198-2022-_requer_a_contratacao_de_pessoas_especializadas_para_fiscalizacao_nas_dunas.pdf</t>
   </si>
   <si>
     <t>Requer a contratação de pessoas especializadas para fiscalização nas Dunas</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/729/req._199-2022-_requer_a_cobranca_de_taxas_para_onibus_e_vans_que_frequentam_as_lagoas_e_praias_de_nisia_floresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/729/req._199-2022-_requer_a_cobranca_de_taxas_para_onibus_e_vans_que_frequentam_as_lagoas_e_praias_de_nisia_floresta.pdf</t>
   </si>
   <si>
     <t>Requer a cobrança de taxas para ônibus e vans que frequentam as lagoas e praias de Nisia Floresta</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/730/req._200-2022-_requer_a_drenagem_e_pavimentacao_da_rua_dos_jasmins_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/730/req._200-2022-_requer_a_drenagem_e_pavimentacao_da_rua_dos_jasmins_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer a drenagem e pavimentação da Rua dos Jasmins em Mazapas</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/731/req._201-2022_-_requer_a_drenagem_e_pavimentacao_da_rua_da_roseira_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/731/req._201-2022_-_requer_a_drenagem_e_pavimentacao_da_rua_da_roseira_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer a drenagem e pavimentação da Rua da Roseira em Mazapas</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/732/req._202-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/732/req._202-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um centro de velório na comunidade de Campo de Santana</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/733/req._203-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/733/req._203-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_timbo.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um centro de velório na comunidade de Timbo</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/734/req._204-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/734/req._204-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um centro de velório na comunidade de Oitizeiro</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/735/req._205-2022-_requer_a_remocao_do_tumulo_com_os_restos_mortais_de_nisia_floresta_para_ao_lado_da_igreja_matriz..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/735/req._205-2022-_requer_a_remocao_do_tumulo_com_os_restos_mortais_de_nisia_floresta_para_ao_lado_da_igreja_matriz..pdf</t>
   </si>
   <si>
     <t>Requer a remoção do túmulo com os restos mortais de Nisia Floresta para ao lado da igreja matriz.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/791/req._206-2022-_requer_a_construcao_de_uma_parada_de_onibus_no_loteamento_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/791/req._206-2022-_requer_a_construcao_de_uma_parada_de_onibus_no_loteamento_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma parada de ônibus no Loteamento Cidade Alta</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/792/req._207-2022_-_requer_reparos_no_cmei_maria_palmira_no_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/792/req._207-2022_-_requer_reparos_no_cmei_maria_palmira_no_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer reparos no CMEI Maria Palmira no Cidade Alta</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/793/req._208-2022-_requer_reparos_no_calcamento_da_rua_das_violetas_no_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/793/req._208-2022-_requer_reparos_no_calcamento_da_rua_das_violetas_no_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer reparos no calçamento da Rua das Violetas no Alto Monte Herminio</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/794/req._209-2022-_requer_reparos_na_escola_municipal_aurora_costa_de_carvalho_no_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/794/req._209-2022-_requer_reparos_na_escola_municipal_aurora_costa_de_carvalho_no_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer reparos na Escola Municipal Aurora Costa de Carvalho no Alto Monte Herminio</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/795/req._210-2022_-_requer_a_limpeza_urbana_no_conj._celina_no_alto.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/795/req._210-2022_-_requer_a_limpeza_urbana_no_conj._celina_no_alto.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza urbana no Conj. Celina no Alto</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/796/req._211-2022_-_requer_a_pavimentacao_da_rua_mae_julia_na_comunidade_de_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/796/req._211-2022_-_requer_a_pavimentacao_da_rua_mae_julia_na_comunidade_de_boagua.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Mae Julia na Comunidade de Boagua</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/797/req._212-2022-_requer_a_limpeza_urbana_e_coleta_de_lixo_nas_praias_de_camurupim_e_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/797/req._212-2022-_requer_a_limpeza_urbana_e_coleta_de_lixo_nas_praias_de_camurupim_e_barreta.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza urbana e coleta de lixo nas Praias de Camurupim e Barreta</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/798/req._213-2022_-_requer_a_colocacao_de_lampadas_de_led_na_rua_da_bica.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/798/req._213-2022_-_requer_a_colocacao_de_lampadas_de_led_na_rua_da_bica.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de lâmpadas de led na Rua da Bica</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/799/req._214-2022_-requer_a_implantacao_de_uma_academia_da_3_idade_no_1_conjunto_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/799/req._214-2022_-requer_a_implantacao_de_uma_academia_da_3_idade_no_1_conjunto_da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma academia da 3 idade no 1 conjunto da caixa</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/800/req._215-2022_-_requer_a_implantacao_de_uma_academia_da_3_idade_no_2_conjunto_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/800/req._215-2022_-_requer_a_implantacao_de_uma_academia_da_3_idade_no_2_conjunto_da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma academia da 3 idade no 2 conjunto da caixa</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/801/req._216-2022_-_requer_a_pavimentacao_da_rua_francisco_vicente_no_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/801/req._216-2022_-_requer_a_pavimentacao_da_rua_francisco_vicente_no_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Francisco Vicente no Cidade Alta</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/802/req._217-2022_-_requer_a_pavimentacao_da_rua_gracildo_cabral_no_loteamento_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/802/req._217-2022_-_requer_a_pavimentacao_da_rua_gracildo_cabral_no_loteamento_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Gracildo Cabral no Loteamento Cidade Alta</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/803/req._218-2022_-_requer_a_pavimentacao_da_rua_pedro_joaquim_do_nascimento_no_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/803/req._218-2022_-_requer_a_pavimentacao_da_rua_pedro_joaquim_do_nascimento_no_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Pedro Joaquim do Nascimento no Cidade Alta</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/804/req._219-2022_-_requer_a_pavimentacao_da_rua_jose_elisio_de_oliveira__no_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/804/req._219-2022_-_requer_a_pavimentacao_da_rua_jose_elisio_de_oliveira__no_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Jose Elisio de Oliveira  no Cidade Alta</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/805/req._220-2022_-_requer_a_pavimentacao_da_rua_jose_lourenco_no_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/805/req._220-2022_-_requer_a_pavimentacao_da_rua_jose_lourenco_no_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Jose Lourenço no Cidade Alta</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/806/req._221-2022_-_requer_a_pavimentacao_da_rua_mauro_aurelio_da_silva_no_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/806/req._221-2022_-_requer_a_pavimentacao_da_rua_mauro_aurelio_da_silva_no_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Mauro Aurelio da Silva no Cidade Alta</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/807/req._222-2022_-_requer_a_pavimentacao_asfaltica_da_av._clovis_ferreira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/807/req._222-2022_-_requer_a_pavimentacao_asfaltica_da_av._clovis_ferreira.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfaltica da Av. Clovis Ferreira</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/808/req._223-2022_-_requer_pavimentacao_asfaltica_na_av._isabel_gundin_do_alto_monte_herminio_ao_2_conj._da_caixa..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/808/req._223-2022_-_requer_pavimentacao_asfaltica_na_av._isabel_gundin_do_alto_monte_herminio_ao_2_conj._da_caixa..pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfaltica na Av. Isabel Gundin do Alto Monte Herminio ao 2 conj. da caixa.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/809/req.224-2022_-_requer_a_construcao_de_uma_parada_de_onibus_no_loteamento_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/809/req.224-2022_-_requer_a_construcao_de_uma_parada_de_onibus_no_loteamento_cidade_alta.pdf</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/810/req._225-2022_-_requer_a_implantacao_de_uma_academia_da_3_idade_na_comunidade_de_morrinhos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/810/req._225-2022_-_requer_a_implantacao_de_uma_academia_da_3_idade_na_comunidade_de_morrinhos.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma academia da 3 idade na comunidade de Morrinhos</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/811/req._226-2022_-_requer_a_colocacao_de_lampadas_de_led_na_comunidade_de_morrinhos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/811/req._226-2022_-_requer_a_colocacao_de_lampadas_de_led_na_comunidade_de_morrinhos.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de lâmpadas de led na Comunidade de Morrinhos</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/812/req._227-2022_-_requer_a_colocacao_de_lampadas_de_led_na_comunidade_do_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/812/req._227-2022_-_requer_a_colocacao_de_lampadas_de_led_na_comunidade_do_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de lâmpadas de led na Comunidade do Oitizeiro</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Requer a construção de estrutura com portão para o registro de água em Oitizeiro</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/814/req._229-2022-_requer_a_implantacao_de_uma_academia_a_3_idade_na_comunidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/814/req._229-2022-_requer_a_implantacao_de_uma_academia_a_3_idade_na_comunidade.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma academia a 3 idade na Comunidade</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/815/req._231-2022-_requer_reparos_ao_cmei_pequeno_principe_no_porto.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/815/req._231-2022-_requer_reparos_ao_cmei_pequeno_principe_no_porto.pdf</t>
   </si>
   <si>
     <t>Requer reparos ao CMEI Pequeno Principe no Porto</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/816/req._232-2022-_requer_a_implantacao_de_espaco_educativo_em_frente_ao_cmei_no_porto.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/816/req._232-2022-_requer_a_implantacao_de_espaco_educativo_em_frente_ao_cmei_no_porto.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de espaço educativo em frente ao CMEI no Porto</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/817/req._233-2022_-_requer_a_colocacao_de_caixa_dagua_no_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/817/req._233-2022_-_requer_a_colocacao_de_caixa_dagua_no_primavera.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de caixa d'água no Primavera</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/818/req._234-2022_-_requer_a_revitalizacao_do_espaco_das_rendeiras_na_praia_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/818/req._234-2022_-_requer_a_revitalizacao_do_espaco_das_rendeiras_na_praia_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da rua da lagoa na Praia de Tabatinga</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/819/req._235-2022_-_requer_a_construcao_de_um_box_para_a_atac_na_praia_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/819/req._235-2022_-_requer_a_construcao_de_um_box_para_a_atac_na_praia_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um box para a ATAC na Praia de Tabatinga</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/820/req._236-_2022-_requer_construcao_de_um_box_para_os_guias_turisticos_no_espaco_das_rendeiras_na_praia_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/820/req._236-_2022-_requer_construcao_de_um_box_para_os_guias_turisticos_no_espaco_das_rendeiras_na_praia_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer construção de um box para os guias turísticos no espaço das rendeiras na Praia de Tabatinga</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/821/req._237-2022_-_requer_a_revitalizacao_do_espaco_das_rendeiras_na_praia_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/821/req._237-2022_-_requer_a_revitalizacao_do_espaco_das_rendeiras_na_praia_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização do espaço das rendeiras na Praia de Tabatinga</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/822/req._238-2022_-_requer_a_construcao_de_um_poco_tubular_na_comunidade_de_tororomba.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/822/req._238-2022_-_requer_a_construcao_de_um_poco_tubular_na_comunidade_de_tororomba.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um poço tubular na comunidade de Tororomba</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/823/req._239-2022_-_requer_a_manutencao_e_cobertura_da_quadra_de_esportes_da_comunidade_de_tororomba.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/823/req._239-2022_-_requer_a_manutencao_e_cobertura_da_quadra_de_esportes_da_comunidade_de_tororomba.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção e cobertura da quadra de esportes da Comunidade de Tororomba</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/824/req._240-2022_-_requer_a_pavimentacao_da_rua_joao_amador_em_tororomba.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/824/req._240-2022_-_requer_a_pavimentacao_da_rua_joao_amador_em_tororomba.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua João Amador em Tororomba</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/825/req._241-2022_-_requer_pavimentacao_da_rua_antonio_joaquim_do_nascimento_em_tororomba.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/825/req._241-2022_-_requer_pavimentacao_da_rua_antonio_joaquim_do_nascimento_em_tororomba.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua Antônio Joaquim do Nascimento em Tororomba</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/826/req._242-2022_-_requer_aquisicao_de_caixa_dagua_para_ruas_da_comunidade_de_tororomba.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/826/req._242-2022_-_requer_aquisicao_de_caixa_dagua_para_ruas_da_comunidade_de_tororomba.pdf</t>
   </si>
   <si>
     <t>Requer aquisição de caixa d'água para ruas da Comunidade de Tororomba</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/827/req._243-2022_-_requer_coleta_semanal_de_lixo_no_rio_pirrichi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/827/req._243-2022_-_requer_coleta_semanal_de_lixo_no_rio_pirrichi.pdf</t>
   </si>
   <si>
     <t>Requer coleta semanal de lixo no Rio Pirrichi</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/828/req._244-2022_-_requer_a_pavimentacao_do_conj._cajupiranga_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/828/req._244-2022_-_requer_a_pavimentacao_do_conj._cajupiranga_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação do Conj. Cajupiranga em Campo de Santana</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/829/req._245-2022_-_requer_a_pavimentacao_da_rua_lagoa_de_arituba_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/829/req._245-2022_-_requer_a_pavimentacao_da_rua_lagoa_de_arituba_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Lagoa de Arituba em Campo de Santana</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/830/req._246-2022_-_requer_a_construcao_de_uma_quadra_de_esportes_na_escola_aurora_costa_de_carvalho_no_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/830/req._246-2022_-_requer_a_construcao_de_uma_quadra_de_esportes_na_escola_aurora_costa_de_carvalho_no_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra de esportes na Escola Aurora Costa de Carvalho no Alto Monte Herminio</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/831/req._247-2022_-_requer_a_manutencao_da_praca_e_quadra_de_esportes_do_2_conjunto_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/831/req._247-2022_-_requer_a_manutencao_da_praca_e_quadra_de_esportes_do_2_conjunto_da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da praça e quadra de esportes do 2 conjunto da caixa</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/832/req._248-2022_-_requer_a_construcao_de_uma_praca_ecologica_proximo_ao_rancho_dos_pescadores_na_praia_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/832/req._248-2022_-_requer_a_construcao_de_uma_praca_ecologica_proximo_ao_rancho_dos_pescadores_na_praia_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça ecológica próximo ao Rancho dos Pescadores na Praia de Tabatinga</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/833/req._249-2022_-_requer_com_urgencia_servico_do_carro_fumace.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/833/req._249-2022_-_requer_com_urgencia_servico_do_carro_fumace.pdf</t>
   </si>
   <si>
     <t>Requer com urgência serviço do carro fumacê</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/644/req._250_-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_praia_de_barreta_na_comunidade_de_barreta..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/644/req._250_-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_praia_de_barreta_na_comunidade_de_barreta..pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em paralelepípedo da Rua Praia de Barreta na comunidade de Barreta.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/645/req._251-2022_-_requer_a_manutencao_da_iluminacao_publica_no_loteamento_cidade_alta..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/645/req._251-2022_-_requer_a_manutencao_da_iluminacao_publica_no_loteamento_cidade_alta..pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da iluminação publica no loteamento cidade alta.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/646/req._252_-2022_-_requer_a_manutencao_da_iluminacao_publica_na_comunidade_de_tororomba_nesse_municipio..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/646/req._252_-2022_-_requer_a_manutencao_da_iluminacao_publica_na_comunidade_de_tororomba_nesse_municipio..pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da iluminação publica na comunidade de tororomba nesse município</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/647/req._253-2022-_requer_a_instalacao_de_uma_academia_da_melhor_idade_no_3_conjunto_da_caixa..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/647/req._253-2022-_requer_a_instalacao_de_uma_academia_da_melhor_idade_no_3_conjunto_da_caixa..pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma academia da melhor idade no 3 conjunto da caixa.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/648/req._254-2022_-_requer_a_reforma_na_praca_localizada_na_comunidade_de_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/648/req._254-2022_-_requer_a_reforma_na_praca_localizada_na_comunidade_de_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer a reforma na praça localizada na Comunidade de Campo de Santana</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/649/req._255-2022_-_requer_a_construcao_de_uma_academia_publica_na_praca_em_frente_ao_ginasio_agripino_marques_de_carvalho..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/649/req._255-2022_-_requer_a_construcao_de_uma_academia_publica_na_praca_em_frente_ao_ginasio_agripino_marques_de_carvalho..pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma academia publica na praça em frente ao ginásio Agripino Marques de Carvalho</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/650/req._256-2022_-_requer_a_reforma_em_todas_as_paradas_de_onibus_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/650/req._256-2022_-_requer_a_reforma_em_todas_as_paradas_de_onibus_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer a reforma em todas as paradas de ónibus do Município</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/651/req._257-2022_-_requer_a_criacao_da_ouvidoria_municipal.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/651/req._257-2022_-_requer_a_criacao_da_ouvidoria_municipal.pdf</t>
   </si>
   <si>
     <t>Requer a criação da Ouvidoria Municipal</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/652/req._258-2022_-_requer_a_construcao_de_um_portico_na_entrada_da_cidade_nas_proximidades_da_estacao_papary.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/652/req._258-2022_-_requer_a_construcao_de_um_portico_na_entrada_da_cidade_nas_proximidades_da_estacao_papary.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um pórtico na entrada da cidade nas proximidades da Estação Papary</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/653/req._259-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_girassois_no_luar_das_orquideas_na_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/653/req._259-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_girassois_no_luar_das_orquideas_na_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em paralelepípedo da Rua dos Girassois no Luar das Orquideas na Mazapas</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/654/req._260_-_2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_craveiros_no_luar_das_orquideas_na_mazapas..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/654/req._260_-_2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_craveiros_no_luar_das_orquideas_na_mazapas..pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em paralelepípedo da Rua dos Craveiros no Luar das Orquideas na Mazapas</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/655/req._261-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_lirios_no_luar_de_orquideas_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/655/req._261-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_lirios_no_luar_de_orquideas_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em paralelepípedo da Rua dos Lirios no Luar de Orquideas em Mazapas</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/656/req._262-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/656/req._262-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta..pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em paralelepípedo da Rua Vitoria Maria em Barreta.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/657/req._263-2022_-_requer_que_seja_recolocado_o_busto_do_senhor_lourival_de_carvalho_na_praca_ao_lado_igreja_matriz..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/657/req._263-2022_-_requer_que_seja_recolocado_o_busto_do_senhor_lourival_de_carvalho_na_praca_ao_lado_igreja_matriz..pdf</t>
   </si>
   <si>
     <t>Requer que seja recolocado o Busto do Senhor Lourival de Carvalho na praca ao lado Igreja Matriz</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/658/req._264-2022_-_requer_troca_das_lampadas_de_iluminacao_publica_atual_por_lampadas_de_led..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/658/req._264-2022_-_requer_troca_das_lampadas_de_iluminacao_publica_atual_por_lampadas_de_led..pdf</t>
   </si>
   <si>
     <t>Requer troca das lâmpadas de iluminação pública atual por lâmpadas de led.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/659/req._265-2022_-_requer_a_passagem_da_maquina_patrol_na_estrada_do_alto_monte_herminio_ate_alcacus..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/659/req._265-2022_-_requer_a_passagem_da_maquina_patrol_na_estrada_do_alto_monte_herminio_ate_alcacus..pdf</t>
   </si>
   <si>
     <t>Requer a passagem da maquina patrol na estrada do alto monte Hermínio até Alcaçuz.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/660/req._266-2022_-requer_que_seja_criada_uma_estacao_de_transbordo_em_nosso_municipio..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/660/req._266-2022_-requer_que_seja_criada_uma_estacao_de_transbordo_em_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>Requer que seja criada uma estação de transbordo em nosso Municipio.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/661/req._267-2022_-_requer_a_criacao_de_um_ponto_de_taxi_no_loteamento_cidade_alta_proximo_ao_posto_de_saude..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/661/req._267-2022_-_requer_a_criacao_de_um_ponto_de_taxi_no_loteamento_cidade_alta_proximo_ao_posto_de_saude..pdf</t>
   </si>
   <si>
     <t>Requer a criação de um ponto de táxi no loteamento cidade alta próximo ao posto de saúde</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/662/req._268-2022_-_requer_o_aumento_de_funcionarios_na_agencia_dos_correios_do_municipio..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/662/req._268-2022_-_requer_o_aumento_de_funcionarios_na_agencia_dos_correios_do_municipio..pdf</t>
   </si>
   <si>
     <t>Requer o aumento de funcionários na agência dos Correios do Município.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/663/req._269-2022_-_requer_que_seja_construido_um_quebra_molas_na_rua_pedro_celso_na_comunidade_de_tororomba..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/663/req._269-2022_-_requer_que_seja_construido_um_quebra_molas_na_rua_pedro_celso_na_comunidade_de_tororomba..pdf</t>
   </si>
   <si>
     <t>Requer que seja construido um quebra molas na rua Pedro Celso na Comunidade de Tororomba</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/664/req._270-2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_brilho_do_sol_em_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/664/req._270-2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_brilho_do_sol_em_barreta.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em paralelepípedo da Rua Brilho do Sol em Barreta</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/665/req._271-2022_-_requer_a_construcao_de_uma_quadra_de_esportes_no_loteamento_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/665/req._271-2022_-_requer_a_construcao_de_uma_quadra_de_esportes_no_loteamento_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra de esportes no loteamento Cidade Alta</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/666/req._272-2022-_requer_reorganizacao_do_transito_no_alto_monte_herminio..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/666/req._272-2022-_requer_reorganizacao_do_transito_no_alto_monte_herminio..pdf</t>
   </si>
   <si>
     <t>Requer reorganização do transito no Alto Monte Herminio.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/667/req._273-2022_-_requer_a_construcao_de_um_patio_de_vaquejada_municipal_em_nisia_floresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/667/req._273-2022_-_requer_a_construcao_de_um_patio_de_vaquejada_municipal_em_nisia_floresta.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um pátio de Vaquejada Municipal em Nisia Floresta</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/668/req._274-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_canaa_em_barreta..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/668/req._274-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_canaa_em_barreta..pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em paralelepípedo da rua Canaã em Barreta</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/669/req._275-2022_-_requer_que_seja_feito_o_conserto_da_estrada_que_liga_a_comunidade_de_boagua_a_lagoa_do_carcara..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/669/req._275-2022_-_requer_que_seja_feito_o_conserto_da_estrada_que_liga_a_comunidade_de_boagua_a_lagoa_do_carcara..pdf</t>
   </si>
   <si>
     <t>Requer que seja feito o conserto da estrada que liga a comunidade de Boagua a lagoa do Carcara</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/670/req._276-2022_-_requer_a_construcao_de_uma_quadra_coberta_na_escola_municipal_de_barreta..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/670/req._276-2022_-_requer_a_construcao_de_uma_quadra_coberta_na_escola_municipal_de_barreta..pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra coberta na escola Municipal de Barreta.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/671/req._277-2022_-_requer_a_pintura_externa_e_no_piso_interno_do_ginasio_agripino_marques_no_centro..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/671/req._277-2022_-_requer_a_pintura_externa_e_no_piso_interno_do_ginasio_agripino_marques_no_centro..pdf</t>
   </si>
   <si>
     <t>Requer a pintura externa e no piso interno do ginasio Agripino Marques no Centro.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/672/req._278-2022-_requer_a_contratacao_de_um_carro_boiadeiro_para_apreensao_de_animais_nas_vias_publicas..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/672/req._278-2022-_requer_a_contratacao_de_um_carro_boiadeiro_para_apreensao_de_animais_nas_vias_publicas..pdf</t>
   </si>
   <si>
     <t>Requer a contratação de um carro Boiadeiro para apreensão de animais nas vias publicas</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/673/req._279-2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_camurupim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/673/req._279-2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_camurupim.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da iluminação publica na Praia de Camurupim</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/674/req._280-2022_-_requer_a_manutencao_da_iluminacao_publica_na_comunidade_de_timbo..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/674/req._280-2022_-_requer_a_manutencao_da_iluminacao_publica_na_comunidade_de_timbo..pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da iluminação publica na Comunidade de Timbó.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/675/req._281-2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_barreta..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/675/req._281-2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_barreta..pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da iluminação publica na praia de Barreta.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/676/req._282_-_2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/676/req._282_-_2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_buzios.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da iluminação publica na praia de Búzios</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/677/req._283_-_2022_-_requer_a_reforma_na_unidade_basica_de_saude_do_alto_monte_herminio..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/677/req._283_-_2022_-_requer_a_reforma_na_unidade_basica_de_saude_do_alto_monte_herminio..pdf</t>
   </si>
   <si>
     <t>Requer a reforma na Unidade Básica de Saúde do Alto Monte Hermínio</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/678/req._284-2022_-_requer_a_reforma_na_unidade_basica_de_saude_na_comunidade_de_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/678/req._284-2022_-_requer_a_reforma_na_unidade_basica_de_saude_na_comunidade_de_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer a reforma na Unidade Básica de Saúde na comunidade de Mazapas</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/679/req._285-2022_-_requer_a_reforma_na_unidade_basica_de_saude__na_comunidade_do_porto..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/679/req._285-2022_-_requer_a_reforma_na_unidade_basica_de_saude__na_comunidade_do_porto..pdf</t>
   </si>
   <si>
     <t>Requer a reforma na Unidade Básica de Saúde  na Comunidade do Porto</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/680/req._286-2022_-_requer_a_reforma_na_escola_municipal_terezinha_leite__no_porto.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/680/req._286-2022_-_requer_a_reforma_na_escola_municipal_terezinha_leite__no_porto.pdf</t>
   </si>
   <si>
     <t>Requer a reforma na Escola Municipal Terezinha Leite  no Porto</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/681/req._287-2022_-_requer_a_construcao_de_uma_praca_equipada_com_quiosques_e_estacionamento_na_praia_de_camurupim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/681/req._287-2022_-_requer_a_construcao_de_uma_praca_equipada_com_quiosques_e_estacionamento_na_praia_de_camurupim.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça equipada com quiosques e estacionamento na Praia de Camurupim</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/682/req._288-2022_-_requer_a_pavimentacao_da_rua_sao_paulo_no_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/682/req._288-2022_-_requer_a_pavimentacao_da_rua_sao_paulo_no_primavera.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua São Paulo no Primavera</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/683/req._289-2022_-_requer_a_troca_de_lampadas_da_iluminacao_publica_por_lampadas_de_led_no_poeirao..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/683/req._289-2022_-_requer_a_troca_de_lampadas_da_iluminacao_publica_por_lampadas_de_led_no_poeirao..pdf</t>
   </si>
   <si>
     <t>Requer a troca de lâmpadas da iluminação publica por lâmpadas de led no Poeirao</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/684/req._290-2022_-_requer_a_troca_de_lampadas_da_iluminacao_publica_por_lampadas_de_led_no_primavera..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/684/req._290-2022_-_requer_a_troca_de_lampadas_da_iluminacao_publica_por_lampadas_de_led_no_primavera..pdf</t>
   </si>
   <si>
     <t>Requer a troca de lâmpadas da iluminação pública por lâmpadas de led no Primavera.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/685/req._291-2022_-_requer_que_seja_construido_quebra_molas_no_poeirao_no_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/685/req._291-2022_-_requer_que_seja_construido_quebra_molas_no_poeirao_no_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer que seja construido quebra molas no poeirão no Alto Monte Hermínio</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/686/req._292-2022_-_requer_que_seja_construido_quebra_molas_nas_ruas_principais_do_1_2_3_conjuntos_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/686/req._292-2022_-_requer_que_seja_construido_quebra_molas_nas_ruas_principais_do_1_2_3_conjuntos_da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer que seja construido quebra molas nas ruas principais do 1 2 3 conjuntos da caixa</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/687/req._293-2022_-_requer_a_troca_das_lampadas_da_iluminacao_publica_por_lampadas_de_led_na_praia_de_camurupim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/687/req._293-2022_-_requer_a_troca_das_lampadas_da_iluminacao_publica_por_lampadas_de_led_na_praia_de_camurupim.pdf</t>
   </si>
   <si>
     <t>Requer a troca das lâmpadas da iluminação pública por lâmpadas de led na praia de camurupim</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/688/req._294-2022_-_requer_a_pavimentcao_asfaltica_da_rua_alto_da_mazapas_01_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/688/req._294-2022_-_requer_a_pavimentcao_asfaltica_da_rua_alto_da_mazapas_01_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Alto da Mazapas 01 em Mazapas</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/689/req._295-2022_-_requer_a_pavimentacao_da_rua_alto_da_mazapas_02_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/689/req._295-2022_-_requer_a_pavimentacao_da_rua_alto_da_mazapas_02_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Alto da Mazapas 02 em Mazapas</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/690/req._296-2022_-_requer_a_pavimentacao_asfaltica_da_travessa_alto_da_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/690/req._296-2022_-_requer_a_pavimentacao_asfaltica_da_travessa_alto_da_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Travessa Alto da Mazapas</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/691/req._297-2022_-_requer_a_pavimentacao_asfaltica_da_rua_jose_antonio_de_barros_no_conj._carlos_gondim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/691/req._297-2022_-_requer_a_pavimentacao_asfaltica_da_rua_jose_antonio_de_barros_no_conj._carlos_gondim.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua José Antônio de Barros no conj. Carlos Gondim</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/692/req._298-2022_-_requer_a_pavimentacao_asfaltica_da_rua_hermogenes_de_barros_no_conj._carlos_gondim..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/692/req._298-2022_-_requer_a_pavimentacao_asfaltica_da_rua_hermogenes_de_barros_no_conj._carlos_gondim..pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Hermogenes de Barros no Conj. Carlos Gondim</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/693/req._300-2022_-_requer_a_pavimentacao_asfaltica_da_rua_joao_joaquim_no_conj._carlos_gondim..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/693/req._300-2022_-_requer_a_pavimentacao_asfaltica_da_rua_joao_joaquim_no_conj._carlos_gondim..pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua João Joaquim no Conj. Carlos Gondim</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/694/req._301-2022_-__requer_a_pavimentacao_asfaltica_da_rua_nossa_senhora_de_lourdes_no_conj._carlos_gondim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/694/req._301-2022_-__requer_a_pavimentacao_asfaltica_da_rua_nossa_senhora_de_lourdes_no_conj._carlos_gondim.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Nossa Senhora de Lourdes no Conj. Carlos Gondim</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/695/req._302_-_2022_-_requer_a_pavimentacao_asfaltica_da_rua_nubia_marques_conj._carlos_gondim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/695/req._302_-_2022_-_requer_a_pavimentacao_asfaltica_da_rua_nubia_marques_conj._carlos_gondim.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Nubia Marques Conj. Carlos Gondim</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/696/req._303-2022_-_requer_a_pavimentacao_asfaltica_da_rua_joao_batista_gondim_no_conj._clovis_gondim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/696/req._303-2022_-_requer_a_pavimentacao_asfaltica_da_rua_joao_batista_gondim_no_conj._clovis_gondim.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua João Batista Gondim no Conj. Clovis Gondim</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/697/req._304-2022_-_requer_a_operacao_tapa_buraco_em_ruas_de_tororomba.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/697/req._304-2022_-_requer_a_operacao_tapa_buraco_em_ruas_de_tororomba.pdf</t>
   </si>
   <si>
     <t>Requer a operação tapa buraco em ruas de Tororomba</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/698/req._305-2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_rio_grande_do_norte_no_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/698/req._305-2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_rio_grande_do_norte_no_primavera.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em paralelepípedo da Rua Rio Grande do Norte no Primavera</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/699/req._306-2022_-_requer_a_pavimentacao_da_rua_paraiba_no_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/699/req._306-2022_-_requer_a_pavimentacao_da_rua_paraiba_no_primavera.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Paraiba no Primavera</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/700/req._307-2022_-_requer_drenagem_na_rua_tenente_olavo_na_praia_de_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/700/req._307-2022_-_requer_drenagem_na_rua_tenente_olavo_na_praia_de_barreta.pdf</t>
   </si>
   <si>
     <t>Requer drenagem na Rua Tenente Olavo na Praia de Barreta</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/701/req._308-2022_-_requer_a_construcao_de_um_cmei_no_bairro_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/701/req._308-2022_-_requer_a_construcao_de_um_cmei_no_bairro_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um CMEI no Bairro Mazapas</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/845/req._309-2022-_requer_iluminacao_publica_no_monumento_do_barco_na_rotatoria_barreta_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/845/req._309-2022-_requer_iluminacao_publica_no_monumento_do_barco_na_rotatoria_barreta_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer iluminação publica no monumento do barco na rotatória Barreta Tabatinga</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/834/req._320-2022-_requer_a_manutencao_da_praca_ao_lado_da_escola_municipal_na_comunidade_do_porto.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/834/req._320-2022-_requer_a_manutencao_da_praca_ao_lado_da_escola_municipal_na_comunidade_do_porto.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da praça ao lado da Escola Municipal na Comunidade do Porto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4104,67 +4104,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/633/req._001-2022-_requer_a_criacao_de_servico_de_convivencia_e_fortalecimento_de_vinculos_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/846/req._002-2022-_requer_encaminhar_copia_da_lei_organica_para_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/702/req._003-2022-_requer_implementacao_de_monitoramento_por_cameras_de_seguranca_em_diversos_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/601/req._004-2022-_requer_a_pavimentacao_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/773/req._005-2022-_requer_caminhao_para_esgotamento_de_fossa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1061/req._006-2022-_requer_a_construcao_de_caixa_dagua_para_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/835/req._007-2022-_requer_a_ampliacao_de_iluminacao_publica_da_rn_063_de_campo_de_santana_a_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/741/req._008-2022-_requer_pavimentacao_das_ruas_do_loteamento_riomar_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/602/req._009-2022-_requer_a_construcao_de_arena_de_areia_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1062/req._010-2022-_requer_construcao_da_ponte_que_liga_currais_genipapeiro_e_golandi_ao_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/634/req._011-2022-_requer_pavimentacao_em_paralelepido_na_rua_das_margaridas_na_comunidade_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/703/req._012-2022-_requer_a_criacao_de_um_centro_turistico_na_rua_velha_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/847/req._013-2022-_requer_a_criacao_de_curso_para_agricultura_familiar_junto_a_emater.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/836/req._014-2022-_requer_pavimentacao_asfaltica_das_ruas_da_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/774/req._015-2022-_requer_a_construcao_de_um_muro_no_campo_de_futebol_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/603/req._016-2022-_requer_a_pavimentacao_e_drenagem_da_rua_guilherme_de_lira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/775/req._017-2022-_requer_construcao_de_um_poco_tubular_na_rua_joao_amador_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/req._018-2022-_requer_pavimentacao_da_estrada_de_currais_ao_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/742/req._019-2022-_requer_realizacao_de_processo_administrativo_municipal_de_reg._fundiaria_com_base_na_lei_13.465-17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/848/req._020-2022-_requer_a_criacao_de_junta_medica_para_atender_funcionarios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/743/req._021-2022-_requer_a_instalacao_de_academia_da_3_idade_na_comunidade_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/635/req._022-2022-_requer_a_pavimentacao_da_rua_minas_gerais_na_comunidade_de_primavera.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1064/req._023-2022-_requer_construcao_de_galeria_pluvial_na_rua_manoel__domingos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1065/req._024-2022-_requer_construcao_de_cmei_em_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/636/req._025-2022-_requer_construicao_de_um_campo_de_futebol_na_comunidade_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/637/req._026-2022-_requer_o_encerramento_das_atividades_do_lixao_a_ceu_aberto_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/604/req._027-2022-_requer_implementacao_de_uma_rotaria_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/605/req._028-2022-_requer_uma_agencia_dos_correios_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/744/req._029-2022-_requer_pintura_de_faixa_de_pedestres_em_varios_locais_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/745/req._030-2022-_requer_reparos_no_campo_de_futebol_na_comunidade_de_barra_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/849/req._031-2022-_requer_revitalizacao_da_praca_coronel_jose_araujo_no_centro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/837/req._032-2022-_requer_implantacao_de_uma_academia_para_3_idade_em_timb.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/776/req._033-2022-_requer_saneamento_basico_na_rua_do_cmei_do_loteamento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/777/req._034-2022-_requer_reparos_na_rodoviaria_no_centro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/705/req._036-2022-_requer_drenagem_e_pavimentacao_da_estrada_do_2_conjunto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1066/req._037-2022-_requer_capeamento_asfaltico_da_estrada_que_liga_currais_a_golandi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/606/req._038-2022-_requer_a_instalacao_do_whatsapp_na_central_de_ambulancias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/778/req._039-2022-_requer_a_implantacao_de_uma_ubs_no_segundo_conj._da_caixa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/838/req._040-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/850/req._041-2022-requer_entrega_do_regimento_interno_aos_que_fazem_parte_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/706/req._042-2022-_requer_implantacao_do_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/607/req._043-2022-_requer_a_pavimentacao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/746/req._044-2022-_requer_a_conlusao_da_pavimentacao_de_alcacus-pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/638/req._045-2022-_requer_a_construcao_de_uma_quadra_de_areia_no_brisa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/608/req._046-2022-_requer_a_ampliacao_da_iluminacao_na_orla_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/req._047-2022-_requer_pavimentacao_com_drenagem_na_rua_do_incra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/839/req._048-2022-_requer_a_pavimentacao_da_estrada_que_liga_a_fazenda_papary_a_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/639/req._049-2022-_requer_convenio_com_o_grupo_de_escoteiros_baoba_no_centro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/req._050-2022-_requer_construcao_de_boca_de_lobo_na_rua_principal_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/609/req._051-2022-_requer_pavimentacao_da_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/779/req._052-202_requer_construcao_de_um_centro_comercial_na_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/851/req._053-2022-_requer_a_construcao_de_um_memorial_a_nisia_floresta_brasileira_augusta.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/707/req._054-2022-_requer_implementacao_de_uma_academia_da_3_idade_na_praca_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1069/req._055-2022-_requer_estruturacao_do_campo_de_futebol_na_comunidade_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/610/req._056-2022-_requer_o_remanejamento_de_exames_e_especialidades_da_urgencia_24hs_para_unidade_dr._luiz_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/611/req._057-2022-_requer_a_pavimentacao_na_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/780/req._058-2022-_requer_implantacao_de_uma_academia_da_3_idade_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/840/req._059-2022-_requer_criacao_de_pontos_de_apoio_para_os_guias_turisticos_em_localidades_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/853/req._060-2022-_requer_cursos_profissionalizantes_para_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/612/req._061-2022-requer_uma_central_de_correios_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1070/req._062-2022-_requer_construcao_do_centro_municipal_de_educacao_em_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/708/req._063-2022-_requer_a_construcao_de_um_centro_de_referencia_em_saude_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/781/req._064-2022-requer_a_pavimentacao_da_rua_humberto_de_paiva_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/841/req._065-2022-_requer_a_construcao_de_calcadao_com_ciclovia_na_ladeira_da_torre_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/852/req._066-2022-_requer_a_criacao_de_um_museu_da_pesca_artesanal.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/782/req._067-2022-_requer_pavimentacao_da_rua_joao_joaquim_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/783/req._068-2022-_requer_construcao_de_quadra_de_esportes_ao_lado_do_1_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/613/req._069-2022-_requer_a_instalacao_de_banheiros_quimicos_na_lagoa_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/614/req._070-2022-_requer_a_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/709/req._071-2022-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/710/req._072-2022-_requer_drenagem_e_pavimentacao_da_estrada_lagoa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/842/req._073-2022-_requer_implementacao_de_um_posto_de_correios_na_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/640/req._074-2022-_requer_reforma_no_campo_de_areia_do_3_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/req._075-2022-_requer_pavimentacao_de_estrada_que_liga_boagua_ao_centro_de_nisia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1071/req._076-2022-_requer_pavimentacao_de_estrada_que_liga_boagua_ao_centro_de_nisia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/854/req._077-2022-_requer_contratacao_de_engenheiro_agronomo_para_a_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/747/req._078-2022-_requer_realizacao_de_audiencia_publica_com_a_cosern.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/748/req._079-2022-_requer_a_construcao_de_um_cemiterio_publico_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/784/req._080-2022-_requer_pavimentacao_da_rua_jose_aurelio_da_silva_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/749/req._081-2022-_requer_a_pavimentacao_da_rua_antonio_cirilo_na_colonia_pium.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/615/req._082-2022-_requer_a_construcao_de_uma_escadaria_com_corrimao_no_clube_dos_idosos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/641/req._083-2022-_requer_a_pavimentacao_asfaltica_da_rua_raimundo_nonato_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1073/req._084-2022-_requer_a_construcao_de_campo_de_futebol_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/855/req._085-2022-_requer_restauracao_e_limpeza_da_praca_padre_jose_herminio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/711/req._086-2022-_requer_a_implantacao_da_guarda_municipal_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/616/req._087-2022-_requer_transporte_para_alunos_das_praias_para_faculdades_e_ifs_em_natal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1074/req._088-2022-_requer_a_estruturacao_do_campo_de_futebol_de_currais.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1075/req._089-2022-_requer_construcao_de_pocos_tubulares_nas_comunidades_de_currais_e_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/617/req._090-2022-_requer_a_instalacao_de_um_poco_na_comunidade_de_tororomba_na_rua_pedro_celso.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/785/req._091-2022-_requer_reparos_na_estrutura_do_centro_comercial_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/843/req._092-2022-_requer_ampliacao_geral_do_cmei_pequeno_golfinho_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/618/req._093-2022-_requer_aquisicao_de_ventiladores_para_escola_municipal_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/844/req._094-2022-_requer_reforma_geral_da_escola_municipal_leonor_maria_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/642/req._095-2022-_requer_a_implementacao_do_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1076/req._096-2022-_requer_construcao_de_ponte_que_liga_a_colonia_de_pium_a_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/619/req._097-2022-_requer_a_revitalizacao_do_posto_de_saude_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1077/req._098-2022-_requer_construcao_da_unidade_basica_de_saude_na_comunidade_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/786/req._099-2022-_requer_manutencao_da_praca_de_esportes_no_3_conj._da_caixa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/787/req._100-2022-_requer_doacao_de_um_terreno_para_paroquia_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/712/req._101-2022-_requer_arborizacao_e_paisagismo_da_praca_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/713/req._102-2022-_requer_a_perfuracao_de_um_poco_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/714/req._103-2022-_requer_implantacao_de_placas_indicativas_com_os_nomes_das_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1078/req._104-2022-_requer_construcao_do_campo_de_futebol_na_comunidade_do_brisa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1079/req._105-2022-_requer_estruturacao_do_campo_de_futebol_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/715/req._106-2022-_requer_a_implantacao_de_uma_unidade_basica_de_saude_24hrs_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/788/req._107-2022-_requer_pavimentacao_da_rua_pedro_paulino_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/789/req._108-2022-_requer_a_pavimentacao_da_rua_raimundo_nonato_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1080/req._109-2022-_requer_conclusao_de_pavimentacao_na_rua_mestre_de_obras_-_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1081/req._110-2022-_requer_pavimentacao_na_rua_nossa_senhora_de_santana_-_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/620/req._111-2022-_requer_construcao_de_uma_unidade_basica_de_saude_no_loteamento_forro_do_pote.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/716/req._112-2022-_requer_a_reforma_da_quadra_municipal_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/856/req._113-2022-_requer_tornar_obrigatorio_cantar_o_hino_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1082/req._114-2022-_requer_construcao_de_escola_municipal_em__currais.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/621/req._115-2022-_requer_construcao_de_calcadao_na_orla_da_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1083/req._116-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/717/req._117-2022-_requer_a_construcao_de_paradas_na_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/622/req._118-2022-_requer_a_construcao_de_academia_da_3_idade_na_comunidade_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1084/req._119-2022-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/req._120-2022-_requer_a_construcao_de_uma_academia_ao_ar_livre_para_terceira_idade_no_poeirao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/643/req._121-2022-_requer_construcao_de_quadra_poliesportiva_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/790/req._122-2022_-_requer_implantacao_de_iluminacao_publica_na_av._bianor_barros_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/623/req._123-2022-_requer_a_construcao_de_lombadas_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1086/req._124-2022-_requer_a_construcao_de_paradas_de_onibus_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/req._125-2022-_requer_a_construcao_de_unidade_basica_de_saude_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/632/req._126-2022-_requer_entrega_de_titulo_de_cidadao_nisiafloresta.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/857/req._127-2022-_requer_construcao_de_cemiterio_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/858/req._128-2022-_requer_construcao_de_cemiterio_na_localidade_do_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/859/req._129-2022-_requer_criacao_de_memorial_a_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/860/req._130-2022-_requer_incentivo_ao_plantio_de_frutas_na_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/861/req._131-2022-_requer_restauracao_da_praca_dom_heitor_localizada_no_conjunto_clovis_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/624/req._132-2022-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/625/req._133-2022-_requer_ambulancia_para_atender_pirangi_alcacuz_e_buzios.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/626/req._134-2022-_requer_uma_ambulancia_para_atender_a_colonia_do_pium_hortigrangeira_e_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/627/req._135-2022-_requer_a_construcao_de_arena_de_areia_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/628/req._136-2022-_requer_a_pavimentacao_da_rua_lagoa_seca_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/629/req._137-2022-_requer_a_pavimentacao_da_rua_wilson_freire_loteamento_rio_mar_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/630/req._138-2022-_requer_a_instalacao_de_comportas_na_ponte_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/631/req._139-2022-_requer_reativacao_do_posto_policial_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1088/req._140-2022-_requer_pavimentacao_em_paralelepipedo_na_rua_joao_lourenco_neto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1089/req._141-2022-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1090/req._142-2022-_requer_construcao_de_praca_com_academia_da_3_idade_na_comunidade_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1091/req._143-2022-_requer_construcao_de_academia_da_3_idade_na_comunidade_de_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1092/req._144-2022-_requer_a_construcao_de_uma_praca_e_academia_da_3_idade_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1093/req._145-2022-_requer_a_aquisicao_de_uma_academia_da_3_idade_na_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1094/req._146-2022-_requer_a_pavimentacao_asfaltica_da_rua_rio_ararai_no_brisa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1095/req._147-2022_-__requer_a_construcao_de_cemiterio_publico_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1096/req._148-2022-_requer_a_construcao_de_cemiterio_publico_na_comunidade_de_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1097/req._149-2022-_requer_construcao_de_cemiterio_publico_na_comunidade_currais.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1098/req._150-2022-_requer_a_ampliacao_do_cemiterio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1099/req._151-2022-_requer_a_construcao_de_quadra_de_esportes_na_comunidade_de_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1100/req._152-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1101/req._153-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1102/req._154-2022-_requer_construcao_de_cmei_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1103/req._155-2022-_requer_construcao_de_parada_de_onibus_no_conjunto_jesse_freire.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1104/req._156-2022-_requer_a_limpeza_do_rio_trator_que_banha_as_comunidades_de_currais_e_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1105/req._157-2022-_requer_a_construcao_de_galeria_pluvial_e_boca_de_lobo_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1106/req._158-2022-_requer_o_recapeamento_e_drenagem_de_ruas_no_conjunto_jesse_freire.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1107/req._159-2022-_requer_a_estruturacao_do_campo_de_futebol_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/750/req._160-2022-_requer_a_pavimentacao_da_avenida_proxima_ao_forro_do_pote_na_comunidade_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/751/req._161-2022-_requer_a_permanencia_da_policia_militar_na_unidade_de_saude_24hrs.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/752/req._162-2022-_requer_servico_asfaltico_com_drenagem_na_rua_francisco_reginaldo_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/753/req._163-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_regiao_da_agua_quente_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/754/req._164-2022-_requer_instalacao_de_uma_academia_de_3_idade_na_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/755/req._165-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_comunidade_do_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/756/req._166-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/757/req._167-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_comunidade_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/758/req._168-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/759/req._169-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_alcacus.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/760/req._170-2022-_requer_a_construcao_de_um_quadra_de_esportes_na_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/761/req._171-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/762/req._172-2022-_requer_a_ampliacao_do_cemiterio_publico_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/763/req._173-2022-_requer_a_construcao_de_uma_creche_escola_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/764/req._174-2022-_requer_a_pavimentacao_de_todas_as_ruas_do_conj._residencial_maria_palmira.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/765/req._175-2022-_requer_a_pavimentacao_da_rua_josefa_de_souza_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/766/req._176-2022-_requer_a_pavimentacao_de_todas_as_ruas_na_comunidade_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/767/req._177-2022-_requer_a_implantacao_de_um_centro_de_convivencia_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/768/req._178-2022-_requer_a_construcao_de_um_portico_na_divisa_da_praia_de_pirangi_do_sul_e_pirangi_do_norte.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/769/req._179-2022-_requer_a_construcao_de_um_calcadao_e_urbanizacao_na_orla_da_praia_de_pirangi.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/770/req.180-2022-_requer_a_ampliacao_do_cemiterio_publico_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/771/req._181-2022-_requer_a_construcao_de_um_pier_na_praia_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/772/req._182-2022-_requer_pavimentacao_de_ruas_do_conjunto_da_antiga_facincra_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/718/req._183-2022-_requer_a_conclusao_da_obra_do_campo_de_futebol_no_lotemento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/719/req._184-2022-_requer_a_criacao_do_circuito_de_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/720/req._185-2022_requer_a_ampliacao_e_construcao_de_gavetas_no_cemiterio_publico_municipal_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/721/req._186-2022-_requer_a_implantacao_de_ciclovia_nas_margens_da_rn_063.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/736/req._187-2022-_requer_a_drenagem_e_pavimentacao_da_rua_santa_luizia_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/737/req._188-2022-_requer_que_seja_construido_uma_sede_para_o_abc_futebol_clube..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/738/req._189-2022-_requer_a_drenagem_e_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/739/req._190-2022-_requer_a_construcao_de_um_portico_na_entrada_da_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/740/req._191-2022-_requer_a_construcao_de_arquibancadas_e_implantacao_de_telas_de_protecao_na_quadra_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/722/req._192-2022-_requer_a_criacao_do_circuito_das_lagoas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/723/req._193-2022-_requer_a_construcao_de_gavetas_para_seputamento_no_cemiterio_publico_municipal_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/724/req._194-2022-_requer_a_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/725/req._195-2022_-_requer_a_construcao_de_gavetas_para_seputamento_no_cemiterio_publico_de_barra_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/727/req._197-2022-_requer_a_drenagem_e_pavimentacao_da_estrada_que_liga_currais_ao_porto.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/728/req._198-2022-_requer_a_contratacao_de_pessoas_especializadas_para_fiscalizacao_nas_dunas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/729/req._199-2022-_requer_a_cobranca_de_taxas_para_onibus_e_vans_que_frequentam_as_lagoas_e_praias_de_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/730/req._200-2022-_requer_a_drenagem_e_pavimentacao_da_rua_dos_jasmins_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/731/req._201-2022_-_requer_a_drenagem_e_pavimentacao_da_rua_da_roseira_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/732/req._202-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/733/req._203-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/734/req._204-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/735/req._205-2022-_requer_a_remocao_do_tumulo_com_os_restos_mortais_de_nisia_floresta_para_ao_lado_da_igreja_matriz..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/791/req._206-2022-_requer_a_construcao_de_uma_parada_de_onibus_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/792/req._207-2022_-_requer_reparos_no_cmei_maria_palmira_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/793/req._208-2022-_requer_reparos_no_calcamento_da_rua_das_violetas_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/794/req._209-2022-_requer_reparos_na_escola_municipal_aurora_costa_de_carvalho_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/795/req._210-2022_-_requer_a_limpeza_urbana_no_conj._celina_no_alto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/796/req._211-2022_-_requer_a_pavimentacao_da_rua_mae_julia_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/797/req._212-2022-_requer_a_limpeza_urbana_e_coleta_de_lixo_nas_praias_de_camurupim_e_barreta.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/798/req._213-2022_-_requer_a_colocacao_de_lampadas_de_led_na_rua_da_bica.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/799/req._214-2022_-requer_a_implantacao_de_uma_academia_da_3_idade_no_1_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/800/req._215-2022_-_requer_a_implantacao_de_uma_academia_da_3_idade_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/801/req._216-2022_-_requer_a_pavimentacao_da_rua_francisco_vicente_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/802/req._217-2022_-_requer_a_pavimentacao_da_rua_gracildo_cabral_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/803/req._218-2022_-_requer_a_pavimentacao_da_rua_pedro_joaquim_do_nascimento_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/804/req._219-2022_-_requer_a_pavimentacao_da_rua_jose_elisio_de_oliveira__no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/805/req._220-2022_-_requer_a_pavimentacao_da_rua_jose_lourenco_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/806/req._221-2022_-_requer_a_pavimentacao_da_rua_mauro_aurelio_da_silva_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/807/req._222-2022_-_requer_a_pavimentacao_asfaltica_da_av._clovis_ferreira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/808/req._223-2022_-_requer_pavimentacao_asfaltica_na_av._isabel_gundin_do_alto_monte_herminio_ao_2_conj._da_caixa..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/809/req.224-2022_-_requer_a_construcao_de_uma_parada_de_onibus_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/810/req._225-2022_-_requer_a_implantacao_de_uma_academia_da_3_idade_na_comunidade_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/811/req._226-2022_-_requer_a_colocacao_de_lampadas_de_led_na_comunidade_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/812/req._227-2022_-_requer_a_colocacao_de_lampadas_de_led_na_comunidade_do_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/814/req._229-2022-_requer_a_implantacao_de_uma_academia_a_3_idade_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/815/req._231-2022-_requer_reparos_ao_cmei_pequeno_principe_no_porto.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/816/req._232-2022-_requer_a_implantacao_de_espaco_educativo_em_frente_ao_cmei_no_porto.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/817/req._233-2022_-_requer_a_colocacao_de_caixa_dagua_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/818/req._234-2022_-_requer_a_revitalizacao_do_espaco_das_rendeiras_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/819/req._235-2022_-_requer_a_construcao_de_um_box_para_a_atac_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/820/req._236-_2022-_requer_construcao_de_um_box_para_os_guias_turisticos_no_espaco_das_rendeiras_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/821/req._237-2022_-_requer_a_revitalizacao_do_espaco_das_rendeiras_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/822/req._238-2022_-_requer_a_construcao_de_um_poco_tubular_na_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/823/req._239-2022_-_requer_a_manutencao_e_cobertura_da_quadra_de_esportes_da_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/824/req._240-2022_-_requer_a_pavimentacao_da_rua_joao_amador_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/825/req._241-2022_-_requer_pavimentacao_da_rua_antonio_joaquim_do_nascimento_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/826/req._242-2022_-_requer_aquisicao_de_caixa_dagua_para_ruas_da_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/827/req._243-2022_-_requer_coleta_semanal_de_lixo_no_rio_pirrichi.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/828/req._244-2022_-_requer_a_pavimentacao_do_conj._cajupiranga_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/829/req._245-2022_-_requer_a_pavimentacao_da_rua_lagoa_de_arituba_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/830/req._246-2022_-_requer_a_construcao_de_uma_quadra_de_esportes_na_escola_aurora_costa_de_carvalho_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/831/req._247-2022_-_requer_a_manutencao_da_praca_e_quadra_de_esportes_do_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/832/req._248-2022_-_requer_a_construcao_de_uma_praca_ecologica_proximo_ao_rancho_dos_pescadores_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/833/req._249-2022_-_requer_com_urgencia_servico_do_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/644/req._250_-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_praia_de_barreta_na_comunidade_de_barreta..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/645/req._251-2022_-_requer_a_manutencao_da_iluminacao_publica_no_loteamento_cidade_alta..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/646/req._252_-2022_-_requer_a_manutencao_da_iluminacao_publica_na_comunidade_de_tororomba_nesse_municipio..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/647/req._253-2022-_requer_a_instalacao_de_uma_academia_da_melhor_idade_no_3_conjunto_da_caixa..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/648/req._254-2022_-_requer_a_reforma_na_praca_localizada_na_comunidade_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/649/req._255-2022_-_requer_a_construcao_de_uma_academia_publica_na_praca_em_frente_ao_ginasio_agripino_marques_de_carvalho..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/650/req._256-2022_-_requer_a_reforma_em_todas_as_paradas_de_onibus_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/651/req._257-2022_-_requer_a_criacao_da_ouvidoria_municipal.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/652/req._258-2022_-_requer_a_construcao_de_um_portico_na_entrada_da_cidade_nas_proximidades_da_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/653/req._259-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_girassois_no_luar_das_orquideas_na_mazapas.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/654/req._260_-_2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_craveiros_no_luar_das_orquideas_na_mazapas..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/655/req._261-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_lirios_no_luar_de_orquideas_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/656/req._262-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/657/req._263-2022_-_requer_que_seja_recolocado_o_busto_do_senhor_lourival_de_carvalho_na_praca_ao_lado_igreja_matriz..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/658/req._264-2022_-_requer_troca_das_lampadas_de_iluminacao_publica_atual_por_lampadas_de_led..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/659/req._265-2022_-_requer_a_passagem_da_maquina_patrol_na_estrada_do_alto_monte_herminio_ate_alcacus..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/660/req._266-2022_-requer_que_seja_criada_uma_estacao_de_transbordo_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/661/req._267-2022_-_requer_a_criacao_de_um_ponto_de_taxi_no_loteamento_cidade_alta_proximo_ao_posto_de_saude..pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/662/req._268-2022_-_requer_o_aumento_de_funcionarios_na_agencia_dos_correios_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/663/req._269-2022_-_requer_que_seja_construido_um_quebra_molas_na_rua_pedro_celso_na_comunidade_de_tororomba..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/664/req._270-2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_brilho_do_sol_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/665/req._271-2022_-_requer_a_construcao_de_uma_quadra_de_esportes_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/666/req._272-2022-_requer_reorganizacao_do_transito_no_alto_monte_herminio..pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/667/req._273-2022_-_requer_a_construcao_de_um_patio_de_vaquejada_municipal_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/668/req._274-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_canaa_em_barreta..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/669/req._275-2022_-_requer_que_seja_feito_o_conserto_da_estrada_que_liga_a_comunidade_de_boagua_a_lagoa_do_carcara..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/670/req._276-2022_-_requer_a_construcao_de_uma_quadra_coberta_na_escola_municipal_de_barreta..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/671/req._277-2022_-_requer_a_pintura_externa_e_no_piso_interno_do_ginasio_agripino_marques_no_centro..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/672/req._278-2022-_requer_a_contratacao_de_um_carro_boiadeiro_para_apreensao_de_animais_nas_vias_publicas..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/673/req._279-2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/674/req._280-2022_-_requer_a_manutencao_da_iluminacao_publica_na_comunidade_de_timbo..pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/675/req._281-2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_barreta..pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/676/req._282_-_2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/677/req._283_-_2022_-_requer_a_reforma_na_unidade_basica_de_saude_do_alto_monte_herminio..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/678/req._284-2022_-_requer_a_reforma_na_unidade_basica_de_saude_na_comunidade_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/679/req._285-2022_-_requer_a_reforma_na_unidade_basica_de_saude__na_comunidade_do_porto..pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/680/req._286-2022_-_requer_a_reforma_na_escola_municipal_terezinha_leite__no_porto.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/681/req._287-2022_-_requer_a_construcao_de_uma_praca_equipada_com_quiosques_e_estacionamento_na_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/682/req._288-2022_-_requer_a_pavimentacao_da_rua_sao_paulo_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/683/req._289-2022_-_requer_a_troca_de_lampadas_da_iluminacao_publica_por_lampadas_de_led_no_poeirao..pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/684/req._290-2022_-_requer_a_troca_de_lampadas_da_iluminacao_publica_por_lampadas_de_led_no_primavera..pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/685/req._291-2022_-_requer_que_seja_construido_quebra_molas_no_poeirao_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/686/req._292-2022_-_requer_que_seja_construido_quebra_molas_nas_ruas_principais_do_1_2_3_conjuntos_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/687/req._293-2022_-_requer_a_troca_das_lampadas_da_iluminacao_publica_por_lampadas_de_led_na_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/688/req._294-2022_-_requer_a_pavimentcao_asfaltica_da_rua_alto_da_mazapas_01_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/689/req._295-2022_-_requer_a_pavimentacao_da_rua_alto_da_mazapas_02_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/690/req._296-2022_-_requer_a_pavimentacao_asfaltica_da_travessa_alto_da_mazapas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/691/req._297-2022_-_requer_a_pavimentacao_asfaltica_da_rua_jose_antonio_de_barros_no_conj._carlos_gondim.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/692/req._298-2022_-_requer_a_pavimentacao_asfaltica_da_rua_hermogenes_de_barros_no_conj._carlos_gondim..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/693/req._300-2022_-_requer_a_pavimentacao_asfaltica_da_rua_joao_joaquim_no_conj._carlos_gondim..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/694/req._301-2022_-__requer_a_pavimentacao_asfaltica_da_rua_nossa_senhora_de_lourdes_no_conj._carlos_gondim.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/695/req._302_-_2022_-_requer_a_pavimentacao_asfaltica_da_rua_nubia_marques_conj._carlos_gondim.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/696/req._303-2022_-_requer_a_pavimentacao_asfaltica_da_rua_joao_batista_gondim_no_conj._clovis_gondim.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/697/req._304-2022_-_requer_a_operacao_tapa_buraco_em_ruas_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/698/req._305-2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_rio_grande_do_norte_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/699/req._306-2022_-_requer_a_pavimentacao_da_rua_paraiba_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/700/req._307-2022_-_requer_drenagem_na_rua_tenente_olavo_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/701/req._308-2022_-_requer_a_construcao_de_um_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/845/req._309-2022-_requer_iluminacao_publica_no_monumento_do_barco_na_rotatoria_barreta_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/834/req._320-2022-_requer_a_manutencao_da_praca_ao_lado_da_escola_municipal_na_comunidade_do_porto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/633/req._001-2022-_requer_a_criacao_de_servico_de_convivencia_e_fortalecimento_de_vinculos_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/846/req._002-2022-_requer_encaminhar_copia_da_lei_organica_para_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/702/req._003-2022-_requer_implementacao_de_monitoramento_por_cameras_de_seguranca_em_diversos_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/601/req._004-2022-_requer_a_pavimentacao_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/773/req._005-2022-_requer_caminhao_para_esgotamento_de_fossa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1061/req._006-2022-_requer_a_construcao_de_caixa_dagua_para_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/835/req._007-2022-_requer_a_ampliacao_de_iluminacao_publica_da_rn_063_de_campo_de_santana_a_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/741/req._008-2022-_requer_pavimentacao_das_ruas_do_loteamento_riomar_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/602/req._009-2022-_requer_a_construcao_de_arena_de_areia_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1062/req._010-2022-_requer_construcao_da_ponte_que_liga_currais_genipapeiro_e_golandi_ao_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/634/req._011-2022-_requer_pavimentacao_em_paralelepido_na_rua_das_margaridas_na_comunidade_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/703/req._012-2022-_requer_a_criacao_de_um_centro_turistico_na_rua_velha_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/847/req._013-2022-_requer_a_criacao_de_curso_para_agricultura_familiar_junto_a_emater.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/836/req._014-2022-_requer_pavimentacao_asfaltica_das_ruas_da_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/774/req._015-2022-_requer_a_construcao_de_um_muro_no_campo_de_futebol_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/603/req._016-2022-_requer_a_pavimentacao_e_drenagem_da_rua_guilherme_de_lira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/775/req._017-2022-_requer_construcao_de_um_poco_tubular_na_rua_joao_amador_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/req._018-2022-_requer_pavimentacao_da_estrada_de_currais_ao_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/742/req._019-2022-_requer_realizacao_de_processo_administrativo_municipal_de_reg._fundiaria_com_base_na_lei_13.465-17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/848/req._020-2022-_requer_a_criacao_de_junta_medica_para_atender_funcionarios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/743/req._021-2022-_requer_a_instalacao_de_academia_da_3_idade_na_comunidade_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/635/req._022-2022-_requer_a_pavimentacao_da_rua_minas_gerais_na_comunidade_de_primavera.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1064/req._023-2022-_requer_construcao_de_galeria_pluvial_na_rua_manoel__domingos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1065/req._024-2022-_requer_construcao_de_cmei_em_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/636/req._025-2022-_requer_construicao_de_um_campo_de_futebol_na_comunidade_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/637/req._026-2022-_requer_o_encerramento_das_atividades_do_lixao_a_ceu_aberto_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/604/req._027-2022-_requer_implementacao_de_uma_rotaria_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/605/req._028-2022-_requer_uma_agencia_dos_correios_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/744/req._029-2022-_requer_pintura_de_faixa_de_pedestres_em_varios_locais_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/745/req._030-2022-_requer_reparos_no_campo_de_futebol_na_comunidade_de_barra_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/849/req._031-2022-_requer_revitalizacao_da_praca_coronel_jose_araujo_no_centro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/837/req._032-2022-_requer_implantacao_de_uma_academia_para_3_idade_em_timb.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/776/req._033-2022-_requer_saneamento_basico_na_rua_do_cmei_do_loteamento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/777/req._034-2022-_requer_reparos_na_rodoviaria_no_centro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/705/req._036-2022-_requer_drenagem_e_pavimentacao_da_estrada_do_2_conjunto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1066/req._037-2022-_requer_capeamento_asfaltico_da_estrada_que_liga_currais_a_golandi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/606/req._038-2022-_requer_a_instalacao_do_whatsapp_na_central_de_ambulancias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/778/req._039-2022-_requer_a_implantacao_de_uma_ubs_no_segundo_conj._da_caixa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/838/req._040-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/850/req._041-2022-requer_entrega_do_regimento_interno_aos_que_fazem_parte_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/706/req._042-2022-_requer_implantacao_do_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/607/req._043-2022-_requer_a_pavimentacao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/746/req._044-2022-_requer_a_conlusao_da_pavimentacao_de_alcacus-pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/638/req._045-2022-_requer_a_construcao_de_uma_quadra_de_areia_no_brisa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/608/req._046-2022-_requer_a_ampliacao_da_iluminacao_na_orla_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/req._047-2022-_requer_pavimentacao_com_drenagem_na_rua_do_incra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/839/req._048-2022-_requer_a_pavimentacao_da_estrada_que_liga_a_fazenda_papary_a_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/639/req._049-2022-_requer_convenio_com_o_grupo_de_escoteiros_baoba_no_centro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/req._050-2022-_requer_construcao_de_boca_de_lobo_na_rua_principal_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/609/req._051-2022-_requer_pavimentacao_da_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/779/req._052-202_requer_construcao_de_um_centro_comercial_na_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/851/req._053-2022-_requer_a_construcao_de_um_memorial_a_nisia_floresta_brasileira_augusta.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/707/req._054-2022-_requer_implementacao_de_uma_academia_da_3_idade_na_praca_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1069/req._055-2022-_requer_estruturacao_do_campo_de_futebol_na_comunidade_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/610/req._056-2022-_requer_o_remanejamento_de_exames_e_especialidades_da_urgencia_24hs_para_unidade_dr._luiz_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/611/req._057-2022-_requer_a_pavimentacao_na_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/780/req._058-2022-_requer_implantacao_de_uma_academia_da_3_idade_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/840/req._059-2022-_requer_criacao_de_pontos_de_apoio_para_os_guias_turisticos_em_localidades_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/853/req._060-2022-_requer_cursos_profissionalizantes_para_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/612/req._061-2022-requer_uma_central_de_correios_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1070/req._062-2022-_requer_construcao_do_centro_municipal_de_educacao_em_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/708/req._063-2022-_requer_a_construcao_de_um_centro_de_referencia_em_saude_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/781/req._064-2022-requer_a_pavimentacao_da_rua_humberto_de_paiva_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/841/req._065-2022-_requer_a_construcao_de_calcadao_com_ciclovia_na_ladeira_da_torre_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/852/req._066-2022-_requer_a_criacao_de_um_museu_da_pesca_artesanal.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/782/req._067-2022-_requer_pavimentacao_da_rua_joao_joaquim_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/783/req._068-2022-_requer_construcao_de_quadra_de_esportes_ao_lado_do_1_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/613/req._069-2022-_requer_a_instalacao_de_banheiros_quimicos_na_lagoa_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/614/req._070-2022-_requer_a_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/709/req._071-2022-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/710/req._072-2022-_requer_drenagem_e_pavimentacao_da_estrada_lagoa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/842/req._073-2022-_requer_implementacao_de_um_posto_de_correios_na_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/640/req._074-2022-_requer_reforma_no_campo_de_areia_do_3_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/req._075-2022-_requer_pavimentacao_de_estrada_que_liga_boagua_ao_centro_de_nisia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1071/req._076-2022-_requer_pavimentacao_de_estrada_que_liga_boagua_ao_centro_de_nisia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/854/req._077-2022-_requer_contratacao_de_engenheiro_agronomo_para_a_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/747/req._078-2022-_requer_realizacao_de_audiencia_publica_com_a_cosern.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/748/req._079-2022-_requer_a_construcao_de_um_cemiterio_publico_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/784/req._080-2022-_requer_pavimentacao_da_rua_jose_aurelio_da_silva_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/749/req._081-2022-_requer_a_pavimentacao_da_rua_antonio_cirilo_na_colonia_pium.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/615/req._082-2022-_requer_a_construcao_de_uma_escadaria_com_corrimao_no_clube_dos_idosos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/641/req._083-2022-_requer_a_pavimentacao_asfaltica_da_rua_raimundo_nonato_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1073/req._084-2022-_requer_a_construcao_de_campo_de_futebol_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/855/req._085-2022-_requer_restauracao_e_limpeza_da_praca_padre_jose_herminio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/711/req._086-2022-_requer_a_implantacao_da_guarda_municipal_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/616/req._087-2022-_requer_transporte_para_alunos_das_praias_para_faculdades_e_ifs_em_natal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1074/req._088-2022-_requer_a_estruturacao_do_campo_de_futebol_de_currais.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1075/req._089-2022-_requer_construcao_de_pocos_tubulares_nas_comunidades_de_currais_e_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/617/req._090-2022-_requer_a_instalacao_de_um_poco_na_comunidade_de_tororomba_na_rua_pedro_celso.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/785/req._091-2022-_requer_reparos_na_estrutura_do_centro_comercial_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/843/req._092-2022-_requer_ampliacao_geral_do_cmei_pequeno_golfinho_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/618/req._093-2022-_requer_aquisicao_de_ventiladores_para_escola_municipal_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/844/req._094-2022-_requer_reforma_geral_da_escola_municipal_leonor_maria_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/642/req._095-2022-_requer_a_implementacao_do_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1076/req._096-2022-_requer_construcao_de_ponte_que_liga_a_colonia_de_pium_a_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/619/req._097-2022-_requer_a_revitalizacao_do_posto_de_saude_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1077/req._098-2022-_requer_construcao_da_unidade_basica_de_saude_na_comunidade_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/786/req._099-2022-_requer_manutencao_da_praca_de_esportes_no_3_conj._da_caixa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/787/req._100-2022-_requer_doacao_de_um_terreno_para_paroquia_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/712/req._101-2022-_requer_arborizacao_e_paisagismo_da_praca_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/713/req._102-2022-_requer_a_perfuracao_de_um_poco_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/714/req._103-2022-_requer_implantacao_de_placas_indicativas_com_os_nomes_das_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1078/req._104-2022-_requer_construcao_do_campo_de_futebol_na_comunidade_do_brisa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1079/req._105-2022-_requer_estruturacao_do_campo_de_futebol_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/715/req._106-2022-_requer_a_implantacao_de_uma_unidade_basica_de_saude_24hrs_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/788/req._107-2022-_requer_pavimentacao_da_rua_pedro_paulino_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/789/req._108-2022-_requer_a_pavimentacao_da_rua_raimundo_nonato_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1080/req._109-2022-_requer_conclusao_de_pavimentacao_na_rua_mestre_de_obras_-_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1081/req._110-2022-_requer_pavimentacao_na_rua_nossa_senhora_de_santana_-_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/620/req._111-2022-_requer_construcao_de_uma_unidade_basica_de_saude_no_loteamento_forro_do_pote.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/716/req._112-2022-_requer_a_reforma_da_quadra_municipal_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/856/req._113-2022-_requer_tornar_obrigatorio_cantar_o_hino_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1082/req._114-2022-_requer_construcao_de_escola_municipal_em__currais.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/621/req._115-2022-_requer_construcao_de_calcadao_na_orla_da_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1083/req._116-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/717/req._117-2022-_requer_a_construcao_de_paradas_na_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/622/req._118-2022-_requer_a_construcao_de_academia_da_3_idade_na_comunidade_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1084/req._119-2022-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/req._120-2022-_requer_a_construcao_de_uma_academia_ao_ar_livre_para_terceira_idade_no_poeirao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/643/req._121-2022-_requer_construcao_de_quadra_poliesportiva_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/790/req._122-2022_-_requer_implantacao_de_iluminacao_publica_na_av._bianor_barros_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/623/req._123-2022-_requer_a_construcao_de_lombadas_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1086/req._124-2022-_requer_a_construcao_de_paradas_de_onibus_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/req._125-2022-_requer_a_construcao_de_unidade_basica_de_saude_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/632/req._126-2022-_requer_entrega_de_titulo_de_cidadao_nisiafloresta.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/857/req._127-2022-_requer_construcao_de_cemiterio_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/858/req._128-2022-_requer_construcao_de_cemiterio_na_localidade_do_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/859/req._129-2022-_requer_criacao_de_memorial_a_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/860/req._130-2022-_requer_incentivo_ao_plantio_de_frutas_na_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/861/req._131-2022-_requer_restauracao_da_praca_dom_heitor_localizada_no_conjunto_clovis_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/624/req._132-2022-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/625/req._133-2022-_requer_ambulancia_para_atender_pirangi_alcacuz_e_buzios.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/626/req._134-2022-_requer_uma_ambulancia_para_atender_a_colonia_do_pium_hortigrangeira_e_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/627/req._135-2022-_requer_a_construcao_de_arena_de_areia_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/628/req._136-2022-_requer_a_pavimentacao_da_rua_lagoa_seca_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/629/req._137-2022-_requer_a_pavimentacao_da_rua_wilson_freire_loteamento_rio_mar_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/630/req._138-2022-_requer_a_instalacao_de_comportas_na_ponte_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/631/req._139-2022-_requer_reativacao_do_posto_policial_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1088/req._140-2022-_requer_pavimentacao_em_paralelepipedo_na_rua_joao_lourenco_neto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1089/req._141-2022-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1090/req._142-2022-_requer_construcao_de_praca_com_academia_da_3_idade_na_comunidade_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1091/req._143-2022-_requer_construcao_de_academia_da_3_idade_na_comunidade_de_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1092/req._144-2022-_requer_a_construcao_de_uma_praca_e_academia_da_3_idade_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1093/req._145-2022-_requer_a_aquisicao_de_uma_academia_da_3_idade_na_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1094/req._146-2022-_requer_a_pavimentacao_asfaltica_da_rua_rio_ararai_no_brisa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1095/req._147-2022_-__requer_a_construcao_de_cemiterio_publico_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1096/req._148-2022-_requer_a_construcao_de_cemiterio_publico_na_comunidade_de_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1097/req._149-2022-_requer_construcao_de_cemiterio_publico_na_comunidade_currais.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1098/req._150-2022-_requer_a_ampliacao_do_cemiterio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1099/req._151-2022-_requer_a_construcao_de_quadra_de_esportes_na_comunidade_de_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1100/req._152-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1101/req._153-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1102/req._154-2022-_requer_construcao_de_cmei_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1103/req._155-2022-_requer_construcao_de_parada_de_onibus_no_conjunto_jesse_freire.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1104/req._156-2022-_requer_a_limpeza_do_rio_trator_que_banha_as_comunidades_de_currais_e_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1105/req._157-2022-_requer_a_construcao_de_galeria_pluvial_e_boca_de_lobo_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1106/req._158-2022-_requer_o_recapeamento_e_drenagem_de_ruas_no_conjunto_jesse_freire.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1107/req._159-2022-_requer_a_estruturacao_do_campo_de_futebol_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/750/req._160-2022-_requer_a_pavimentacao_da_avenida_proxima_ao_forro_do_pote_na_comunidade_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/751/req._161-2022-_requer_a_permanencia_da_policia_militar_na_unidade_de_saude_24hrs.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/752/req._162-2022-_requer_servico_asfaltico_com_drenagem_na_rua_francisco_reginaldo_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/753/req._163-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_regiao_da_agua_quente_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/754/req._164-2022-_requer_instalacao_de_uma_academia_de_3_idade_na_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/755/req._165-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_comunidade_do_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/756/req._166-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/757/req._167-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_comunidade_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/758/req._168-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/759/req._169-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_alcacus.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/760/req._170-2022-_requer_a_construcao_de_um_quadra_de_esportes_na_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/761/req._171-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/762/req._172-2022-_requer_a_ampliacao_do_cemiterio_publico_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/763/req._173-2022-_requer_a_construcao_de_uma_creche_escola_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/764/req._174-2022-_requer_a_pavimentacao_de_todas_as_ruas_do_conj._residencial_maria_palmira.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/765/req._175-2022-_requer_a_pavimentacao_da_rua_josefa_de_souza_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/766/req._176-2022-_requer_a_pavimentacao_de_todas_as_ruas_na_comunidade_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/767/req._177-2022-_requer_a_implantacao_de_um_centro_de_convivencia_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/768/req._178-2022-_requer_a_construcao_de_um_portico_na_divisa_da_praia_de_pirangi_do_sul_e_pirangi_do_norte.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/769/req._179-2022-_requer_a_construcao_de_um_calcadao_e_urbanizacao_na_orla_da_praia_de_pirangi.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/770/req.180-2022-_requer_a_ampliacao_do_cemiterio_publico_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/771/req._181-2022-_requer_a_construcao_de_um_pier_na_praia_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/772/req._182-2022-_requer_pavimentacao_de_ruas_do_conjunto_da_antiga_facincra_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/718/req._183-2022-_requer_a_conclusao_da_obra_do_campo_de_futebol_no_lotemento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/719/req._184-2022-_requer_a_criacao_do_circuito_de_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/720/req._185-2022_requer_a_ampliacao_e_construcao_de_gavetas_no_cemiterio_publico_municipal_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/721/req._186-2022-_requer_a_implantacao_de_ciclovia_nas_margens_da_rn_063.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/736/req._187-2022-_requer_a_drenagem_e_pavimentacao_da_rua_santa_luizia_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/737/req._188-2022-_requer_que_seja_construido_uma_sede_para_o_abc_futebol_clube..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/738/req._189-2022-_requer_a_drenagem_e_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/739/req._190-2022-_requer_a_construcao_de_um_portico_na_entrada_da_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/740/req._191-2022-_requer_a_construcao_de_arquibancadas_e_implantacao_de_telas_de_protecao_na_quadra_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/722/req._192-2022-_requer_a_criacao_do_circuito_das_lagoas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/723/req._193-2022-_requer_a_construcao_de_gavetas_para_seputamento_no_cemiterio_publico_municipal_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/724/req._194-2022-_requer_a_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/725/req._195-2022_-_requer_a_construcao_de_gavetas_para_seputamento_no_cemiterio_publico_de_barra_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/727/req._197-2022-_requer_a_drenagem_e_pavimentacao_da_estrada_que_liga_currais_ao_porto.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/728/req._198-2022-_requer_a_contratacao_de_pessoas_especializadas_para_fiscalizacao_nas_dunas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/729/req._199-2022-_requer_a_cobranca_de_taxas_para_onibus_e_vans_que_frequentam_as_lagoas_e_praias_de_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/730/req._200-2022-_requer_a_drenagem_e_pavimentacao_da_rua_dos_jasmins_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/731/req._201-2022_-_requer_a_drenagem_e_pavimentacao_da_rua_da_roseira_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/732/req._202-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/733/req._203-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/734/req._204-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/735/req._205-2022-_requer_a_remocao_do_tumulo_com_os_restos_mortais_de_nisia_floresta_para_ao_lado_da_igreja_matriz..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/791/req._206-2022-_requer_a_construcao_de_uma_parada_de_onibus_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/792/req._207-2022_-_requer_reparos_no_cmei_maria_palmira_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/793/req._208-2022-_requer_reparos_no_calcamento_da_rua_das_violetas_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/794/req._209-2022-_requer_reparos_na_escola_municipal_aurora_costa_de_carvalho_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/795/req._210-2022_-_requer_a_limpeza_urbana_no_conj._celina_no_alto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/796/req._211-2022_-_requer_a_pavimentacao_da_rua_mae_julia_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/797/req._212-2022-_requer_a_limpeza_urbana_e_coleta_de_lixo_nas_praias_de_camurupim_e_barreta.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/798/req._213-2022_-_requer_a_colocacao_de_lampadas_de_led_na_rua_da_bica.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/799/req._214-2022_-requer_a_implantacao_de_uma_academia_da_3_idade_no_1_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/800/req._215-2022_-_requer_a_implantacao_de_uma_academia_da_3_idade_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/801/req._216-2022_-_requer_a_pavimentacao_da_rua_francisco_vicente_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/802/req._217-2022_-_requer_a_pavimentacao_da_rua_gracildo_cabral_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/803/req._218-2022_-_requer_a_pavimentacao_da_rua_pedro_joaquim_do_nascimento_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/804/req._219-2022_-_requer_a_pavimentacao_da_rua_jose_elisio_de_oliveira__no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/805/req._220-2022_-_requer_a_pavimentacao_da_rua_jose_lourenco_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/806/req._221-2022_-_requer_a_pavimentacao_da_rua_mauro_aurelio_da_silva_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/807/req._222-2022_-_requer_a_pavimentacao_asfaltica_da_av._clovis_ferreira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/808/req._223-2022_-_requer_pavimentacao_asfaltica_na_av._isabel_gundin_do_alto_monte_herminio_ao_2_conj._da_caixa..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/809/req.224-2022_-_requer_a_construcao_de_uma_parada_de_onibus_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/810/req._225-2022_-_requer_a_implantacao_de_uma_academia_da_3_idade_na_comunidade_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/811/req._226-2022_-_requer_a_colocacao_de_lampadas_de_led_na_comunidade_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/812/req._227-2022_-_requer_a_colocacao_de_lampadas_de_led_na_comunidade_do_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/814/req._229-2022-_requer_a_implantacao_de_uma_academia_a_3_idade_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/815/req._231-2022-_requer_reparos_ao_cmei_pequeno_principe_no_porto.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/816/req._232-2022-_requer_a_implantacao_de_espaco_educativo_em_frente_ao_cmei_no_porto.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/817/req._233-2022_-_requer_a_colocacao_de_caixa_dagua_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/818/req._234-2022_-_requer_a_revitalizacao_do_espaco_das_rendeiras_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/819/req._235-2022_-_requer_a_construcao_de_um_box_para_a_atac_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/820/req._236-_2022-_requer_construcao_de_um_box_para_os_guias_turisticos_no_espaco_das_rendeiras_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/821/req._237-2022_-_requer_a_revitalizacao_do_espaco_das_rendeiras_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/822/req._238-2022_-_requer_a_construcao_de_um_poco_tubular_na_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/823/req._239-2022_-_requer_a_manutencao_e_cobertura_da_quadra_de_esportes_da_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/824/req._240-2022_-_requer_a_pavimentacao_da_rua_joao_amador_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/825/req._241-2022_-_requer_pavimentacao_da_rua_antonio_joaquim_do_nascimento_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/826/req._242-2022_-_requer_aquisicao_de_caixa_dagua_para_ruas_da_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/827/req._243-2022_-_requer_coleta_semanal_de_lixo_no_rio_pirrichi.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/828/req._244-2022_-_requer_a_pavimentacao_do_conj._cajupiranga_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/829/req._245-2022_-_requer_a_pavimentacao_da_rua_lagoa_de_arituba_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/830/req._246-2022_-_requer_a_construcao_de_uma_quadra_de_esportes_na_escola_aurora_costa_de_carvalho_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/831/req._247-2022_-_requer_a_manutencao_da_praca_e_quadra_de_esportes_do_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/832/req._248-2022_-_requer_a_construcao_de_uma_praca_ecologica_proximo_ao_rancho_dos_pescadores_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/833/req._249-2022_-_requer_com_urgencia_servico_do_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/644/req._250_-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_praia_de_barreta_na_comunidade_de_barreta..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/645/req._251-2022_-_requer_a_manutencao_da_iluminacao_publica_no_loteamento_cidade_alta..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/646/req._252_-2022_-_requer_a_manutencao_da_iluminacao_publica_na_comunidade_de_tororomba_nesse_municipio..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/647/req._253-2022-_requer_a_instalacao_de_uma_academia_da_melhor_idade_no_3_conjunto_da_caixa..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/648/req._254-2022_-_requer_a_reforma_na_praca_localizada_na_comunidade_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/649/req._255-2022_-_requer_a_construcao_de_uma_academia_publica_na_praca_em_frente_ao_ginasio_agripino_marques_de_carvalho..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/650/req._256-2022_-_requer_a_reforma_em_todas_as_paradas_de_onibus_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/651/req._257-2022_-_requer_a_criacao_da_ouvidoria_municipal.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/652/req._258-2022_-_requer_a_construcao_de_um_portico_na_entrada_da_cidade_nas_proximidades_da_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/653/req._259-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_girassois_no_luar_das_orquideas_na_mazapas.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/654/req._260_-_2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_craveiros_no_luar_das_orquideas_na_mazapas..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/655/req._261-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_lirios_no_luar_de_orquideas_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/656/req._262-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/657/req._263-2022_-_requer_que_seja_recolocado_o_busto_do_senhor_lourival_de_carvalho_na_praca_ao_lado_igreja_matriz..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/658/req._264-2022_-_requer_troca_das_lampadas_de_iluminacao_publica_atual_por_lampadas_de_led..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/659/req._265-2022_-_requer_a_passagem_da_maquina_patrol_na_estrada_do_alto_monte_herminio_ate_alcacus..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/660/req._266-2022_-requer_que_seja_criada_uma_estacao_de_transbordo_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/661/req._267-2022_-_requer_a_criacao_de_um_ponto_de_taxi_no_loteamento_cidade_alta_proximo_ao_posto_de_saude..pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/662/req._268-2022_-_requer_o_aumento_de_funcionarios_na_agencia_dos_correios_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/663/req._269-2022_-_requer_que_seja_construido_um_quebra_molas_na_rua_pedro_celso_na_comunidade_de_tororomba..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/664/req._270-2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_brilho_do_sol_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/665/req._271-2022_-_requer_a_construcao_de_uma_quadra_de_esportes_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/666/req._272-2022-_requer_reorganizacao_do_transito_no_alto_monte_herminio..pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/667/req._273-2022_-_requer_a_construcao_de_um_patio_de_vaquejada_municipal_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/668/req._274-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_canaa_em_barreta..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/669/req._275-2022_-_requer_que_seja_feito_o_conserto_da_estrada_que_liga_a_comunidade_de_boagua_a_lagoa_do_carcara..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/670/req._276-2022_-_requer_a_construcao_de_uma_quadra_coberta_na_escola_municipal_de_barreta..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/671/req._277-2022_-_requer_a_pintura_externa_e_no_piso_interno_do_ginasio_agripino_marques_no_centro..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/672/req._278-2022-_requer_a_contratacao_de_um_carro_boiadeiro_para_apreensao_de_animais_nas_vias_publicas..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/673/req._279-2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/674/req._280-2022_-_requer_a_manutencao_da_iluminacao_publica_na_comunidade_de_timbo..pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/675/req._281-2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_barreta..pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/676/req._282_-_2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/677/req._283_-_2022_-_requer_a_reforma_na_unidade_basica_de_saude_do_alto_monte_herminio..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/678/req._284-2022_-_requer_a_reforma_na_unidade_basica_de_saude_na_comunidade_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/679/req._285-2022_-_requer_a_reforma_na_unidade_basica_de_saude__na_comunidade_do_porto..pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/680/req._286-2022_-_requer_a_reforma_na_escola_municipal_terezinha_leite__no_porto.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/681/req._287-2022_-_requer_a_construcao_de_uma_praca_equipada_com_quiosques_e_estacionamento_na_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/682/req._288-2022_-_requer_a_pavimentacao_da_rua_sao_paulo_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/683/req._289-2022_-_requer_a_troca_de_lampadas_da_iluminacao_publica_por_lampadas_de_led_no_poeirao..pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/684/req._290-2022_-_requer_a_troca_de_lampadas_da_iluminacao_publica_por_lampadas_de_led_no_primavera..pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/685/req._291-2022_-_requer_que_seja_construido_quebra_molas_no_poeirao_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/686/req._292-2022_-_requer_que_seja_construido_quebra_molas_nas_ruas_principais_do_1_2_3_conjuntos_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/687/req._293-2022_-_requer_a_troca_das_lampadas_da_iluminacao_publica_por_lampadas_de_led_na_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/688/req._294-2022_-_requer_a_pavimentcao_asfaltica_da_rua_alto_da_mazapas_01_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/689/req._295-2022_-_requer_a_pavimentacao_da_rua_alto_da_mazapas_02_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/690/req._296-2022_-_requer_a_pavimentacao_asfaltica_da_travessa_alto_da_mazapas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/691/req._297-2022_-_requer_a_pavimentacao_asfaltica_da_rua_jose_antonio_de_barros_no_conj._carlos_gondim.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/692/req._298-2022_-_requer_a_pavimentacao_asfaltica_da_rua_hermogenes_de_barros_no_conj._carlos_gondim..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/693/req._300-2022_-_requer_a_pavimentacao_asfaltica_da_rua_joao_joaquim_no_conj._carlos_gondim..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/694/req._301-2022_-__requer_a_pavimentacao_asfaltica_da_rua_nossa_senhora_de_lourdes_no_conj._carlos_gondim.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/695/req._302_-_2022_-_requer_a_pavimentacao_asfaltica_da_rua_nubia_marques_conj._carlos_gondim.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/696/req._303-2022_-_requer_a_pavimentacao_asfaltica_da_rua_joao_batista_gondim_no_conj._clovis_gondim.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/697/req._304-2022_-_requer_a_operacao_tapa_buraco_em_ruas_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/698/req._305-2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_rio_grande_do_norte_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/699/req._306-2022_-_requer_a_pavimentacao_da_rua_paraiba_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/700/req._307-2022_-_requer_drenagem_na_rua_tenente_olavo_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/701/req._308-2022_-_requer_a_construcao_de_um_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/845/req._309-2022-_requer_iluminacao_publica_no_monumento_do_barco_na_rotatoria_barreta_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/834/req._320-2022-_requer_a_manutencao_da_praca_ao_lado_da_escola_municipal_na_comunidade_do_porto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H309"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="196.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="195.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="96.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>