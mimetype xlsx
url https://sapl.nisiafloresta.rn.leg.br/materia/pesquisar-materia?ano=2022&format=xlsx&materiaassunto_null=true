--- v1 (2026-04-03)
+++ v2 (2026-05-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2472" uniqueCount="1249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2584" uniqueCount="1290">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -3757,50 +3757,173 @@
     <t>Requer a construção de um CMEI no Bairro Mazapas</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/845/req._309-2022-_requer_iluminacao_publica_no_monumento_do_barco_na_rotatoria_barreta_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer iluminação publica no monumento do barco na rotatória Barreta Tabatinga</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/834/req._320-2022-_requer_a_manutencao_da_praca_ao_lado_da_escola_municipal_na_comunidade_do_porto.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da praça ao lado da Escola Municipal na Comunidade do Porto</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1189/proj._lei_leg._003-2022_-torna_obrigado_a_apresentacao_de_carteira_de_saude_da_crianca__no_ato_da_matricula_-_josivan_lima.pdf</t>
+  </si>
+  <si>
+    <t>Torna obrigado a apresentação de carteira de saude da criança no ato da matricula.</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1190/proj._lei_leg._004-2022_-estabelece_normas_para_declaracao_de_utilidade_publica_-_marcao.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece normas para declaração de utilidade pública.</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1191/proj._lei_leg._005-2022_-dispoe_sobre_denominacao_de_rua_em_pirangi_do_sul_-adriano.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua em Pirangi do Sul.</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1192/proj._lei_leg._006-2022_-dispoe_sobre_denominacao_de_rua_em_pirangi_do_sul_-_adriano.pdf</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1193/proj._lei_leg._007-2022_-dispoe_sobre_denominacao_de_logradouro_publico_em_pirangi_do_sul.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de logradouro publico em Pirangi do Sul.</t>
+  </si>
+  <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1194/proj._lei_leg._008-2022_-dispoe_sobre_denominacao_de_pirangi_do_sul_-adriano.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de Pirangi do Sul.</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1195/proj._lei_leg._009-2022_-dispoe_sobre_denominacao_de_logradouro_publico_em_pirangi_do_sul_-adriano.pdf</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1196/proj._lei_leg._010-2022_-reconhece_utilidade_publica_apoee_-marcao.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece utilidade publica APOEE.</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1197/proj._lei_leg._011-2022_-dispoe_sobre_denominacao_de_rua_em_camurupim_-jose_nilton.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua em Camurupim</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1198/proj._lei_leg._012-2022_-dispoe_sobre_denominacao_de_rua_em_boagua_-marcelo_mesquita.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua em Boagua.</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1199/proj._lei_leg._013-2022_-dispoe_sobre_denominacao_de_rua_em_boagua_-marcelo_mesquita.pdf</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1200/proj._lei_leg._015-2022_-dispoe_sobre_denominacao_de_rua_em_oitizeiro_-juscye_correia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua em Oitizeiro.</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1201/proj._lei_leg._016-2022_-institui_a_transmissao_ao_vivo_e_via_internet_das_licitacoes_do_poder_executivo_e_legislativo_-josivan_trindade.pdf</t>
+  </si>
+  <si>
+    <t>Institui a transmissão ao vivo e via internet das licitações do poder executivo e legislativo.</t>
+  </si>
+  <si>
+    <t>1202</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1202/proj._lei_leg._019-2022_-dispoe_sobre_denominacao_de_rua_em_barra_de_tabatinga_-_jose_nilton.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua em Barra de Tabatinga.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4104,67 +4227,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/633/req._001-2022-_requer_a_criacao_de_servico_de_convivencia_e_fortalecimento_de_vinculos_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/846/req._002-2022-_requer_encaminhar_copia_da_lei_organica_para_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/702/req._003-2022-_requer_implementacao_de_monitoramento_por_cameras_de_seguranca_em_diversos_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/601/req._004-2022-_requer_a_pavimentacao_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/773/req._005-2022-_requer_caminhao_para_esgotamento_de_fossa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1061/req._006-2022-_requer_a_construcao_de_caixa_dagua_para_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/835/req._007-2022-_requer_a_ampliacao_de_iluminacao_publica_da_rn_063_de_campo_de_santana_a_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/741/req._008-2022-_requer_pavimentacao_das_ruas_do_loteamento_riomar_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/602/req._009-2022-_requer_a_construcao_de_arena_de_areia_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1062/req._010-2022-_requer_construcao_da_ponte_que_liga_currais_genipapeiro_e_golandi_ao_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/634/req._011-2022-_requer_pavimentacao_em_paralelepido_na_rua_das_margaridas_na_comunidade_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/703/req._012-2022-_requer_a_criacao_de_um_centro_turistico_na_rua_velha_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/847/req._013-2022-_requer_a_criacao_de_curso_para_agricultura_familiar_junto_a_emater.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/836/req._014-2022-_requer_pavimentacao_asfaltica_das_ruas_da_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/774/req._015-2022-_requer_a_construcao_de_um_muro_no_campo_de_futebol_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/603/req._016-2022-_requer_a_pavimentacao_e_drenagem_da_rua_guilherme_de_lira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/775/req._017-2022-_requer_construcao_de_um_poco_tubular_na_rua_joao_amador_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/req._018-2022-_requer_pavimentacao_da_estrada_de_currais_ao_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/742/req._019-2022-_requer_realizacao_de_processo_administrativo_municipal_de_reg._fundiaria_com_base_na_lei_13.465-17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/848/req._020-2022-_requer_a_criacao_de_junta_medica_para_atender_funcionarios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/743/req._021-2022-_requer_a_instalacao_de_academia_da_3_idade_na_comunidade_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/635/req._022-2022-_requer_a_pavimentacao_da_rua_minas_gerais_na_comunidade_de_primavera.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1064/req._023-2022-_requer_construcao_de_galeria_pluvial_na_rua_manoel__domingos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1065/req._024-2022-_requer_construcao_de_cmei_em_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/636/req._025-2022-_requer_construicao_de_um_campo_de_futebol_na_comunidade_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/637/req._026-2022-_requer_o_encerramento_das_atividades_do_lixao_a_ceu_aberto_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/604/req._027-2022-_requer_implementacao_de_uma_rotaria_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/605/req._028-2022-_requer_uma_agencia_dos_correios_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/744/req._029-2022-_requer_pintura_de_faixa_de_pedestres_em_varios_locais_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/745/req._030-2022-_requer_reparos_no_campo_de_futebol_na_comunidade_de_barra_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/849/req._031-2022-_requer_revitalizacao_da_praca_coronel_jose_araujo_no_centro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/837/req._032-2022-_requer_implantacao_de_uma_academia_para_3_idade_em_timb.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/776/req._033-2022-_requer_saneamento_basico_na_rua_do_cmei_do_loteamento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/777/req._034-2022-_requer_reparos_na_rodoviaria_no_centro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/705/req._036-2022-_requer_drenagem_e_pavimentacao_da_estrada_do_2_conjunto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1066/req._037-2022-_requer_capeamento_asfaltico_da_estrada_que_liga_currais_a_golandi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/606/req._038-2022-_requer_a_instalacao_do_whatsapp_na_central_de_ambulancias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/778/req._039-2022-_requer_a_implantacao_de_uma_ubs_no_segundo_conj._da_caixa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/838/req._040-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/850/req._041-2022-requer_entrega_do_regimento_interno_aos_que_fazem_parte_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/706/req._042-2022-_requer_implantacao_do_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/607/req._043-2022-_requer_a_pavimentacao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/746/req._044-2022-_requer_a_conlusao_da_pavimentacao_de_alcacus-pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/638/req._045-2022-_requer_a_construcao_de_uma_quadra_de_areia_no_brisa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/608/req._046-2022-_requer_a_ampliacao_da_iluminacao_na_orla_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/req._047-2022-_requer_pavimentacao_com_drenagem_na_rua_do_incra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/839/req._048-2022-_requer_a_pavimentacao_da_estrada_que_liga_a_fazenda_papary_a_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/639/req._049-2022-_requer_convenio_com_o_grupo_de_escoteiros_baoba_no_centro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/req._050-2022-_requer_construcao_de_boca_de_lobo_na_rua_principal_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/609/req._051-2022-_requer_pavimentacao_da_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/779/req._052-202_requer_construcao_de_um_centro_comercial_na_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/851/req._053-2022-_requer_a_construcao_de_um_memorial_a_nisia_floresta_brasileira_augusta.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/707/req._054-2022-_requer_implementacao_de_uma_academia_da_3_idade_na_praca_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1069/req._055-2022-_requer_estruturacao_do_campo_de_futebol_na_comunidade_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/610/req._056-2022-_requer_o_remanejamento_de_exames_e_especialidades_da_urgencia_24hs_para_unidade_dr._luiz_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/611/req._057-2022-_requer_a_pavimentacao_na_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/780/req._058-2022-_requer_implantacao_de_uma_academia_da_3_idade_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/840/req._059-2022-_requer_criacao_de_pontos_de_apoio_para_os_guias_turisticos_em_localidades_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/853/req._060-2022-_requer_cursos_profissionalizantes_para_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/612/req._061-2022-requer_uma_central_de_correios_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1070/req._062-2022-_requer_construcao_do_centro_municipal_de_educacao_em_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/708/req._063-2022-_requer_a_construcao_de_um_centro_de_referencia_em_saude_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/781/req._064-2022-requer_a_pavimentacao_da_rua_humberto_de_paiva_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/841/req._065-2022-_requer_a_construcao_de_calcadao_com_ciclovia_na_ladeira_da_torre_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/852/req._066-2022-_requer_a_criacao_de_um_museu_da_pesca_artesanal.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/782/req._067-2022-_requer_pavimentacao_da_rua_joao_joaquim_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/783/req._068-2022-_requer_construcao_de_quadra_de_esportes_ao_lado_do_1_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/613/req._069-2022-_requer_a_instalacao_de_banheiros_quimicos_na_lagoa_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/614/req._070-2022-_requer_a_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/709/req._071-2022-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/710/req._072-2022-_requer_drenagem_e_pavimentacao_da_estrada_lagoa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/842/req._073-2022-_requer_implementacao_de_um_posto_de_correios_na_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/640/req._074-2022-_requer_reforma_no_campo_de_areia_do_3_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/req._075-2022-_requer_pavimentacao_de_estrada_que_liga_boagua_ao_centro_de_nisia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1071/req._076-2022-_requer_pavimentacao_de_estrada_que_liga_boagua_ao_centro_de_nisia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/854/req._077-2022-_requer_contratacao_de_engenheiro_agronomo_para_a_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/747/req._078-2022-_requer_realizacao_de_audiencia_publica_com_a_cosern.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/748/req._079-2022-_requer_a_construcao_de_um_cemiterio_publico_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/784/req._080-2022-_requer_pavimentacao_da_rua_jose_aurelio_da_silva_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/749/req._081-2022-_requer_a_pavimentacao_da_rua_antonio_cirilo_na_colonia_pium.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/615/req._082-2022-_requer_a_construcao_de_uma_escadaria_com_corrimao_no_clube_dos_idosos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/641/req._083-2022-_requer_a_pavimentacao_asfaltica_da_rua_raimundo_nonato_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1073/req._084-2022-_requer_a_construcao_de_campo_de_futebol_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/855/req._085-2022-_requer_restauracao_e_limpeza_da_praca_padre_jose_herminio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/711/req._086-2022-_requer_a_implantacao_da_guarda_municipal_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/616/req._087-2022-_requer_transporte_para_alunos_das_praias_para_faculdades_e_ifs_em_natal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1074/req._088-2022-_requer_a_estruturacao_do_campo_de_futebol_de_currais.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1075/req._089-2022-_requer_construcao_de_pocos_tubulares_nas_comunidades_de_currais_e_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/617/req._090-2022-_requer_a_instalacao_de_um_poco_na_comunidade_de_tororomba_na_rua_pedro_celso.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/785/req._091-2022-_requer_reparos_na_estrutura_do_centro_comercial_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/843/req._092-2022-_requer_ampliacao_geral_do_cmei_pequeno_golfinho_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/618/req._093-2022-_requer_aquisicao_de_ventiladores_para_escola_municipal_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/844/req._094-2022-_requer_reforma_geral_da_escola_municipal_leonor_maria_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/642/req._095-2022-_requer_a_implementacao_do_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1076/req._096-2022-_requer_construcao_de_ponte_que_liga_a_colonia_de_pium_a_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/619/req._097-2022-_requer_a_revitalizacao_do_posto_de_saude_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1077/req._098-2022-_requer_construcao_da_unidade_basica_de_saude_na_comunidade_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/786/req._099-2022-_requer_manutencao_da_praca_de_esportes_no_3_conj._da_caixa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/787/req._100-2022-_requer_doacao_de_um_terreno_para_paroquia_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/712/req._101-2022-_requer_arborizacao_e_paisagismo_da_praca_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/713/req._102-2022-_requer_a_perfuracao_de_um_poco_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/714/req._103-2022-_requer_implantacao_de_placas_indicativas_com_os_nomes_das_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1078/req._104-2022-_requer_construcao_do_campo_de_futebol_na_comunidade_do_brisa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1079/req._105-2022-_requer_estruturacao_do_campo_de_futebol_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/715/req._106-2022-_requer_a_implantacao_de_uma_unidade_basica_de_saude_24hrs_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/788/req._107-2022-_requer_pavimentacao_da_rua_pedro_paulino_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/789/req._108-2022-_requer_a_pavimentacao_da_rua_raimundo_nonato_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1080/req._109-2022-_requer_conclusao_de_pavimentacao_na_rua_mestre_de_obras_-_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1081/req._110-2022-_requer_pavimentacao_na_rua_nossa_senhora_de_santana_-_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/620/req._111-2022-_requer_construcao_de_uma_unidade_basica_de_saude_no_loteamento_forro_do_pote.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/716/req._112-2022-_requer_a_reforma_da_quadra_municipal_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/856/req._113-2022-_requer_tornar_obrigatorio_cantar_o_hino_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1082/req._114-2022-_requer_construcao_de_escola_municipal_em__currais.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/621/req._115-2022-_requer_construcao_de_calcadao_na_orla_da_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1083/req._116-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/717/req._117-2022-_requer_a_construcao_de_paradas_na_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/622/req._118-2022-_requer_a_construcao_de_academia_da_3_idade_na_comunidade_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1084/req._119-2022-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/req._120-2022-_requer_a_construcao_de_uma_academia_ao_ar_livre_para_terceira_idade_no_poeirao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/643/req._121-2022-_requer_construcao_de_quadra_poliesportiva_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/790/req._122-2022_-_requer_implantacao_de_iluminacao_publica_na_av._bianor_barros_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/623/req._123-2022-_requer_a_construcao_de_lombadas_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1086/req._124-2022-_requer_a_construcao_de_paradas_de_onibus_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/req._125-2022-_requer_a_construcao_de_unidade_basica_de_saude_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/632/req._126-2022-_requer_entrega_de_titulo_de_cidadao_nisiafloresta.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/857/req._127-2022-_requer_construcao_de_cemiterio_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/858/req._128-2022-_requer_construcao_de_cemiterio_na_localidade_do_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/859/req._129-2022-_requer_criacao_de_memorial_a_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/860/req._130-2022-_requer_incentivo_ao_plantio_de_frutas_na_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/861/req._131-2022-_requer_restauracao_da_praca_dom_heitor_localizada_no_conjunto_clovis_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/624/req._132-2022-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/625/req._133-2022-_requer_ambulancia_para_atender_pirangi_alcacuz_e_buzios.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/626/req._134-2022-_requer_uma_ambulancia_para_atender_a_colonia_do_pium_hortigrangeira_e_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/627/req._135-2022-_requer_a_construcao_de_arena_de_areia_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/628/req._136-2022-_requer_a_pavimentacao_da_rua_lagoa_seca_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/629/req._137-2022-_requer_a_pavimentacao_da_rua_wilson_freire_loteamento_rio_mar_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/630/req._138-2022-_requer_a_instalacao_de_comportas_na_ponte_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/631/req._139-2022-_requer_reativacao_do_posto_policial_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1088/req._140-2022-_requer_pavimentacao_em_paralelepipedo_na_rua_joao_lourenco_neto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1089/req._141-2022-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1090/req._142-2022-_requer_construcao_de_praca_com_academia_da_3_idade_na_comunidade_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1091/req._143-2022-_requer_construcao_de_academia_da_3_idade_na_comunidade_de_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1092/req._144-2022-_requer_a_construcao_de_uma_praca_e_academia_da_3_idade_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1093/req._145-2022-_requer_a_aquisicao_de_uma_academia_da_3_idade_na_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1094/req._146-2022-_requer_a_pavimentacao_asfaltica_da_rua_rio_ararai_no_brisa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1095/req._147-2022_-__requer_a_construcao_de_cemiterio_publico_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1096/req._148-2022-_requer_a_construcao_de_cemiterio_publico_na_comunidade_de_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1097/req._149-2022-_requer_construcao_de_cemiterio_publico_na_comunidade_currais.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1098/req._150-2022-_requer_a_ampliacao_do_cemiterio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1099/req._151-2022-_requer_a_construcao_de_quadra_de_esportes_na_comunidade_de_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1100/req._152-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1101/req._153-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1102/req._154-2022-_requer_construcao_de_cmei_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1103/req._155-2022-_requer_construcao_de_parada_de_onibus_no_conjunto_jesse_freire.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1104/req._156-2022-_requer_a_limpeza_do_rio_trator_que_banha_as_comunidades_de_currais_e_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1105/req._157-2022-_requer_a_construcao_de_galeria_pluvial_e_boca_de_lobo_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1106/req._158-2022-_requer_o_recapeamento_e_drenagem_de_ruas_no_conjunto_jesse_freire.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1107/req._159-2022-_requer_a_estruturacao_do_campo_de_futebol_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/750/req._160-2022-_requer_a_pavimentacao_da_avenida_proxima_ao_forro_do_pote_na_comunidade_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/751/req._161-2022-_requer_a_permanencia_da_policia_militar_na_unidade_de_saude_24hrs.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/752/req._162-2022-_requer_servico_asfaltico_com_drenagem_na_rua_francisco_reginaldo_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/753/req._163-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_regiao_da_agua_quente_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/754/req._164-2022-_requer_instalacao_de_uma_academia_de_3_idade_na_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/755/req._165-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_comunidade_do_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/756/req._166-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/757/req._167-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_comunidade_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/758/req._168-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/759/req._169-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_alcacus.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/760/req._170-2022-_requer_a_construcao_de_um_quadra_de_esportes_na_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/761/req._171-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/762/req._172-2022-_requer_a_ampliacao_do_cemiterio_publico_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/763/req._173-2022-_requer_a_construcao_de_uma_creche_escola_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/764/req._174-2022-_requer_a_pavimentacao_de_todas_as_ruas_do_conj._residencial_maria_palmira.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/765/req._175-2022-_requer_a_pavimentacao_da_rua_josefa_de_souza_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/766/req._176-2022-_requer_a_pavimentacao_de_todas_as_ruas_na_comunidade_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/767/req._177-2022-_requer_a_implantacao_de_um_centro_de_convivencia_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/768/req._178-2022-_requer_a_construcao_de_um_portico_na_divisa_da_praia_de_pirangi_do_sul_e_pirangi_do_norte.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/769/req._179-2022-_requer_a_construcao_de_um_calcadao_e_urbanizacao_na_orla_da_praia_de_pirangi.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/770/req.180-2022-_requer_a_ampliacao_do_cemiterio_publico_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/771/req._181-2022-_requer_a_construcao_de_um_pier_na_praia_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/772/req._182-2022-_requer_pavimentacao_de_ruas_do_conjunto_da_antiga_facincra_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/718/req._183-2022-_requer_a_conclusao_da_obra_do_campo_de_futebol_no_lotemento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/719/req._184-2022-_requer_a_criacao_do_circuito_de_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/720/req._185-2022_requer_a_ampliacao_e_construcao_de_gavetas_no_cemiterio_publico_municipal_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/721/req._186-2022-_requer_a_implantacao_de_ciclovia_nas_margens_da_rn_063.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/736/req._187-2022-_requer_a_drenagem_e_pavimentacao_da_rua_santa_luizia_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/737/req._188-2022-_requer_que_seja_construido_uma_sede_para_o_abc_futebol_clube..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/738/req._189-2022-_requer_a_drenagem_e_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/739/req._190-2022-_requer_a_construcao_de_um_portico_na_entrada_da_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/740/req._191-2022-_requer_a_construcao_de_arquibancadas_e_implantacao_de_telas_de_protecao_na_quadra_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/722/req._192-2022-_requer_a_criacao_do_circuito_das_lagoas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/723/req._193-2022-_requer_a_construcao_de_gavetas_para_seputamento_no_cemiterio_publico_municipal_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/724/req._194-2022-_requer_a_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/725/req._195-2022_-_requer_a_construcao_de_gavetas_para_seputamento_no_cemiterio_publico_de_barra_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/727/req._197-2022-_requer_a_drenagem_e_pavimentacao_da_estrada_que_liga_currais_ao_porto.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/728/req._198-2022-_requer_a_contratacao_de_pessoas_especializadas_para_fiscalizacao_nas_dunas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/729/req._199-2022-_requer_a_cobranca_de_taxas_para_onibus_e_vans_que_frequentam_as_lagoas_e_praias_de_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/730/req._200-2022-_requer_a_drenagem_e_pavimentacao_da_rua_dos_jasmins_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/731/req._201-2022_-_requer_a_drenagem_e_pavimentacao_da_rua_da_roseira_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/732/req._202-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/733/req._203-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/734/req._204-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/735/req._205-2022-_requer_a_remocao_do_tumulo_com_os_restos_mortais_de_nisia_floresta_para_ao_lado_da_igreja_matriz..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/791/req._206-2022-_requer_a_construcao_de_uma_parada_de_onibus_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/792/req._207-2022_-_requer_reparos_no_cmei_maria_palmira_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/793/req._208-2022-_requer_reparos_no_calcamento_da_rua_das_violetas_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/794/req._209-2022-_requer_reparos_na_escola_municipal_aurora_costa_de_carvalho_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/795/req._210-2022_-_requer_a_limpeza_urbana_no_conj._celina_no_alto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/796/req._211-2022_-_requer_a_pavimentacao_da_rua_mae_julia_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/797/req._212-2022-_requer_a_limpeza_urbana_e_coleta_de_lixo_nas_praias_de_camurupim_e_barreta.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/798/req._213-2022_-_requer_a_colocacao_de_lampadas_de_led_na_rua_da_bica.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/799/req._214-2022_-requer_a_implantacao_de_uma_academia_da_3_idade_no_1_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/800/req._215-2022_-_requer_a_implantacao_de_uma_academia_da_3_idade_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/801/req._216-2022_-_requer_a_pavimentacao_da_rua_francisco_vicente_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/802/req._217-2022_-_requer_a_pavimentacao_da_rua_gracildo_cabral_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/803/req._218-2022_-_requer_a_pavimentacao_da_rua_pedro_joaquim_do_nascimento_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/804/req._219-2022_-_requer_a_pavimentacao_da_rua_jose_elisio_de_oliveira__no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/805/req._220-2022_-_requer_a_pavimentacao_da_rua_jose_lourenco_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/806/req._221-2022_-_requer_a_pavimentacao_da_rua_mauro_aurelio_da_silva_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/807/req._222-2022_-_requer_a_pavimentacao_asfaltica_da_av._clovis_ferreira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/808/req._223-2022_-_requer_pavimentacao_asfaltica_na_av._isabel_gundin_do_alto_monte_herminio_ao_2_conj._da_caixa..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/809/req.224-2022_-_requer_a_construcao_de_uma_parada_de_onibus_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/810/req._225-2022_-_requer_a_implantacao_de_uma_academia_da_3_idade_na_comunidade_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/811/req._226-2022_-_requer_a_colocacao_de_lampadas_de_led_na_comunidade_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/812/req._227-2022_-_requer_a_colocacao_de_lampadas_de_led_na_comunidade_do_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/814/req._229-2022-_requer_a_implantacao_de_uma_academia_a_3_idade_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/815/req._231-2022-_requer_reparos_ao_cmei_pequeno_principe_no_porto.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/816/req._232-2022-_requer_a_implantacao_de_espaco_educativo_em_frente_ao_cmei_no_porto.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/817/req._233-2022_-_requer_a_colocacao_de_caixa_dagua_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/818/req._234-2022_-_requer_a_revitalizacao_do_espaco_das_rendeiras_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/819/req._235-2022_-_requer_a_construcao_de_um_box_para_a_atac_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/820/req._236-_2022-_requer_construcao_de_um_box_para_os_guias_turisticos_no_espaco_das_rendeiras_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/821/req._237-2022_-_requer_a_revitalizacao_do_espaco_das_rendeiras_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/822/req._238-2022_-_requer_a_construcao_de_um_poco_tubular_na_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/823/req._239-2022_-_requer_a_manutencao_e_cobertura_da_quadra_de_esportes_da_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/824/req._240-2022_-_requer_a_pavimentacao_da_rua_joao_amador_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/825/req._241-2022_-_requer_pavimentacao_da_rua_antonio_joaquim_do_nascimento_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/826/req._242-2022_-_requer_aquisicao_de_caixa_dagua_para_ruas_da_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/827/req._243-2022_-_requer_coleta_semanal_de_lixo_no_rio_pirrichi.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/828/req._244-2022_-_requer_a_pavimentacao_do_conj._cajupiranga_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/829/req._245-2022_-_requer_a_pavimentacao_da_rua_lagoa_de_arituba_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/830/req._246-2022_-_requer_a_construcao_de_uma_quadra_de_esportes_na_escola_aurora_costa_de_carvalho_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/831/req._247-2022_-_requer_a_manutencao_da_praca_e_quadra_de_esportes_do_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/832/req._248-2022_-_requer_a_construcao_de_uma_praca_ecologica_proximo_ao_rancho_dos_pescadores_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/833/req._249-2022_-_requer_com_urgencia_servico_do_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/644/req._250_-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_praia_de_barreta_na_comunidade_de_barreta..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/645/req._251-2022_-_requer_a_manutencao_da_iluminacao_publica_no_loteamento_cidade_alta..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/646/req._252_-2022_-_requer_a_manutencao_da_iluminacao_publica_na_comunidade_de_tororomba_nesse_municipio..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/647/req._253-2022-_requer_a_instalacao_de_uma_academia_da_melhor_idade_no_3_conjunto_da_caixa..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/648/req._254-2022_-_requer_a_reforma_na_praca_localizada_na_comunidade_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/649/req._255-2022_-_requer_a_construcao_de_uma_academia_publica_na_praca_em_frente_ao_ginasio_agripino_marques_de_carvalho..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/650/req._256-2022_-_requer_a_reforma_em_todas_as_paradas_de_onibus_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/651/req._257-2022_-_requer_a_criacao_da_ouvidoria_municipal.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/652/req._258-2022_-_requer_a_construcao_de_um_portico_na_entrada_da_cidade_nas_proximidades_da_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/653/req._259-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_girassois_no_luar_das_orquideas_na_mazapas.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/654/req._260_-_2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_craveiros_no_luar_das_orquideas_na_mazapas..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/655/req._261-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_lirios_no_luar_de_orquideas_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/656/req._262-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/657/req._263-2022_-_requer_que_seja_recolocado_o_busto_do_senhor_lourival_de_carvalho_na_praca_ao_lado_igreja_matriz..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/658/req._264-2022_-_requer_troca_das_lampadas_de_iluminacao_publica_atual_por_lampadas_de_led..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/659/req._265-2022_-_requer_a_passagem_da_maquina_patrol_na_estrada_do_alto_monte_herminio_ate_alcacus..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/660/req._266-2022_-requer_que_seja_criada_uma_estacao_de_transbordo_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/661/req._267-2022_-_requer_a_criacao_de_um_ponto_de_taxi_no_loteamento_cidade_alta_proximo_ao_posto_de_saude..pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/662/req._268-2022_-_requer_o_aumento_de_funcionarios_na_agencia_dos_correios_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/663/req._269-2022_-_requer_que_seja_construido_um_quebra_molas_na_rua_pedro_celso_na_comunidade_de_tororomba..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/664/req._270-2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_brilho_do_sol_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/665/req._271-2022_-_requer_a_construcao_de_uma_quadra_de_esportes_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/666/req._272-2022-_requer_reorganizacao_do_transito_no_alto_monte_herminio..pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/667/req._273-2022_-_requer_a_construcao_de_um_patio_de_vaquejada_municipal_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/668/req._274-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_canaa_em_barreta..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/669/req._275-2022_-_requer_que_seja_feito_o_conserto_da_estrada_que_liga_a_comunidade_de_boagua_a_lagoa_do_carcara..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/670/req._276-2022_-_requer_a_construcao_de_uma_quadra_coberta_na_escola_municipal_de_barreta..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/671/req._277-2022_-_requer_a_pintura_externa_e_no_piso_interno_do_ginasio_agripino_marques_no_centro..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/672/req._278-2022-_requer_a_contratacao_de_um_carro_boiadeiro_para_apreensao_de_animais_nas_vias_publicas..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/673/req._279-2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/674/req._280-2022_-_requer_a_manutencao_da_iluminacao_publica_na_comunidade_de_timbo..pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/675/req._281-2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_barreta..pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/676/req._282_-_2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/677/req._283_-_2022_-_requer_a_reforma_na_unidade_basica_de_saude_do_alto_monte_herminio..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/678/req._284-2022_-_requer_a_reforma_na_unidade_basica_de_saude_na_comunidade_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/679/req._285-2022_-_requer_a_reforma_na_unidade_basica_de_saude__na_comunidade_do_porto..pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/680/req._286-2022_-_requer_a_reforma_na_escola_municipal_terezinha_leite__no_porto.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/681/req._287-2022_-_requer_a_construcao_de_uma_praca_equipada_com_quiosques_e_estacionamento_na_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/682/req._288-2022_-_requer_a_pavimentacao_da_rua_sao_paulo_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/683/req._289-2022_-_requer_a_troca_de_lampadas_da_iluminacao_publica_por_lampadas_de_led_no_poeirao..pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/684/req._290-2022_-_requer_a_troca_de_lampadas_da_iluminacao_publica_por_lampadas_de_led_no_primavera..pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/685/req._291-2022_-_requer_que_seja_construido_quebra_molas_no_poeirao_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/686/req._292-2022_-_requer_que_seja_construido_quebra_molas_nas_ruas_principais_do_1_2_3_conjuntos_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/687/req._293-2022_-_requer_a_troca_das_lampadas_da_iluminacao_publica_por_lampadas_de_led_na_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/688/req._294-2022_-_requer_a_pavimentcao_asfaltica_da_rua_alto_da_mazapas_01_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/689/req._295-2022_-_requer_a_pavimentacao_da_rua_alto_da_mazapas_02_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/690/req._296-2022_-_requer_a_pavimentacao_asfaltica_da_travessa_alto_da_mazapas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/691/req._297-2022_-_requer_a_pavimentacao_asfaltica_da_rua_jose_antonio_de_barros_no_conj._carlos_gondim.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/692/req._298-2022_-_requer_a_pavimentacao_asfaltica_da_rua_hermogenes_de_barros_no_conj._carlos_gondim..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/693/req._300-2022_-_requer_a_pavimentacao_asfaltica_da_rua_joao_joaquim_no_conj._carlos_gondim..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/694/req._301-2022_-__requer_a_pavimentacao_asfaltica_da_rua_nossa_senhora_de_lourdes_no_conj._carlos_gondim.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/695/req._302_-_2022_-_requer_a_pavimentacao_asfaltica_da_rua_nubia_marques_conj._carlos_gondim.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/696/req._303-2022_-_requer_a_pavimentacao_asfaltica_da_rua_joao_batista_gondim_no_conj._clovis_gondim.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/697/req._304-2022_-_requer_a_operacao_tapa_buraco_em_ruas_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/698/req._305-2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_rio_grande_do_norte_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/699/req._306-2022_-_requer_a_pavimentacao_da_rua_paraiba_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/700/req._307-2022_-_requer_drenagem_na_rua_tenente_olavo_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/701/req._308-2022_-_requer_a_construcao_de_um_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/845/req._309-2022-_requer_iluminacao_publica_no_monumento_do_barco_na_rotatoria_barreta_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/834/req._320-2022-_requer_a_manutencao_da_praca_ao_lado_da_escola_municipal_na_comunidade_do_porto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/633/req._001-2022-_requer_a_criacao_de_servico_de_convivencia_e_fortalecimento_de_vinculos_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/846/req._002-2022-_requer_encaminhar_copia_da_lei_organica_para_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/702/req._003-2022-_requer_implementacao_de_monitoramento_por_cameras_de_seguranca_em_diversos_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/601/req._004-2022-_requer_a_pavimentacao_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/773/req._005-2022-_requer_caminhao_para_esgotamento_de_fossa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1061/req._006-2022-_requer_a_construcao_de_caixa_dagua_para_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/835/req._007-2022-_requer_a_ampliacao_de_iluminacao_publica_da_rn_063_de_campo_de_santana_a_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/741/req._008-2022-_requer_pavimentacao_das_ruas_do_loteamento_riomar_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/602/req._009-2022-_requer_a_construcao_de_arena_de_areia_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1062/req._010-2022-_requer_construcao_da_ponte_que_liga_currais_genipapeiro_e_golandi_ao_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/634/req._011-2022-_requer_pavimentacao_em_paralelepido_na_rua_das_margaridas_na_comunidade_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/703/req._012-2022-_requer_a_criacao_de_um_centro_turistico_na_rua_velha_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/847/req._013-2022-_requer_a_criacao_de_curso_para_agricultura_familiar_junto_a_emater.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/836/req._014-2022-_requer_pavimentacao_asfaltica_das_ruas_da_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/774/req._015-2022-_requer_a_construcao_de_um_muro_no_campo_de_futebol_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/603/req._016-2022-_requer_a_pavimentacao_e_drenagem_da_rua_guilherme_de_lira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/775/req._017-2022-_requer_construcao_de_um_poco_tubular_na_rua_joao_amador_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/req._018-2022-_requer_pavimentacao_da_estrada_de_currais_ao_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/742/req._019-2022-_requer_realizacao_de_processo_administrativo_municipal_de_reg._fundiaria_com_base_na_lei_13.465-17.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/848/req._020-2022-_requer_a_criacao_de_junta_medica_para_atender_funcionarios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/743/req._021-2022-_requer_a_instalacao_de_academia_da_3_idade_na_comunidade_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/635/req._022-2022-_requer_a_pavimentacao_da_rua_minas_gerais_na_comunidade_de_primavera.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1064/req._023-2022-_requer_construcao_de_galeria_pluvial_na_rua_manoel__domingos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1065/req._024-2022-_requer_construcao_de_cmei_em_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/636/req._025-2022-_requer_construicao_de_um_campo_de_futebol_na_comunidade_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/637/req._026-2022-_requer_o_encerramento_das_atividades_do_lixao_a_ceu_aberto_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/604/req._027-2022-_requer_implementacao_de_uma_rotaria_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/605/req._028-2022-_requer_uma_agencia_dos_correios_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/744/req._029-2022-_requer_pintura_de_faixa_de_pedestres_em_varios_locais_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/745/req._030-2022-_requer_reparos_no_campo_de_futebol_na_comunidade_de_barra_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/849/req._031-2022-_requer_revitalizacao_da_praca_coronel_jose_araujo_no_centro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/837/req._032-2022-_requer_implantacao_de_uma_academia_para_3_idade_em_timb.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/776/req._033-2022-_requer_saneamento_basico_na_rua_do_cmei_do_loteamento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/777/req._034-2022-_requer_reparos_na_rodoviaria_no_centro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/705/req._036-2022-_requer_drenagem_e_pavimentacao_da_estrada_do_2_conjunto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1066/req._037-2022-_requer_capeamento_asfaltico_da_estrada_que_liga_currais_a_golandi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/606/req._038-2022-_requer_a_instalacao_do_whatsapp_na_central_de_ambulancias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/778/req._039-2022-_requer_a_implantacao_de_uma_ubs_no_segundo_conj._da_caixa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/838/req._040-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/850/req._041-2022-requer_entrega_do_regimento_interno_aos_que_fazem_parte_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/706/req._042-2022-_requer_implantacao_do_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/607/req._043-2022-_requer_a_pavimentacao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/746/req._044-2022-_requer_a_conlusao_da_pavimentacao_de_alcacus-pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/638/req._045-2022-_requer_a_construcao_de_uma_quadra_de_areia_no_brisa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/608/req._046-2022-_requer_a_ampliacao_da_iluminacao_na_orla_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/req._047-2022-_requer_pavimentacao_com_drenagem_na_rua_do_incra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/839/req._048-2022-_requer_a_pavimentacao_da_estrada_que_liga_a_fazenda_papary_a_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/639/req._049-2022-_requer_convenio_com_o_grupo_de_escoteiros_baoba_no_centro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/req._050-2022-_requer_construcao_de_boca_de_lobo_na_rua_principal_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/609/req._051-2022-_requer_pavimentacao_da_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/779/req._052-202_requer_construcao_de_um_centro_comercial_na_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/851/req._053-2022-_requer_a_construcao_de_um_memorial_a_nisia_floresta_brasileira_augusta.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/707/req._054-2022-_requer_implementacao_de_uma_academia_da_3_idade_na_praca_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1069/req._055-2022-_requer_estruturacao_do_campo_de_futebol_na_comunidade_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/610/req._056-2022-_requer_o_remanejamento_de_exames_e_especialidades_da_urgencia_24hs_para_unidade_dr._luiz_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/611/req._057-2022-_requer_a_pavimentacao_na_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/780/req._058-2022-_requer_implantacao_de_uma_academia_da_3_idade_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/840/req._059-2022-_requer_criacao_de_pontos_de_apoio_para_os_guias_turisticos_em_localidades_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/853/req._060-2022-_requer_cursos_profissionalizantes_para_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/612/req._061-2022-requer_uma_central_de_correios_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1070/req._062-2022-_requer_construcao_do_centro_municipal_de_educacao_em_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/708/req._063-2022-_requer_a_construcao_de_um_centro_de_referencia_em_saude_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/781/req._064-2022-requer_a_pavimentacao_da_rua_humberto_de_paiva_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/841/req._065-2022-_requer_a_construcao_de_calcadao_com_ciclovia_na_ladeira_da_torre_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/852/req._066-2022-_requer_a_criacao_de_um_museu_da_pesca_artesanal.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/782/req._067-2022-_requer_pavimentacao_da_rua_joao_joaquim_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/783/req._068-2022-_requer_construcao_de_quadra_de_esportes_ao_lado_do_1_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/613/req._069-2022-_requer_a_instalacao_de_banheiros_quimicos_na_lagoa_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/614/req._070-2022-_requer_a_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/709/req._071-2022-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/710/req._072-2022-_requer_drenagem_e_pavimentacao_da_estrada_lagoa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/842/req._073-2022-_requer_implementacao_de_um_posto_de_correios_na_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/640/req._074-2022-_requer_reforma_no_campo_de_areia_do_3_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/req._075-2022-_requer_pavimentacao_de_estrada_que_liga_boagua_ao_centro_de_nisia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1071/req._076-2022-_requer_pavimentacao_de_estrada_que_liga_boagua_ao_centro_de_nisia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/854/req._077-2022-_requer_contratacao_de_engenheiro_agronomo_para_a_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/747/req._078-2022-_requer_realizacao_de_audiencia_publica_com_a_cosern.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/748/req._079-2022-_requer_a_construcao_de_um_cemiterio_publico_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/784/req._080-2022-_requer_pavimentacao_da_rua_jose_aurelio_da_silva_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/749/req._081-2022-_requer_a_pavimentacao_da_rua_antonio_cirilo_na_colonia_pium.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/615/req._082-2022-_requer_a_construcao_de_uma_escadaria_com_corrimao_no_clube_dos_idosos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/641/req._083-2022-_requer_a_pavimentacao_asfaltica_da_rua_raimundo_nonato_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1073/req._084-2022-_requer_a_construcao_de_campo_de_futebol_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/855/req._085-2022-_requer_restauracao_e_limpeza_da_praca_padre_jose_herminio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/711/req._086-2022-_requer_a_implantacao_da_guarda_municipal_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/616/req._087-2022-_requer_transporte_para_alunos_das_praias_para_faculdades_e_ifs_em_natal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1074/req._088-2022-_requer_a_estruturacao_do_campo_de_futebol_de_currais.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1075/req._089-2022-_requer_construcao_de_pocos_tubulares_nas_comunidades_de_currais_e_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/617/req._090-2022-_requer_a_instalacao_de_um_poco_na_comunidade_de_tororomba_na_rua_pedro_celso.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/785/req._091-2022-_requer_reparos_na_estrutura_do_centro_comercial_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/843/req._092-2022-_requer_ampliacao_geral_do_cmei_pequeno_golfinho_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/618/req._093-2022-_requer_aquisicao_de_ventiladores_para_escola_municipal_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/844/req._094-2022-_requer_reforma_geral_da_escola_municipal_leonor_maria_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/642/req._095-2022-_requer_a_implementacao_do_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1076/req._096-2022-_requer_construcao_de_ponte_que_liga_a_colonia_de_pium_a_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/619/req._097-2022-_requer_a_revitalizacao_do_posto_de_saude_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1077/req._098-2022-_requer_construcao_da_unidade_basica_de_saude_na_comunidade_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/786/req._099-2022-_requer_manutencao_da_praca_de_esportes_no_3_conj._da_caixa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/787/req._100-2022-_requer_doacao_de_um_terreno_para_paroquia_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/712/req._101-2022-_requer_arborizacao_e_paisagismo_da_praca_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/713/req._102-2022-_requer_a_perfuracao_de_um_poco_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/714/req._103-2022-_requer_implantacao_de_placas_indicativas_com_os_nomes_das_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1078/req._104-2022-_requer_construcao_do_campo_de_futebol_na_comunidade_do_brisa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1079/req._105-2022-_requer_estruturacao_do_campo_de_futebol_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/715/req._106-2022-_requer_a_implantacao_de_uma_unidade_basica_de_saude_24hrs_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/788/req._107-2022-_requer_pavimentacao_da_rua_pedro_paulino_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/789/req._108-2022-_requer_a_pavimentacao_da_rua_raimundo_nonato_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1080/req._109-2022-_requer_conclusao_de_pavimentacao_na_rua_mestre_de_obras_-_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1081/req._110-2022-_requer_pavimentacao_na_rua_nossa_senhora_de_santana_-_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/620/req._111-2022-_requer_construcao_de_uma_unidade_basica_de_saude_no_loteamento_forro_do_pote.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/716/req._112-2022-_requer_a_reforma_da_quadra_municipal_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/856/req._113-2022-_requer_tornar_obrigatorio_cantar_o_hino_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1082/req._114-2022-_requer_construcao_de_escola_municipal_em__currais.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/621/req._115-2022-_requer_construcao_de_calcadao_na_orla_da_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1083/req._116-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/717/req._117-2022-_requer_a_construcao_de_paradas_na_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/622/req._118-2022-_requer_a_construcao_de_academia_da_3_idade_na_comunidade_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1084/req._119-2022-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/req._120-2022-_requer_a_construcao_de_uma_academia_ao_ar_livre_para_terceira_idade_no_poeirao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/643/req._121-2022-_requer_construcao_de_quadra_poliesportiva_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/790/req._122-2022_-_requer_implantacao_de_iluminacao_publica_na_av._bianor_barros_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/623/req._123-2022-_requer_a_construcao_de_lombadas_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1086/req._124-2022-_requer_a_construcao_de_paradas_de_onibus_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/req._125-2022-_requer_a_construcao_de_unidade_basica_de_saude_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/632/req._126-2022-_requer_entrega_de_titulo_de_cidadao_nisiafloresta.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/857/req._127-2022-_requer_construcao_de_cemiterio_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/858/req._128-2022-_requer_construcao_de_cemiterio_na_localidade_do_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/859/req._129-2022-_requer_criacao_de_memorial_a_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/860/req._130-2022-_requer_incentivo_ao_plantio_de_frutas_na_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/861/req._131-2022-_requer_restauracao_da_praca_dom_heitor_localizada_no_conjunto_clovis_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/624/req._132-2022-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/625/req._133-2022-_requer_ambulancia_para_atender_pirangi_alcacuz_e_buzios.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/626/req._134-2022-_requer_uma_ambulancia_para_atender_a_colonia_do_pium_hortigrangeira_e_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/627/req._135-2022-_requer_a_construcao_de_arena_de_areia_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/628/req._136-2022-_requer_a_pavimentacao_da_rua_lagoa_seca_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/629/req._137-2022-_requer_a_pavimentacao_da_rua_wilson_freire_loteamento_rio_mar_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/630/req._138-2022-_requer_a_instalacao_de_comportas_na_ponte_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/631/req._139-2022-_requer_reativacao_do_posto_policial_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1088/req._140-2022-_requer_pavimentacao_em_paralelepipedo_na_rua_joao_lourenco_neto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1089/req._141-2022-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1090/req._142-2022-_requer_construcao_de_praca_com_academia_da_3_idade_na_comunidade_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1091/req._143-2022-_requer_construcao_de_academia_da_3_idade_na_comunidade_de_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1092/req._144-2022-_requer_a_construcao_de_uma_praca_e_academia_da_3_idade_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1093/req._145-2022-_requer_a_aquisicao_de_uma_academia_da_3_idade_na_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1094/req._146-2022-_requer_a_pavimentacao_asfaltica_da_rua_rio_ararai_no_brisa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1095/req._147-2022_-__requer_a_construcao_de_cemiterio_publico_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1096/req._148-2022-_requer_a_construcao_de_cemiterio_publico_na_comunidade_de_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1097/req._149-2022-_requer_construcao_de_cemiterio_publico_na_comunidade_currais.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1098/req._150-2022-_requer_a_ampliacao_do_cemiterio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1099/req._151-2022-_requer_a_construcao_de_quadra_de_esportes_na_comunidade_de_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1100/req._152-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1101/req._153-2022-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1102/req._154-2022-_requer_construcao_de_cmei_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1103/req._155-2022-_requer_construcao_de_parada_de_onibus_no_conjunto_jesse_freire.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1104/req._156-2022-_requer_a_limpeza_do_rio_trator_que_banha_as_comunidades_de_currais_e_jenipapeiro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1105/req._157-2022-_requer_a_construcao_de_galeria_pluvial_e_boca_de_lobo_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1106/req._158-2022-_requer_o_recapeamento_e_drenagem_de_ruas_no_conjunto_jesse_freire.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1107/req._159-2022-_requer_a_estruturacao_do_campo_de_futebol_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/750/req._160-2022-_requer_a_pavimentacao_da_avenida_proxima_ao_forro_do_pote_na_comunidade_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/751/req._161-2022-_requer_a_permanencia_da_policia_militar_na_unidade_de_saude_24hrs.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/752/req._162-2022-_requer_servico_asfaltico_com_drenagem_na_rua_francisco_reginaldo_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/753/req._163-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_regiao_da_agua_quente_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/754/req._164-2022-_requer_instalacao_de_uma_academia_de_3_idade_na_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/755/req._165-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_comunidade_do_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/756/req._166-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/757/req._167-2022-_requer_a_instalacao_de_uma_academia_da_3_idade_na_comunidade_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/758/req._168-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/759/req._169-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_alcacus.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/760/req._170-2022-_requer_a_construcao_de_um_quadra_de_esportes_na_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/761/req._171-2022-_requer_a_construcao_de_uma_quadra_de_esportes_na_comunidade_de_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/762/req._172-2022-_requer_a_ampliacao_do_cemiterio_publico_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/763/req._173-2022-_requer_a_construcao_de_uma_creche_escola_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/764/req._174-2022-_requer_a_pavimentacao_de_todas_as_ruas_do_conj._residencial_maria_palmira.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/765/req._175-2022-_requer_a_pavimentacao_da_rua_josefa_de_souza_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/766/req._176-2022-_requer_a_pavimentacao_de_todas_as_ruas_na_comunidade_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/767/req._177-2022-_requer_a_implantacao_de_um_centro_de_convivencia_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/768/req._178-2022-_requer_a_construcao_de_um_portico_na_divisa_da_praia_de_pirangi_do_sul_e_pirangi_do_norte.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/769/req._179-2022-_requer_a_construcao_de_um_calcadao_e_urbanizacao_na_orla_da_praia_de_pirangi.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/770/req.180-2022-_requer_a_ampliacao_do_cemiterio_publico_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/771/req._181-2022-_requer_a_construcao_de_um_pier_na_praia_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/772/req._182-2022-_requer_pavimentacao_de_ruas_do_conjunto_da_antiga_facincra_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/718/req._183-2022-_requer_a_conclusao_da_obra_do_campo_de_futebol_no_lotemento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/719/req._184-2022-_requer_a_criacao_do_circuito_de_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/720/req._185-2022_requer_a_ampliacao_e_construcao_de_gavetas_no_cemiterio_publico_municipal_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/721/req._186-2022-_requer_a_implantacao_de_ciclovia_nas_margens_da_rn_063.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/736/req._187-2022-_requer_a_drenagem_e_pavimentacao_da_rua_santa_luizia_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/737/req._188-2022-_requer_que_seja_construido_uma_sede_para_o_abc_futebol_clube..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/738/req._189-2022-_requer_a_drenagem_e_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/739/req._190-2022-_requer_a_construcao_de_um_portico_na_entrada_da_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/740/req._191-2022-_requer_a_construcao_de_arquibancadas_e_implantacao_de_telas_de_protecao_na_quadra_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/722/req._192-2022-_requer_a_criacao_do_circuito_das_lagoas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/723/req._193-2022-_requer_a_construcao_de_gavetas_para_seputamento_no_cemiterio_publico_municipal_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/724/req._194-2022-_requer_a_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/725/req._195-2022_-_requer_a_construcao_de_gavetas_para_seputamento_no_cemiterio_publico_de_barra_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/727/req._197-2022-_requer_a_drenagem_e_pavimentacao_da_estrada_que_liga_currais_ao_porto.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/728/req._198-2022-_requer_a_contratacao_de_pessoas_especializadas_para_fiscalizacao_nas_dunas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/729/req._199-2022-_requer_a_cobranca_de_taxas_para_onibus_e_vans_que_frequentam_as_lagoas_e_praias_de_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/730/req._200-2022-_requer_a_drenagem_e_pavimentacao_da_rua_dos_jasmins_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/731/req._201-2022_-_requer_a_drenagem_e_pavimentacao_da_rua_da_roseira_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/732/req._202-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/733/req._203-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/734/req._204-2022-_requer_a_construcao_de_um_centro_de_velorio_na_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/735/req._205-2022-_requer_a_remocao_do_tumulo_com_os_restos_mortais_de_nisia_floresta_para_ao_lado_da_igreja_matriz..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/791/req._206-2022-_requer_a_construcao_de_uma_parada_de_onibus_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/792/req._207-2022_-_requer_reparos_no_cmei_maria_palmira_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/793/req._208-2022-_requer_reparos_no_calcamento_da_rua_das_violetas_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/794/req._209-2022-_requer_reparos_na_escola_municipal_aurora_costa_de_carvalho_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/795/req._210-2022_-_requer_a_limpeza_urbana_no_conj._celina_no_alto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/796/req._211-2022_-_requer_a_pavimentacao_da_rua_mae_julia_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/797/req._212-2022-_requer_a_limpeza_urbana_e_coleta_de_lixo_nas_praias_de_camurupim_e_barreta.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/798/req._213-2022_-_requer_a_colocacao_de_lampadas_de_led_na_rua_da_bica.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/799/req._214-2022_-requer_a_implantacao_de_uma_academia_da_3_idade_no_1_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/800/req._215-2022_-_requer_a_implantacao_de_uma_academia_da_3_idade_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/801/req._216-2022_-_requer_a_pavimentacao_da_rua_francisco_vicente_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/802/req._217-2022_-_requer_a_pavimentacao_da_rua_gracildo_cabral_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/803/req._218-2022_-_requer_a_pavimentacao_da_rua_pedro_joaquim_do_nascimento_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/804/req._219-2022_-_requer_a_pavimentacao_da_rua_jose_elisio_de_oliveira__no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/805/req._220-2022_-_requer_a_pavimentacao_da_rua_jose_lourenco_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/806/req._221-2022_-_requer_a_pavimentacao_da_rua_mauro_aurelio_da_silva_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/807/req._222-2022_-_requer_a_pavimentacao_asfaltica_da_av._clovis_ferreira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/808/req._223-2022_-_requer_pavimentacao_asfaltica_na_av._isabel_gundin_do_alto_monte_herminio_ao_2_conj._da_caixa..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/809/req.224-2022_-_requer_a_construcao_de_uma_parada_de_onibus_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/810/req._225-2022_-_requer_a_implantacao_de_uma_academia_da_3_idade_na_comunidade_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/811/req._226-2022_-_requer_a_colocacao_de_lampadas_de_led_na_comunidade_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/812/req._227-2022_-_requer_a_colocacao_de_lampadas_de_led_na_comunidade_do_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/814/req._229-2022-_requer_a_implantacao_de_uma_academia_a_3_idade_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/815/req._231-2022-_requer_reparos_ao_cmei_pequeno_principe_no_porto.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/816/req._232-2022-_requer_a_implantacao_de_espaco_educativo_em_frente_ao_cmei_no_porto.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/817/req._233-2022_-_requer_a_colocacao_de_caixa_dagua_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/818/req._234-2022_-_requer_a_revitalizacao_do_espaco_das_rendeiras_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/819/req._235-2022_-_requer_a_construcao_de_um_box_para_a_atac_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/820/req._236-_2022-_requer_construcao_de_um_box_para_os_guias_turisticos_no_espaco_das_rendeiras_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/821/req._237-2022_-_requer_a_revitalizacao_do_espaco_das_rendeiras_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/822/req._238-2022_-_requer_a_construcao_de_um_poco_tubular_na_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/823/req._239-2022_-_requer_a_manutencao_e_cobertura_da_quadra_de_esportes_da_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/824/req._240-2022_-_requer_a_pavimentacao_da_rua_joao_amador_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/825/req._241-2022_-_requer_pavimentacao_da_rua_antonio_joaquim_do_nascimento_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/826/req._242-2022_-_requer_aquisicao_de_caixa_dagua_para_ruas_da_comunidade_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/827/req._243-2022_-_requer_coleta_semanal_de_lixo_no_rio_pirrichi.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/828/req._244-2022_-_requer_a_pavimentacao_do_conj._cajupiranga_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/829/req._245-2022_-_requer_a_pavimentacao_da_rua_lagoa_de_arituba_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/830/req._246-2022_-_requer_a_construcao_de_uma_quadra_de_esportes_na_escola_aurora_costa_de_carvalho_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/831/req._247-2022_-_requer_a_manutencao_da_praca_e_quadra_de_esportes_do_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/832/req._248-2022_-_requer_a_construcao_de_uma_praca_ecologica_proximo_ao_rancho_dos_pescadores_na_praia_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/833/req._249-2022_-_requer_com_urgencia_servico_do_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/644/req._250_-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_praia_de_barreta_na_comunidade_de_barreta..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/645/req._251-2022_-_requer_a_manutencao_da_iluminacao_publica_no_loteamento_cidade_alta..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/646/req._252_-2022_-_requer_a_manutencao_da_iluminacao_publica_na_comunidade_de_tororomba_nesse_municipio..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/647/req._253-2022-_requer_a_instalacao_de_uma_academia_da_melhor_idade_no_3_conjunto_da_caixa..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/648/req._254-2022_-_requer_a_reforma_na_praca_localizada_na_comunidade_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/649/req._255-2022_-_requer_a_construcao_de_uma_academia_publica_na_praca_em_frente_ao_ginasio_agripino_marques_de_carvalho..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/650/req._256-2022_-_requer_a_reforma_em_todas_as_paradas_de_onibus_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/651/req._257-2022_-_requer_a_criacao_da_ouvidoria_municipal.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/652/req._258-2022_-_requer_a_construcao_de_um_portico_na_entrada_da_cidade_nas_proximidades_da_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/653/req._259-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_girassois_no_luar_das_orquideas_na_mazapas.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/654/req._260_-_2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_craveiros_no_luar_das_orquideas_na_mazapas..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/655/req._261-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_dos_lirios_no_luar_de_orquideas_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/656/req._262-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/657/req._263-2022_-_requer_que_seja_recolocado_o_busto_do_senhor_lourival_de_carvalho_na_praca_ao_lado_igreja_matriz..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/658/req._264-2022_-_requer_troca_das_lampadas_de_iluminacao_publica_atual_por_lampadas_de_led..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/659/req._265-2022_-_requer_a_passagem_da_maquina_patrol_na_estrada_do_alto_monte_herminio_ate_alcacus..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/660/req._266-2022_-requer_que_seja_criada_uma_estacao_de_transbordo_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/661/req._267-2022_-_requer_a_criacao_de_um_ponto_de_taxi_no_loteamento_cidade_alta_proximo_ao_posto_de_saude..pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/662/req._268-2022_-_requer_o_aumento_de_funcionarios_na_agencia_dos_correios_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/663/req._269-2022_-_requer_que_seja_construido_um_quebra_molas_na_rua_pedro_celso_na_comunidade_de_tororomba..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/664/req._270-2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_brilho_do_sol_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/665/req._271-2022_-_requer_a_construcao_de_uma_quadra_de_esportes_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/666/req._272-2022-_requer_reorganizacao_do_transito_no_alto_monte_herminio..pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/667/req._273-2022_-_requer_a_construcao_de_um_patio_de_vaquejada_municipal_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/668/req._274-2022_-_requer_a_pavimentacao_em_paralelepipedo_da_rua_canaa_em_barreta..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/669/req._275-2022_-_requer_que_seja_feito_o_conserto_da_estrada_que_liga_a_comunidade_de_boagua_a_lagoa_do_carcara..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/670/req._276-2022_-_requer_a_construcao_de_uma_quadra_coberta_na_escola_municipal_de_barreta..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/671/req._277-2022_-_requer_a_pintura_externa_e_no_piso_interno_do_ginasio_agripino_marques_no_centro..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/672/req._278-2022-_requer_a_contratacao_de_um_carro_boiadeiro_para_apreensao_de_animais_nas_vias_publicas..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/673/req._279-2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/674/req._280-2022_-_requer_a_manutencao_da_iluminacao_publica_na_comunidade_de_timbo..pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/675/req._281-2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_barreta..pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/676/req._282_-_2022_-_requer_a_manutencao_da_iluminacao_publica_na_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/677/req._283_-_2022_-_requer_a_reforma_na_unidade_basica_de_saude_do_alto_monte_herminio..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/678/req._284-2022_-_requer_a_reforma_na_unidade_basica_de_saude_na_comunidade_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/679/req._285-2022_-_requer_a_reforma_na_unidade_basica_de_saude__na_comunidade_do_porto..pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/680/req._286-2022_-_requer_a_reforma_na_escola_municipal_terezinha_leite__no_porto.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/681/req._287-2022_-_requer_a_construcao_de_uma_praca_equipada_com_quiosques_e_estacionamento_na_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/682/req._288-2022_-_requer_a_pavimentacao_da_rua_sao_paulo_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/683/req._289-2022_-_requer_a_troca_de_lampadas_da_iluminacao_publica_por_lampadas_de_led_no_poeirao..pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/684/req._290-2022_-_requer_a_troca_de_lampadas_da_iluminacao_publica_por_lampadas_de_led_no_primavera..pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/685/req._291-2022_-_requer_que_seja_construido_quebra_molas_no_poeirao_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/686/req._292-2022_-_requer_que_seja_construido_quebra_molas_nas_ruas_principais_do_1_2_3_conjuntos_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/687/req._293-2022_-_requer_a_troca_das_lampadas_da_iluminacao_publica_por_lampadas_de_led_na_praia_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/688/req._294-2022_-_requer_a_pavimentcao_asfaltica_da_rua_alto_da_mazapas_01_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/689/req._295-2022_-_requer_a_pavimentacao_da_rua_alto_da_mazapas_02_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/690/req._296-2022_-_requer_a_pavimentacao_asfaltica_da_travessa_alto_da_mazapas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/691/req._297-2022_-_requer_a_pavimentacao_asfaltica_da_rua_jose_antonio_de_barros_no_conj._carlos_gondim.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/692/req._298-2022_-_requer_a_pavimentacao_asfaltica_da_rua_hermogenes_de_barros_no_conj._carlos_gondim..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/693/req._300-2022_-_requer_a_pavimentacao_asfaltica_da_rua_joao_joaquim_no_conj._carlos_gondim..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/694/req._301-2022_-__requer_a_pavimentacao_asfaltica_da_rua_nossa_senhora_de_lourdes_no_conj._carlos_gondim.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/695/req._302_-_2022_-_requer_a_pavimentacao_asfaltica_da_rua_nubia_marques_conj._carlos_gondim.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/696/req._303-2022_-_requer_a_pavimentacao_asfaltica_da_rua_joao_batista_gondim_no_conj._clovis_gondim.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/697/req._304-2022_-_requer_a_operacao_tapa_buraco_em_ruas_de_tororomba.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/698/req._305-2022-_requer_a_pavimentacao_em_paralelepipedo_da_rua_rio_grande_do_norte_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/699/req._306-2022_-_requer_a_pavimentacao_da_rua_paraiba_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/700/req._307-2022_-_requer_drenagem_na_rua_tenente_olavo_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/701/req._308-2022_-_requer_a_construcao_de_um_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/845/req._309-2022-_requer_iluminacao_publica_no_monumento_do_barco_na_rotatoria_barreta_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/834/req._320-2022-_requer_a_manutencao_da_praca_ao_lado_da_escola_municipal_na_comunidade_do_porto.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1189/proj._lei_leg._003-2022_-torna_obrigado_a_apresentacao_de_carteira_de_saude_da_crianca__no_ato_da_matricula_-_josivan_lima.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1190/proj._lei_leg._004-2022_-estabelece_normas_para_declaracao_de_utilidade_publica_-_marcao.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1191/proj._lei_leg._005-2022_-dispoe_sobre_denominacao_de_rua_em_pirangi_do_sul_-adriano.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1192/proj._lei_leg._006-2022_-dispoe_sobre_denominacao_de_rua_em_pirangi_do_sul_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1193/proj._lei_leg._007-2022_-dispoe_sobre_denominacao_de_logradouro_publico_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1194/proj._lei_leg._008-2022_-dispoe_sobre_denominacao_de_pirangi_do_sul_-adriano.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1195/proj._lei_leg._009-2022_-dispoe_sobre_denominacao_de_logradouro_publico_em_pirangi_do_sul_-adriano.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1196/proj._lei_leg._010-2022_-reconhece_utilidade_publica_apoee_-marcao.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1197/proj._lei_leg._011-2022_-dispoe_sobre_denominacao_de_rua_em_camurupim_-jose_nilton.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1198/proj._lei_leg._012-2022_-dispoe_sobre_denominacao_de_rua_em_boagua_-marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1199/proj._lei_leg._013-2022_-dispoe_sobre_denominacao_de_rua_em_boagua_-marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1200/proj._lei_leg._015-2022_-dispoe_sobre_denominacao_de_rua_em_oitizeiro_-juscye_correia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1201/proj._lei_leg._016-2022_-institui_a_transmissao_ao_vivo_e_via_internet_das_licitacoes_do_poder_executivo_e_legislativo_-josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2022/1202/proj._lei_leg._019-2022_-dispoe_sobre_denominacao_de_rua_em_barra_de_tabatinga_-_jose_nilton.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H309"/>
+  <dimension ref="A1:H323"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="195.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="203.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="96.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -12156,50 +12279,414 @@
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
         <v>1245</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>1246</v>
       </c>
       <c r="D309" t="s">
         <v>11</v>
       </c>
       <c r="E309" t="s">
         <v>12</v>
       </c>
       <c r="F309" t="s">
         <v>33</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="H309" t="s">
         <v>1248</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>22</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F310" t="s">
+        <v>38</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>27</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F311" t="s">
+        <v>23</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>32</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F312" t="s">
+        <v>28</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>37</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F313" t="s">
+        <v>28</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>42</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F314" t="s">
+        <v>28</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>47</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F315" t="s">
+        <v>28</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>52</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F316" t="s">
+        <v>28</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>56</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F317" t="s">
+        <v>23</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>60</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F318" t="s">
+        <v>43</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>64</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F319" t="s">
+        <v>48</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>68</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F320" t="s">
+        <v>48</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>76</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F321" t="s">
+        <v>521</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>80</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F322" t="s">
+        <v>38</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>92</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F323" t="s">
+        <v>43</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1289</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -12468,50 +12955,64 @@
     <hyperlink ref="G285" r:id="rId284"/>
     <hyperlink ref="G286" r:id="rId285"/>
     <hyperlink ref="G287" r:id="rId286"/>
     <hyperlink ref="G288" r:id="rId287"/>
     <hyperlink ref="G289" r:id="rId288"/>
     <hyperlink ref="G290" r:id="rId289"/>
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
     <hyperlink ref="G293" r:id="rId292"/>
     <hyperlink ref="G294" r:id="rId293"/>
     <hyperlink ref="G295" r:id="rId294"/>
     <hyperlink ref="G296" r:id="rId295"/>
     <hyperlink ref="G297" r:id="rId296"/>
     <hyperlink ref="G298" r:id="rId297"/>
     <hyperlink ref="G299" r:id="rId298"/>
     <hyperlink ref="G300" r:id="rId299"/>
     <hyperlink ref="G301" r:id="rId300"/>
     <hyperlink ref="G302" r:id="rId301"/>
     <hyperlink ref="G303" r:id="rId302"/>
     <hyperlink ref="G304" r:id="rId303"/>
     <hyperlink ref="G305" r:id="rId304"/>
     <hyperlink ref="G306" r:id="rId305"/>
     <hyperlink ref="G307" r:id="rId306"/>
     <hyperlink ref="G308" r:id="rId307"/>
     <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>