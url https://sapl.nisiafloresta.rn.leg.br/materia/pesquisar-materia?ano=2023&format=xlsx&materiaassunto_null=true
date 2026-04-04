--- v0 (2026-02-09)
+++ v1 (2026-04-04)
@@ -54,2256 +54,2256 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Jorge Janúario</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/564/req._001-2023-_requer_perfuracao_de_poco_tubular_na_localidade_bebedouro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/564/req._001-2023-_requer_perfuracao_de_poco_tubular_na_localidade_bebedouro.pdf</t>
   </si>
   <si>
     <t>Requer perfuração de poço tubular na localidade bebedouro</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Zé Nilton</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/588/req._002-2023_-_requer_reforma_do_cruzeiro_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/588/req._002-2023_-_requer_reforma_do_cruzeiro_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer reforma do cruzeiro de Tabatinga</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/589/req._003-2023_-_requer_pavimentacao_asfaltica_nas_ruas_de_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/589/req._003-2023_-_requer_pavimentacao_asfaltica_nas_ruas_de_timbo.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica nas ruas de Timbo</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Josivan Trindade</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1025/req._004-2023-_requer_instalacao_de_caixa_dagua_na_comunidade_de_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1025/req._004-2023-_requer_instalacao_de_caixa_dagua_na_comunidade_de_boagua.pdf</t>
   </si>
   <si>
     <t>Requer instalação de caixa dágua na comunidade de Boágua</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1026/req._005-2023_-_requer_construcao_da_ponte_que_liga_currais_genipapeiro_e_golandi_ao_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1026/req._005-2023_-_requer_construcao_da_ponte_que_liga_currais_genipapeiro_e_golandi_ao_centro.pdf</t>
   </si>
   <si>
     <t>Requer construção da ponte que liga Currais genipapeiro e Golandi ao centro</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marcelo Mesquita</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/574/req._006-2023-_requer_construcao_de_cemiterio_publico_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/574/req._006-2023-_requer_construcao_de_cemiterio_publico_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer construção de cemitério publico na Colônia do Pium</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/575/req._007-2023_-requer_implantacao_da_guarda_municipal_no_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/575/req._007-2023_-requer_implantacao_da_guarda_municipal_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requer implantação da guarda municipal no município</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marcão</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/509/req._008-20236-_requer_construcao_de_um_centro_de_velorio_em_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/509/req._008-20236-_requer_construcao_de_um_centro_de_velorio_em_timbo.pdf</t>
   </si>
   <si>
     <t>Requer construção de um centro de velório em Timbó</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/510/req._009-2023_-_requer_construcao_de_um_centro_de_velorio_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/510/req._009-2023_-_requer_construcao_de_um_centro_de_velorio_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer construção de um centro de velório em Campo de Santana</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Raniery</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/532/req._010-2023-_requer_construcao_de_uma_praca_no_poeirao_comunidade_do_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/532/req._010-2023-_requer_construcao_de_uma_praca_no_poeirao_comunidade_do_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma praça no poeirão comunidade do alto Monte Hermínio</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/533/req._011-2023-_requer_manutencao_e_implantacao_de_academia_da_3_idade_na_praca_ao_lado_da_matriz.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/533/req._011-2023-_requer_manutencao_e_implantacao_de_academia_da_3_idade_na_praca_ao_lado_da_matriz.pdf</t>
   </si>
   <si>
     <t>Requer manutenção e implantação de academia da 3 idade na praça ao lado da matriz</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Adriano Cobrador</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/472/req._012-2023-_requer_construcao_de_um_poco_artesiano_na_rua_boa_esperanca_-_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/472/req._012-2023-_requer_construcao_de_um_poco_artesiano_na_rua_boa_esperanca_-_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de um poço artesiano na rua Boa Esperança - Pirangi do SUL</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/473/req._013-2023_-_requer_pavimentacao_e_drenagem_da_rua_guilherme_de_lira_duarte_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/473/req._013-2023_-_requer_pavimentacao_e_drenagem_da_rua_guilherme_de_lira_duarte_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação e drenagem da Rua Guilherme de Lira Duarte na Colônia do Pium</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1027/req._014-2023-_requer_pavimentaco_da_estrada_que_liga_currais_ao_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1027/req._014-2023-_requer_pavimentaco_da_estrada_que_liga_currais_ao_centro.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da estrada que liga Currais ao Centro</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1028/req._015-2023-_requer_construcao_de_uma_rampa_nautica_na_praia_de_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1028/req._015-2023-_requer_construcao_de_uma_rampa_nautica_na_praia_de_barreta.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma rampa náutica na Praia de Barreta</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/565/req._016-2023-requer_construcao_de_memorial_a_nsia_floresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/565/req._016-2023-requer_construcao_de_memorial_a_nsia_floresta.pdf</t>
   </si>
   <si>
     <t>Requer construção de memorial a Nísia Floresta</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Juscyê Correia</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/585/req._017-2023-_requer_audiencia_publica_para_tratar_a_situacao_das_obras_da_estacao_ferroviaria_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/585/req._017-2023-_requer_audiencia_publica_para_tratar_a_situacao_das_obras_da_estacao_ferroviaria_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer Audiência publica para tratar a situação das obras da Estação Ferroviária em Mazapas</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/590/req._018-2023_-_requer_continuacao_do_calcamento_da_rua_do_campo_em_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/590/req._018-2023_-_requer_continuacao_do_calcamento_da_rua_do_campo_em_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer continuação do calçamento da Rua do Campo em Tabatinga</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/474/req._019-2023-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/474/req._019-2023-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer reforma do campo de futebol em Pirangi do Sul</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/511/req._020-2023-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/511/req._020-2023-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da estrada do rio Pirrixi em Campo de Santana</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/512/req._021-2023_-_requer_perfuracao_de_poco_para_a_comunidade_de_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/512/req._021-2023_-_requer_perfuracao_de_poco_para_a_comunidade_de_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer perfuração de poço para a comunidade de Campo de Santana</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/576/req._022-2023-_requer_pavimentacao_de_ruas_da_comunidade_nova_esperanca.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/576/req._022-2023-_requer_pavimentacao_de_ruas_da_comunidade_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação de ruas da comunidade Nova Esperança</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/577/req._023-2023-_requer_contratacao_de_efetivo_para_implantacao_da_guarda_municipal.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/577/req._023-2023-_requer_contratacao_de_efetivo_para_implantacao_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Requer contratação de efetivo para implantação da Guarda Municipal</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/534/req._024-2023-_requer_reforma_das_tendas_da_feira_livre_no_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/534/req._024-2023-_requer_reforma_das_tendas_da_feira_livre_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requer reforma das tendas da feira livre no município</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/535/req._025-2023-_requer_implantacao_de_academia_de_3_idade_em_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/535/req._025-2023-_requer_implantacao_de_academia_de_3_idade_em_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer implantação de academia de 3 idade em Oitizeiro</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Luiz Henrique</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/455/req._026-2023-_requer_construcao_de_um_cmei_no_bairro_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/455/req._026-2023-_requer_construcao_de_um_cmei_no_bairro_primavera.pdf</t>
   </si>
   <si>
     <t>Requer construção de um CMEI no bairro Primavera</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/456/req._027-2023-_requer_instalacao_de_uma_academia_da_melhor_idade_no_bonfin.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/456/req._027-2023-_requer_instalacao_de_uma_academia_da_melhor_idade_no_bonfin.pdf</t>
   </si>
   <si>
     <t>Requer instalação de uma academia da melhor idade no Bonfim</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/586/req._028-2023-_requer_construcao_de_estrutura_basica_para_portos_de_canoas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/586/req._028-2023-_requer_construcao_de_estrutura_basica_para_portos_de_canoas.pdf</t>
   </si>
   <si>
     <t>Requer construção de estrutura básica para portos de canoas</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/513/req._029-2023-_requer_drenagem_e_pavimentacao_da_rua_santa_luzia_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/513/req._029-2023-_requer_drenagem_e_pavimentacao_da_rua_santa_luzia_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da Rua Santa Luzia em Campo de Santana</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/514/req._030-2023_-_requer_reabertura_dos_boxes_comerciais_ao_lado_do_cemiterio_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/514/req._030-2023_-_requer_reabertura_dos_boxes_comerciais_ao_lado_do_cemiterio_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer reabertura dos boxes comerciais ao lado do cemitério em Campo de Santana</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1029/req._031-2023_-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1029/req._031-2023_-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer duplicação da Rua Américo de Oliveira no Alto Monte Hermínio</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1030/req._032-2023-_requer_pavimentacao_em_paralelepipedo_na_rua_joao_lourenco_neto.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1030/req._032-2023-_requer_pavimentacao_em_paralelepipedo_na_rua_joao_lourenco_neto.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação em Paralelepípedo na Rua João Lourenço Neto</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/457/req._033-2023-requer_a_construcao_de_um_cmei_no_bairro_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/457/req._033-2023-requer_a_construcao_de_um_cmei_no_bairro_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um CMEI no bairro Mazapas</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/458/req._034-2023-requer_a_criacao_de_um_servico_de_convivencia_e_fortalecimento_de_vinculo_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/458/req._034-2023-requer_a_criacao_de_um_servico_de_convivencia_e_fortalecimento_de_vinculo_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um serviço de convivência e fortalecimento de vinculo em Mazapas</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/475/req._035-2023-_requer_revitalizacao_do_posto_de_saude_da_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/475/req._035-2023-_requer_revitalizacao_do_posto_de_saude_da_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer revitalização do Posto de Saúde da Colônia do pium</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/476/req._036-2023-_requer_implementacao_de_uma_rotatoria_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/476/req._036-2023-_requer_implementacao_de_uma_rotatoria_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer implementação de uma rotatória na Colônia do Pium</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/536/req._037-2023-_requer_reparos_na_rodoviaria_do_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/536/req._037-2023-_requer_reparos_na_rodoviaria_do_centro.pdf</t>
   </si>
   <si>
     <t>Requer reparos na rodoviária do centro</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/537/req._038-2023-_requer_implantacao_de_gerador_de_energia_na_ubs_do_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/537/req._038-2023-_requer_implantacao_de_gerador_de_energia_na_ubs_do_centro.pdf</t>
   </si>
   <si>
     <t>Requer implantação de gerador de energia na UBS do centro</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/566/req._039-2023-_requer_restauracao_e_revitalizacao_da_praca_no_centro_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/566/req._039-2023-_requer_restauracao_e_revitalizacao_da_praca_no_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer restauração e revitalização da Praça no Centro da cidade</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/591/req._040-2023_-_requer_emenda_parlamentar_para_construcao_de_uma_quadra_poliesportiva_em_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/591/req._040-2023_-_requer_emenda_parlamentar_para_construcao_de_uma_quadra_poliesportiva_em_timbo.pdf</t>
   </si>
   <si>
     <t>Requer emenda parlamentar para construção de uma quadra poliesportiva em timbó</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/592/req._041-2023_-_requer_implementacao_de_um_posto_dos_correios_em_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/592/req._041-2023_-_requer_implementacao_de_um_posto_dos_correios_em_timbo.pdf</t>
   </si>
   <si>
     <t>Requer implementação de um posto dos correios em Timbo</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Polyana Dias</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/560/req._042-2023-_requer_doacao_de_terreno_no_parque_primavera_para_a_construcao_de_um_templo_da_assembleia_de_deus.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/560/req._042-2023-_requer_doacao_de_terreno_no_parque_primavera_para_a_construcao_de_um_templo_da_assembleia_de_deus.pdf</t>
   </si>
   <si>
     <t>Requer doação de terreno no Parque Primavera para a construção de um Templo da Assembleia de Deus</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/515/req._043-2023-_requer_implantacao_de_segurancas_nas_escolas_e_cmeis_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/515/req._043-2023-_requer_implantacao_de_segurancas_nas_escolas_e_cmeis_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer implantação de seguranças nas escolas e CMEIs do município</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/516/req._044-2023_-_requer_reforma_do_piso_da_quadra_de_esportes_de_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/516/req._044-2023_-_requer_reforma_do_piso_da_quadra_de_esportes_de_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer reforma do piso da quadra de esportes de Campo de Santana</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/517/req._045-2023-_requer_audiencia_publica_para_discutir_a_questao_da_saude_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/517/req._045-2023-_requer_audiencia_publica_para_discutir_a_questao_da_saude_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer audiência publica para discutir a questão da saúde do município</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/459/req._046-2023-requer_recapeamento_asfaltico_na_rn_063ao_longo_de_todo_seu_perimetro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/459/req._046-2023-requer_recapeamento_asfaltico_na_rn_063ao_longo_de_todo_seu_perimetro.pdf</t>
   </si>
   <si>
     <t>Requer recapeamento asfáltico na RN063 ao longo de todo seu perímetro</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/578/req._047-2023_-_requer_construcao_de_cmei_para_colonia_de_baixo_em_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/578/req._047-2023_-_requer_construcao_de_cmei_para_colonia_de_baixo_em_pium.pdf</t>
   </si>
   <si>
     <t>Requer construção de CMEI para Colônia de baixo em Pium</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/477/req._048-2023-_requer_construcao_de_uma_escadaria_com_corrimao_em_frente_ao_clube_dos_idosos_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/477/req._048-2023-_requer_construcao_de_uma_escadaria_com_corrimao_em_frente_ao_clube_dos_idosos_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma escadaria com corrimão em frente ao clube dos idosos em Pirangi do sul</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/538/req._049-2023-_requer_aquisicao_de_um_limpa_fossa_para_atender_a_populacao_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/538/req._049-2023-_requer_aquisicao_de_um_limpa_fossa_para_atender_a_populacao_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer aquisição de um limpa fossa para atender a população do município</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/567/req._050-2023-_requer_impressao_da_lei_organica_e_encaminhar_para_todas_escolas_publicas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/567/req._050-2023-_requer_impressao_da_lei_organica_e_encaminhar_para_todas_escolas_publicas.pdf</t>
   </si>
   <si>
     <t>Requer impressão da Lei Orgânica e encaminhar para todas escolas Públicas</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1031/req._051-2023-_requer_conlusao_da_pavimentacao_da_rua_mestre_de_obras_antonio_de_padua_souza.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1031/req._051-2023-_requer_conlusao_da_pavimentacao_da_rua_mestre_de_obras_antonio_de_padua_souza.pdf</t>
   </si>
   <si>
     <t>Requer conclusão da pavimentação da Rua Mestre de Obras Antônio de Pádua Souza</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/579/req._052-2023_-_requer_manutencao_pintura_de_faixas_de_pedestres_no_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/579/req._052-2023_-_requer_manutencao_pintura_de_faixas_de_pedestres_no_centro.pdf</t>
   </si>
   <si>
     <t>Requer manutenção pintura de faixas de pedestres no centro</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1032/req._053-2023_-_requer_pavimentacao_poliedrica_com_drenagem_na_rua_henrique_trindade_em_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1032/req._053-2023_-_requer_pavimentacao_poliedrica_com_drenagem_na_rua_henrique_trindade_em_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação poliedrica com drenagem na Rua Henrique Trindade em Genipapeiro</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>André Gondim</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/496/req._054-2023_-_requer_implementacao_de_curso_para_os_funcionarios_das_escolas_publicas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/496/req._054-2023_-_requer_implementacao_de_curso_para_os_funcionarios_das_escolas_publicas.pdf</t>
   </si>
   <si>
     <t>Requer implementação de curso para os funcionários das escolas públicas</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/478/req._055-2023-_requer_construcao_de_paradas_de_onibus_cobertas_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/478/req._055-2023-_requer_construcao_de_paradas_de_onibus_cobertas_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de paradas de ônibus cobertas em Pirangi do sul</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/539/req._056-2023-_requer_iluminacao_publica_com_led_na_av._bianor_barros_em_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/539/req._056-2023-_requer_iluminacao_publica_com_led_na_av._bianor_barros_em_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer iluminação publica com led na AV. Bianor Barros em Oitizeiro</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/540/req._057-2023_-_requer_pavimentacao_da_av._maria_luiza_no_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/540/req._057-2023_-_requer_pavimentacao_da_av._maria_luiza_no_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da AV. Maria Luiza no Cidade Alta</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/587/req._058-2023-_requer_implantacao_de_um_programa_de_controle_de_deslocamento_para_ambulancias_por_gps.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/587/req._058-2023-_requer_implantacao_de_um_programa_de_controle_de_deslocamento_para_ambulancias_por_gps.pdf</t>
   </si>
   <si>
     <t>Requer implantação de um programa de controle de deslocamento para ambulâncias por GPS</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/568/req._059-2023-_requer_impressao_do_regimento_interno_desta_casa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/568/req._059-2023-_requer_impressao_do_regimento_interno_desta_casa.pdf</t>
   </si>
   <si>
     <t>Requer impressão do Regimento interno desta casa</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/479/req._060-2023-_requer_pavimentcao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/479/req._060-2023-_requer_pavimentcao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação e drenagem da Rua Fernando de Noronha em Búzios</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/569/req._061-2023-_requer_criacao_de_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/569/req._061-2023-_requer_criacao_de_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>Requer criação de junta medica para atender as necessidades dos funcionários públicos municipais</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/541/req._062-2023-_requer_construcao_de_quadra_de_esportes_no_alto_monte_herminio_ii.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/541/req._062-2023-_requer_construcao_de_quadra_de_esportes_no_alto_monte_herminio_ii.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes no Alto Monte Hermínio II</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/497/req._063-2023-_requer_o_envio_a_essa_casa_do_plano_de_carreira_do_servidor_publico_municipal.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/497/req._063-2023-_requer_o_envio_a_essa_casa_do_plano_de_carreira_do_servidor_publico_municipal.pdf</t>
   </si>
   <si>
     <t>Requer o envio a essa Casa do Plano de Carreira do Servidor Público Municipal</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/460/req._064-2023-requer_emenda_parlamentar_para_construcao_de_cmei_no_bairro_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/460/req._064-2023-requer_emenda_parlamentar_para_construcao_de_cmei_no_bairro_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer emenda parlamentar para construção de CMEI no bairro Mazapas</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1033/req._065-2023_-_requer_pavimentacao_da_estrada_que_liga_timbo_a_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1033/req._065-2023_-_requer_pavimentacao_da_estrada_que_liga_timbo_a_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da estrada que liga Timbó a Campo de Santana</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/498/req._066-2023-_requer_aquisicao_de_um_bebedouro_refrigerador_industrial_para_o_ginasio_poliesportivo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/498/req._066-2023-_requer_aquisicao_de_um_bebedouro_refrigerador_industrial_para_o_ginasio_poliesportivo.pdf</t>
   </si>
   <si>
     <t>Requer aquisição de um bebedouro refrigerador industrial para o ginásio poliesportivo</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/542/req._067-2023-_requer_implantacao_do_projeto_medico_na_comunidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/542/req._067-2023-_requer_implantacao_do_projeto_medico_na_comunidade.pdf</t>
   </si>
   <si>
     <t>Requer implantação do projeto Medico na comunidade</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/480/req._068-2023_-_requer_pavimetacao_da_rua_do_alto_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/480/req._068-2023_-_requer_pavimetacao_da_rua_do_alto_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua do Alto em Pirangi do Sul</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1034/req._069-2023_-_requer_construcao_de_ponte_que_liga_colonia_do_pium_a_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1034/req._069-2023_-_requer_construcao_de_ponte_que_liga_colonia_do_pium_a_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer construção de ponte que liga Colônia do Pium a Lago azul</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/593/req._070-2023_-_requer_pavimentacao_da_rua_maria_fernandes_em_camurupim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/593/req._070-2023_-_requer_pavimentacao_da_rua_maria_fernandes_em_camurupim.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua Maria Fernandes em Camurupim</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/461/req._071-2023-_requer_pavimentacao_da_estrada_da_mazapas_ate_a_lagoa_do_bonfim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/461/req._071-2023-_requer_pavimentacao_da_estrada_da_mazapas_ate_a_lagoa_do_bonfim.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da estrada da Mazapas ate a Lagoa do Bonfim</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1035/req._072-2023-_requer_construcao_de_uma_praca_com_academia_da_terceira_idade_em_golandi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1035/req._072-2023-_requer_construcao_de_uma_praca_com_academia_da_terceira_idade_em_golandi.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma praça com academia da terceira idade em Golandi</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/570/req._073-2023-_requer_restauracao_e_limpeza_das_paredes_da_praca_jose_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/570/req._073-2023-_requer_restauracao_e_limpeza_das_paredes_da_praca_jose_herminio.pdf</t>
   </si>
   <si>
     <t>Requer restauração e limpeza das paredes da Praça José Hermínio</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/543/req._074-2023-_requer_reparos_na_estrutura_do_centro_comercial_no_centro_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/543/req._074-2023-_requer_reparos_na_estrutura_do_centro_comercial_no_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer reparos na estrutura do centro comercial no centro da cidade</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/594/req._075-2023-_requer_instalacao_de_maus_um_poco_tubular_em_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/594/req._075-2023-_requer_instalacao_de_maus_um_poco_tubular_em_timbo.pdf</t>
   </si>
   <si>
     <t>Requer instalação de maus um poço tubular em timbó</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/499/req._076-2023-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_do_carcara.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/499/req._076-2023-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_do_carcara.pdf</t>
   </si>
   <si>
     <t>Requer construção de estacionamentos para ônibus e vans no entorno da lagoa do Carcará</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/500/req._077-2023-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_de_arituba.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/500/req._077-2023-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_de_arituba.pdf</t>
   </si>
   <si>
     <t>Requer construção de estacionamentos para ônibus e vans no entorno da lagoa de ARITUBA</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/501/req._078-2023_-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_de_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/501/req._078-2023_-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_de_boagua.pdf</t>
   </si>
   <si>
     <t>Requer construção de estacionamentos para ônibus e vans no entorno da Lagoa de Boágua</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/481/req._079-2023-_requer_readequacao_do_cruzamento_e_contrsucao_de_lombadas_em_pirani_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/481/req._079-2023-_requer_readequacao_do_cruzamento_e_contrsucao_de_lombadas_em_pirani_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer readequação do cruzamento e construção de lombadas em Pirani do Sul</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/544/req._080-2023-_requer_servico_do_carro_fumace_no_centro_e_comunidades.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/544/req._080-2023-_requer_servico_do_carro_fumace_no_centro_e_comunidades.pdf</t>
   </si>
   <si>
     <t>Requer serviço do carro fumacê no centro e comunidades</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/482/req._081-2023-_requer_ambulancia_para_atender_pirangi_alcacuz_e_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/482/req._081-2023-_requer_ambulancia_para_atender_pirangi_alcacuz_e_buzios.pdf</t>
   </si>
   <si>
     <t>Requer ambulância para atender Pirangi Alcacuz e Buzios</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/483/req._082-2023-_requer_ambulancia_para_atender_as_comunidades_de_colonia_do_pium_hortigranjeira_e_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/483/req._082-2023-_requer_ambulancia_para_atender_as_comunidades_de_colonia_do_pium_hortigranjeira_e_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer ambulância para atender as comunidades de colônia do pium hortigranjeira e lago azul</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1036/req._083-2023-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1036/req._083-2023-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes na comunidade de Currais</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/561/req._084-2023-_requer_limpeza_das_lagoas_de_capitacao_da_1_e_2_conjuntos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/561/req._084-2023-_requer_limpeza_das_lagoas_de_capitacao_da_1_e_2_conjuntos.pdf</t>
   </si>
   <si>
     <t>Requer limpeza das lagoas de capitação da 1 e 2 conjuntos</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/562/req._085-2023_-_requer_audiencia_publica_para_discussao_da_situacao_do_abastecimento_de_agua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/562/req._085-2023_-_requer_audiencia_publica_para_discussao_da_situacao_do_abastecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>Requer audiência publica para discussão da situação do abastecimento de água</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/545/req._086-2023-_requer_implantacao_de_arquibancada_na_quadra_de_esportes_em_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/545/req._086-2023-_requer_implantacao_de_arquibancada_na_quadra_de_esportes_em_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer implantação de arquibancada na quadra de esportes em Oitizeiro</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/462/req._087-2023-_requer_emenda_parlamentar_para_construcao_de_um_cmei_no_bairro_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/462/req._087-2023-_requer_emenda_parlamentar_para_construcao_de_um_cmei_no_bairro_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer emenda parlamentar para construção de um CMEI no bairro Mazapas</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/502/req._088-2023-_requer_audiencia_publica_com_participacao_do_emater_para_solucionar_duvidas_da_populacao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/502/req._088-2023-_requer_audiencia_publica_com_participacao_do_emater_para_solucionar_duvidas_da_populacao.pdf</t>
   </si>
   <si>
     <t>Requer audiência publica com participação do EMATER para solucionar duvidas da população</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/484/req._089-2023-_requer_construcao_de_arena_de_areia_na_comunidade_de_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/484/req._089-2023-_requer_construcao_de_arena_de_areia_na_comunidade_de_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de Arena de areia na comunidade de Currais</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1037/req._090-2023-_requer_construcao_de_unidade_basica_de_saude_psf_em_golandi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1037/req._090-2023-_requer_construcao_de_unidade_basica_de_saude_psf_em_golandi.pdf</t>
   </si>
   <si>
     <t>Requer construção de Unidade Básica de Saúde PSF em Golandi</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/503/req._091-2023-_requer_reforma_e_reativacao_do_escritorio_da_emater_no_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/503/req._091-2023-_requer_reforma_e_reativacao_do_escritorio_da_emater_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requer reforma e reativação do escritório da EMATER no município</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/504/req._092-2023-_requer_regularizacao_do_abastecimento_de_energia_eletrica_da_linha_de_transmissao_na_antiga_estrada_da_ilha.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/504/req._092-2023-_requer_regularizacao_do_abastecimento_de_energia_eletrica_da_linha_de_transmissao_na_antiga_estrada_da_ilha.pdf</t>
   </si>
   <si>
     <t>Requer regularização do abastecimento de Energia elétrica da linha de transmissão na Antiga Estrada da Ilha</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/505/req._093-2023-_requer_isentar_os_agricultores_beneficiarios_do_caf_da_taxa_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/505/req._093-2023-_requer_isentar_os_agricultores_beneficiarios_do_caf_da_taxa_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Requer isentar os agricultores beneficiários do CAF da taxa de iluminação publica</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/506/req._094-2023-_requer_a_retomada_do_programa_de_construcao_de_casas_populares.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/506/req._094-2023-_requer_a_retomada_do_programa_de_construcao_de_casas_populares.pdf</t>
   </si>
   <si>
     <t>Requer a retomada do Programa de Construção de Casas Populares</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/507/req._095-2023-_requer_a_criacao_do_festival_do_camarao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/507/req._095-2023-_requer_a_criacao_do_festival_do_camarao.pdf</t>
   </si>
   <si>
     <t>Requer a criação do Festival do Camarão</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/508/req._096-2023-_requer_continuacao_asfaltica_da_avenida_atlantica_ate_a_pedra_da_fumaca_na_divisa_de_nisia_com_senador_geogino.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/508/req._096-2023-_requer_continuacao_asfaltica_da_avenida_atlantica_ate_a_pedra_da_fumaca_na_divisa_de_nisia_com_senador_geogino.pdf</t>
   </si>
   <si>
     <t>Requer continuação asfáltica da Avenida Atlântica ate a Pedra da Fumaça na divisa de Nisia com Senador Georgino</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/546/req._097-2023-_requer_manutencao_e_cobertura_da_quadra_de_esportes_em_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/546/req._097-2023-_requer_manutencao_e_cobertura_da_quadra_de_esportes_em_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer manutenção e cobertura da quadra de esportes em Oitizeiro</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/547/req._098-2023-_requer_saneamento_basico_na_rua_do_cmei_no_loteamento_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/547/req._098-2023-_requer_saneamento_basico_na_rua_do_cmei_no_loteamento_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer saneamento básico na rua do CMEI no loteamento Cidade Alta</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/548/req._099-2023-_requer_doacao_de_terreno_a_paroquia_para_constrir_uma_capela_no_2_conj..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/548/req._099-2023-_requer_doacao_de_terreno_a_paroquia_para_constrir_uma_capela_no_2_conj..pdf</t>
   </si>
   <si>
     <t>Requer doação de terreno a Paroquia para construir uma Capela no 2 conj.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/549/req._100-2023-_requer_pavimentacao_da_rua_mae_julia_em_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/549/req._100-2023-_requer_pavimentacao_da_rua_mae_julia_em_boagua.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua Mãe Julia em Boágua</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/550/req._101-2023-_requer_implantacao_de_academia_da_3_idade_na_comunidade_do_porto.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/550/req._101-2023-_requer_implantacao_de_academia_da_3_idade_na_comunidade_do_porto.pdf</t>
   </si>
   <si>
     <t>Requer implantação de academia da 3 idade na comunidade do Porto</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/551/req._102-2023-_requer_construcao_de_quadra_de_esportes_na_escola_aurora_costa_no_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/551/req._102-2023-_requer_construcao_de_quadra_de_esportes_na_escola_aurora_costa_no_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes na Escola Aurora Costa no Alto Monte Hermínio</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/485/req._103-2023_-_requer_construcao_de_quadra_de_esportes_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/485/req._103-2023_-_requer_construcao_de_quadra_de_esportes_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes em Búzios</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/486/req._104-2023-_requer_construcao_de_quadra_de_esportes_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/486/req._104-2023-_requer_construcao_de_quadra_de_esportes_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes em Pirangi do Sul</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/571/req._105-2023-requer_tornar_obrigatorio_todas_as_escolas_municipais_tocar_o_hino_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/571/req._105-2023-requer_tornar_obrigatorio_todas_as_escolas_municipais_tocar_o_hino_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer tornar obrigatório todas as escolas municipais tocar o hino do município</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1038/req._106-2023-_requer_ampliacao_do_cemiterio_publico_na_comunidade_de_alcacuz.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1038/req._106-2023-_requer_ampliacao_do_cemiterio_publico_na_comunidade_de_alcacuz.pdf</t>
   </si>
   <si>
     <t>Requer ampliação do cemitério publico na comunidade de Alcaçuz</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1039/req._107-2023-_requer_ampliacao_do_cemiterio_publico_municipal_em_nisia_floresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1039/req._107-2023-_requer_ampliacao_do_cemiterio_publico_municipal_em_nisia_floresta.pdf</t>
   </si>
   <si>
     <t>Requer ampliação do cemitério publico municipal em Nisia Floresta</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1040/req._108-20023-_requer_construcao_de_cemiterio_publico_municipal_em_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1040/req._108-20023-_requer_construcao_de_cemiterio_publico_municipal_em_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer construção de cemitério publico municipal em Genipapeiro</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1041/req._109-_2023-_requer_construcao_de_cemiterio_publico_municipal_em_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1041/req._109-_2023-_requer_construcao_de_cemiterio_publico_municipal_em_boagua.pdf</t>
   </si>
   <si>
     <t>Requer construção de cemitério publico municipal em Boágua</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1042/req._110-2023_-_requer_pavimentacao_poliedrica_da_rua_rio_ararai_na_comunidade_do_brisa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1042/req._110-2023_-_requer_pavimentacao_poliedrica_da_rua_rio_ararai_na_comunidade_do_brisa.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação poliedrica da Rua Rio Araraí na Comunidade do Brisa</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1043/req._111-2023-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1043/req._111-2023-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf</t>
   </si>
   <si>
     <t>Requer construção de praça com academia da 3 idade na Estação Papary</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1044/req._112-2023-_requer_pavimentacao_da_rua_nossa_senhora_de_santana_em_camurupim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1044/req._112-2023-_requer_pavimentacao_da_rua_nossa_senhora_de_santana_em_camurupim.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua Nossa Senhora de Santana em Camurupim</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/463/req._113-2023-requer_recapeamento_asfaltico_da_rn_063_ao_longo_de_todo_seu_perimetro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/463/req._113-2023-requer_recapeamento_asfaltico_da_rn_063_ao_longo_de_todo_seu_perimetro.pdf</t>
   </si>
   <si>
     <t>Requer recapeamento asfáltico da RN063 ao longo de todo seu perímetro</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/464/req._114-2023-_requer_emenda_parlamentar_para_calcamento_em_paralelepipedo_nas_ruas_de_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/464/req._114-2023-_requer_emenda_parlamentar_para_calcamento_em_paralelepipedo_nas_ruas_de_barreta.pdf</t>
   </si>
   <si>
     <t>Requer emenda parlamentar para calçamento em paralelepípedo nas ruas de Barreta</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/465/req._115-2023-_requer_emenda_parlamentar_para_construcao_de_calcamento_nas_ruas_do_bairro_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/465/req._115-2023-_requer_emenda_parlamentar_para_construcao_de_calcamento_nas_ruas_do_bairro_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer emenda parlamentar para construção de calçamento nas ruas do bairro Mazapas</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/466/req._116-2023-_requer_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/466/req._116-2023-_requer_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação em paralelepípedo da Rua Vitoria Maria em Barreta</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/595/req._117-2023-_requer_extensao_da_rede_de_agua_potavel_pra_o_cemiterio_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/595/req._117-2023-_requer_extensao_da_rede_de_agua_potavel_pra_o_cemiterio_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer extensão da rede de agua potável para o cemitério de Tabatinga</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/596/req._118-2023-_requer_limpeza_de_calhas_roco_de_mato_e_podas_de_arvore_de_tabatinga_ao_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/596/req._118-2023-_requer_limpeza_de_calhas_roco_de_mato_e_podas_de_arvore_de_tabatinga_ao_centro.pdf</t>
   </si>
   <si>
     <t>Requer limpeza de calhas roco de mato e podas de árvore de Tabatinga ao centro</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/597/req._119-2023-_requer_iluminacao_publica_da_rn_063_de_campo_de_santana_a_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/597/req._119-2023-_requer_iluminacao_publica_da_rn_063_de_campo_de_santana_a_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer iluminação publica da RN 063 de Campo de Santana a Tabatinga</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/598/req._120-2023-_requer_limpeza_das_caixas_de_drenagem_da_rua_sao_jose_em_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/598/req._120-2023-_requer_limpeza_das_caixas_de_drenagem_da_rua_sao_jose_em_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer limpeza das caixas de drenagem da Rua São José em Tabatinga</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/518/req._121-2023-_requer_implantacao_de_monitoramento_por_cameras_em_diversos_pontos_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/518/req._121-2023-_requer_implantacao_de_monitoramento_por_cameras_em_diversos_pontos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer implantação de monitoramento por câmeras em diversos pontos do Município</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/487/req._122-2023-_requer_pavimentacao_da_rua_boa_esperanca_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/487/req._122-2023-_requer_pavimentacao_da_rua_boa_esperanca_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua Boa Esperança em Pirangi do sul</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1045/req._123-2023-_requer_reconstrucao_da_bica_no_centro_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1045/req._123-2023-_requer_reconstrucao_da_bica_no_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer reconstrução da bica no centro da cidade</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1046/req._124-2023-_requer_construcao_do_centro_de_reabilitacao_educacao_cre.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1046/req._124-2023-_requer_construcao_do_centro_de_reabilitacao_educacao_cre.pdf</t>
   </si>
   <si>
     <t>Requer construção do centro de reabilitação educação CRE</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/552/req._125-2023_-_requer_manutencao_da_praca_e_quadra_de_esportes_no_2_conjunto_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/552/req._125-2023_-_requer_manutencao_da_praca_e_quadra_de_esportes_no_2_conjunto_da_caixa.pdf</t>
   </si>
   <si>
     <t>equer manutenção da praça e quadra de esportes no 2 conjunto da caixa</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/467/req._126-2023-_requer_implantacao_do_piso_salarial_nacional_dos_enfermeiros.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/467/req._126-2023-_requer_implantacao_do_piso_salarial_nacional_dos_enfermeiros.pdf</t>
   </si>
   <si>
     <t>Requer implantação do Piso Salarial Nacional dos ENFERMEIROS</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/572/req._127-2023-_requer_construcao_de_cemiterio_em_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/572/req._127-2023-_requer_construcao_de_cemiterio_em_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer construção de cemitério em Hortigranjeira</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/553/req._128-2023-_requer_implantacao_de_ubs_para_atender_os_conjuntos_i_ii_e_iii_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/553/req._128-2023-_requer_implantacao_de_ubs_para_atender_os_conjuntos_i_ii_e_iii_da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer implantação de UBS para atender os conjuntos I, II e III da caixa</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/519/req._129-2023-_requer_audiencia_publica_para_tratar_situacao_referente_a_saude_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/519/req._129-2023-_requer_audiencia_publica_para_tratar_situacao_referente_a_saude_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer audiência pública para tratar situação referente a saude do município</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/580/req._130-2023-_requer_construcao_do_muro_do_campo_de_futebol_da_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/580/req._130-2023-_requer_construcao_do_muro_do_campo_de_futebol_da_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer construção do muro do Campo de futebol da Colônia do Pium</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/581/req._131-2023-_requer_pavimentacao_de_ruas_do_conjunto_antiga_facincra_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/581/req._131-2023-_requer_pavimentacao_de_ruas_do_conjunto_antiga_facincra_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação de ruas do Conjunto Antiga Facincra na Colônia do Pium</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/599/req._132-2023-_requer_mudanca_de_endereco_da_concentracao_do_desfile_civico.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/599/req._132-2023-_requer_mudanca_de_endereco_da_concentracao_do_desfile_civico.pdf</t>
   </si>
   <si>
     <t>Requer mudança de endereço da concentração do desfile cívico</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1047/req._133-2023_-_requer_construcao_de_galeria_pluvial_e_boca_de_lobo_na_estacao_papary.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1047/req._133-2023_-_requer_construcao_de_galeria_pluvial_e_boca_de_lobo_na_estacao_papary.pdf</t>
   </si>
   <si>
     <t>Requer construção de galeria pluvial e boca de lobo na Estação Papary</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1048/req._134-2023_-_requer_construcao_do_cmei_na_comunidade_de_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1048/req._134-2023_-_requer_construcao_do_cmei_na_comunidade_de_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção do CMEI na comunidade de Currais</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/488/req._135-2023_-_requer_pavimentacao_da_estrada_na_rua_lagoa_seca_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/488/req._135-2023_-_requer_pavimentacao_da_estrada_na_rua_lagoa_seca_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da estrada na Rua Lagoa seca na Colônia do Pium</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/468/req._136-2023-_requer_construcao_de_quadra_esportiva_no_bairro_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/468/req._136-2023-_requer_construcao_de_quadra_esportiva_no_bairro_primavera.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra esportiva no Bairro Primavera</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/469/req._137-2023-_requer_reforma_na_ubs_de_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/469/req._137-2023-_requer_reforma_na_ubs_de_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer reforma na UBS de Mazapas</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/489/req._138-2023-_requer_pavimentacao_da_rua_do_alto_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/489/req._138-2023-_requer_pavimentacao_da_rua_do_alto_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da rua do alto em Pirangi do sul</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1049/req._139-2023-_requer_agua_encanada_para_os_residentes_nas_praias_de_barreta_camurupim_e_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1049/req._139-2023-_requer_agua_encanada_para_os_residentes_nas_praias_de_barreta_camurupim_e_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer água encanada para os residentes nas Praias de Barreta Camurupim e Tabatinga</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1050/req._140-2023-_requer_construcao_da_escola_municipal_na_comunidade_de_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1050/req._140-2023-_requer_construcao_da_escola_municipal_na_comunidade_de_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção da Escola Municipal na Comunidade de Currais</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/554/req._141-2023-_requer_construcao_de_muro_no_campo_de_futebol_em_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/554/req._141-2023-_requer_construcao_de_muro_no_campo_de_futebol_em_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer construção de muro no Campo de Futebol em Oitizeiro</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/520/req._142-2023-_requer_a_construcao_de_um_centro_de_referencia_a_saude_em_nisia_floresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/520/req._142-2023-_requer_a_construcao_de_um_centro_de_referencia_a_saude_em_nisia_floresta.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um centro de referência a saúde em Nisia Floresta</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/563/req._143-2023_-_requer_emenda_parlamentar_para_construcao_de_um_monumento_em_homenagem_a_biblia_sagrada.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/563/req._143-2023_-_requer_emenda_parlamentar_para_construcao_de_um_monumento_em_homenagem_a_biblia_sagrada.pdf</t>
   </si>
   <si>
     <t>Requer emenda parlamentar para construção de um monumento em homenagem a bíblia sagrada</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Nego de Batista</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/530/req._144-2023-_requer_iluminacao_publica_na_estrada_para_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/530/req._144-2023-_requer_iluminacao_publica_na_estrada_para_pium.pdf</t>
   </si>
   <si>
     <t>Requer iluminação publica na estrada para pium</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/531/req._145-2023-_requer_extensao_de_iluminacao_publica_na_rn_002_que_liga_currais_genipapeiro_e_golandi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/531/req._145-2023-_requer_extensao_de_iluminacao_publica_na_rn_002_que_liga_currais_genipapeiro_e_golandi.pdf</t>
   </si>
   <si>
     <t>Requer extensão de iluminação pública na RN002 que liga Currais Genipapeiro e Golandi</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1051/req._146-2023-_requer_conclusao_da_reforma_do_cmei_de_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1051/req._146-2023-_requer_conclusao_da_reforma_do_cmei_de_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer conclusão da reforma do CMEI de Genipapeiro</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1052/req._147-2023-_requer_construcao_de_academia_ao_ar_livre_para_3_idade_em_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1052/req._147-2023-_requer_construcao_de_academia_ao_ar_livre_para_3_idade_em_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia ao ar livre para 3 idade em Genipapeiro</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/521/req._148-2023-_requer_criacao_de_centro_turistico_e_cultural_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/521/req._148-2023-_requer_criacao_de_centro_turistico_e_cultural_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer criação de centro turístico e cultural em Campo de Santana</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/522/req._149-2023-_requer_reforma_da_quadra_de_esportes_em_morrinhos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/522/req._149-2023-_requer_reforma_da_quadra_de_esportes_em_morrinhos.pdf</t>
   </si>
   <si>
     <t>Requer reforma da quadra de esportes em Morrinhos</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/573/req._150-2023-_requer_restauracao_da_praca_dom_heitor_no_conj._clovis.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/573/req._150-2023-_requer_restauracao_da_praca_dom_heitor_no_conj._clovis.pdf</t>
   </si>
   <si>
     <t>Requer restauração da praça Dom Heitor no Conj. Clóvis</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/523/req._151-2023-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/523/req._151-2023-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer reforma da Ponte do rio Pirrixi em Campo de Santana</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/524/req._152-2023-_requer_construcao_de_quadra_de_esportes_em_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/524/req._152-2023-_requer_construcao_de_quadra_de_esportes_em_timbo.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes em Timbó</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/470/req._153-2023-_requer_implantacao_de_atendimento_medico_de_urgencia_e_emergencia_na_ubs_de_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/470/req._153-2023-_requer_implantacao_de_atendimento_medico_de_urgencia_e_emergencia_na_ubs_de_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer implantação de atendimento médico de urgência e emergência na UBS de Mazapas</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/555/req._154-2023-requer_emenda_parlamentar_para_construir_uma_quadra_de_esportes_no_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/555/req._154-2023-requer_emenda_parlamentar_para_construir_uma_quadra_de_esportes_no_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer Emenda Parlamentar para construir uma quadra de esportes no alto Monte Hermínio</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/556/req._155-2023-_requer_recapeamento_asfaltico_na_rua_sao_judas_tadeu_no_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/556/req._155-2023-_requer_recapeamento_asfaltico_na_rua_sao_judas_tadeu_no_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer recapeamento asfáltico na Rua São judas Tadeu no Alto Monte Hermínio</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/490/req._156-2023-_requer_instalacao_de_comportas_na_ponte_de_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/490/req._156-2023-_requer_instalacao_de_comportas_na_ponte_de_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer instalação de comportas na ponte de Pirangi do sul</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1053/req._157-2023-_requer_construcao_de_praca_com_academia_ao_ar_livre_para_3_idade_em_golandi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1053/req._157-2023-_requer_construcao_de_praca_com_academia_ao_ar_livre_para_3_idade_em_golandi.pdf</t>
   </si>
   <si>
     <t>Requer construção de praça com academia ao ar livre para 3 idade em Golandi</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1054/req._158-2023-_requer_construcao_de_praca_com_academia_da_3_idade_em_carnaubinha.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1054/req._158-2023-_requer_construcao_de_praca_com_academia_da_3_idade_em_carnaubinha.pdf</t>
   </si>
   <si>
     <t>Requer construção de praça com academia da 3 idade em Carnaubinha</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/582/req._159-2023-_requer_pavimentacao_de_ruas_do_loteamento_riomar.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/582/req._159-2023-_requer_pavimentacao_de_ruas_do_loteamento_riomar.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação de ruas do Loteamento Riomar</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/583/req._160-2023-_requer_implantacao_de_um_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/583/req._160-2023-_requer_implantacao_de_um_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta.pdf</t>
   </si>
   <si>
     <t>Requer implantação de um sistema de abastecimento de agua em Camurupim e Barreta</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/600/req._161-2023-_requer_implantacao_de_iluminacao_de_led_na_estrada_que_liga_a_fazenda_papary_a_rn_063.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/600/req._161-2023-_requer_implantacao_de_iluminacao_de_led_na_estrada_que_liga_a_fazenda_papary_a_rn_063.pdf</t>
   </si>
   <si>
     <t>Requer implantação de iluminação de led na estrada que liga a fazenda Papary a RN 063</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/525/req._162-2023-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/525/req._162-2023-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da Rua Dioclécio Anselmo em Campo de Santana</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/526/req._163-2023-_requer_ampliacao_do_cemiterio_piblico_de_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/526/req._163-2023-_requer_ampliacao_do_cemiterio_piblico_de_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer ampliação do cemitério público de Oitizeiro</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/491/req._164-2023-_requer_cronograma_de_limpeza_afim_de_suprir_as_necessidades_das_comunidades.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/491/req._164-2023-_requer_cronograma_de_limpeza_afim_de_suprir_as_necessidades_das_comunidades.pdf</t>
   </si>
   <si>
     <t>Requer cronograma de limpeza afim de suprir as necessidades das comunidades</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/492/req._165-2023-_requer_pavimentacao_da_rua_do_alto_em_pirangi_do_sul_em_nisia_floresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/492/req._165-2023-_requer_pavimentacao_da_rua_do_alto_em_pirangi_do_sul_em_nisia_floresta.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua do Alto em Pirangi do Sul em Nisia Floresta</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1055/req._166-2023-_requer_construcao_de_quadra_de_esportes_em_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1055/req._166-2023-_requer_construcao_de_quadra_de_esportes_em_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes em Genipapeiro</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1056/req._167-2023-_requer_construcao_de_campo_de_futebol_na_comunidade_de_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1056/req._167-2023-_requer_construcao_de_campo_de_futebol_na_comunidade_de_boagua.pdf</t>
   </si>
   <si>
     <t>Requer construção de campo de futebol na comunidade de Boágua</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/471/req._168-2023-_requer_pavimentacao_da_rua_brilho_do_sol_em_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/471/req._168-2023-_requer_pavimentacao_da_rua_brilho_do_sol_em_barreta.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da rua Brilho do Sol em Barreta</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/527/req._169-2023-_requer_que_seja_enviado_o_pccr_de_todas_as_secretarias_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/527/req._169-2023-_requer_que_seja_enviado_o_pccr_de_todas_as_secretarias_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o PCCR de todas as secretarias do município</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1057/req._170-2023-_requer_construcao_de_quadra_de_esportes_na_escola_municipal_de_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1057/req._170-2023-_requer_construcao_de_quadra_de_esportes_na_escola_municipal_de_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes na Escola Municipal de Mazapas</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1058/req._171-2023_-requer_construcao_de_poco_tubular_em_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1058/req._171-2023_-requer_construcao_de_poco_tubular_em_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de poço tubular em Currais</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/493/req._172-2023-_requer_uma_agencia_dos_correios_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/493/req._172-2023-_requer_uma_agencia_dos_correios_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer uma agência dos correios na Colônia do Pium</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/557/req._173-2023-requer_implantacao_de_ponto_de_taxi_na_estacao_papary.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/557/req._173-2023-requer_implantacao_de_ponto_de_taxi_na_estacao_papary.pdf</t>
   </si>
   <si>
     <t>Requer implantação de ponto de táxi na Estação Papary</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/584/req._174-2023-_requer_construcao_de_um_calcadao_na_orla_de_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/584/req._174-2023-_requer_construcao_de_um_calcadao_na_orla_de_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de um calcadão na Orla de Pirangi do Sul</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/494/req._175-2023-_requer_aquisicao_de_terreno_para_ampliacao_do_cemiterio_de_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/494/req._175-2023-_requer_aquisicao_de_terreno_para_ampliacao_do_cemiterio_de_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer aquisição de terreno para ampliação do cemitério de Pirangi do Sul</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/495/req._176-2023_-_requer_drenagem_em_frente_a_garagem_da_antiga_campos_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/495/req._176-2023_-_requer_drenagem_em_frente_a_garagem_da_antiga_campos_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer drenagem em frente a garagem da antiga CAMPOS em Pirangi do sul</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1059/req._177-2023-_requer_construcao_do_cmei_em_alcacus.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1059/req._177-2023-_requer_construcao_do_cmei_em_alcacus.pdf</t>
   </si>
   <si>
     <t>Requer construção do CMEI em Alcaçuz</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1060/req._178-2023-_requer_construcao_de_academia_ao_ar_livre_para_3_idade_no_poeirao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1060/req._178-2023-_requer_construcao_de_academia_ao_ar_livre_para_3_idade_no_poeirao.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia ao ar livre para 3 idade no Poeirão</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/558/req._179-2023-_requer_pavimentacao_asfaltica_na_av._isabel_gundim_no_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/558/req._179-2023-_requer_pavimentacao_asfaltica_na_av._isabel_gundim_no_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica na AV. Isabel Gundim no Alto Monte Hermínio</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/559/req._180-2023-requer_implantacao_de_espaco_educativo_em_frente_ao_cmei_no_porto.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/559/req._180-2023-requer_implantacao_de_espaco_educativo_em_frente_ao_cmei_no_porto.pdf</t>
   </si>
   <si>
     <t>Requer implantação de espaço educativo em frente ao CMEI no Porto</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/528/req._181-2023-_requer_implantacao_de_unidade_de_saude_24hrs_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/528/req._181-2023-_requer_implantacao_de_unidade_de_saude_24hrs_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer implantação de Unidade de Saúde 24hrs em Búzios</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/529/req._182-2023-_requer_implantacao_de_lixeiras_na_lagoa_de_boa_cicca_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/529/req._182-2023-_requer_implantacao_de_lixeiras_na_lagoa_de_boa_cicca_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer implantação de lixeiras na lagoa de Boa Cicca em Campo de Santana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2610,67 +2610,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/564/req._001-2023-_requer_perfuracao_de_poco_tubular_na_localidade_bebedouro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/588/req._002-2023_-_requer_reforma_do_cruzeiro_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/589/req._003-2023_-_requer_pavimentacao_asfaltica_nas_ruas_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1025/req._004-2023-_requer_instalacao_de_caixa_dagua_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1026/req._005-2023_-_requer_construcao_da_ponte_que_liga_currais_genipapeiro_e_golandi_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/574/req._006-2023-_requer_construcao_de_cemiterio_publico_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/575/req._007-2023_-requer_implantacao_da_guarda_municipal_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/509/req._008-20236-_requer_construcao_de_um_centro_de_velorio_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/510/req._009-2023_-_requer_construcao_de_um_centro_de_velorio_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/532/req._010-2023-_requer_construcao_de_uma_praca_no_poeirao_comunidade_do_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/533/req._011-2023-_requer_manutencao_e_implantacao_de_academia_da_3_idade_na_praca_ao_lado_da_matriz.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/472/req._012-2023-_requer_construcao_de_um_poco_artesiano_na_rua_boa_esperanca_-_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/473/req._013-2023_-_requer_pavimentacao_e_drenagem_da_rua_guilherme_de_lira_duarte_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1027/req._014-2023-_requer_pavimentaco_da_estrada_que_liga_currais_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1028/req._015-2023-_requer_construcao_de_uma_rampa_nautica_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/565/req._016-2023-requer_construcao_de_memorial_a_nsia_floresta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/585/req._017-2023-_requer_audiencia_publica_para_tratar_a_situacao_das_obras_da_estacao_ferroviaria_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/590/req._018-2023_-_requer_continuacao_do_calcamento_da_rua_do_campo_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/474/req._019-2023-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/511/req._020-2023-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/512/req._021-2023_-_requer_perfuracao_de_poco_para_a_comunidade_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/576/req._022-2023-_requer_pavimentacao_de_ruas_da_comunidade_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/577/req._023-2023-_requer_contratacao_de_efetivo_para_implantacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/534/req._024-2023-_requer_reforma_das_tendas_da_feira_livre_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/535/req._025-2023-_requer_implantacao_de_academia_de_3_idade_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/455/req._026-2023-_requer_construcao_de_um_cmei_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/456/req._027-2023-_requer_instalacao_de_uma_academia_da_melhor_idade_no_bonfin.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/586/req._028-2023-_requer_construcao_de_estrutura_basica_para_portos_de_canoas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/513/req._029-2023-_requer_drenagem_e_pavimentacao_da_rua_santa_luzia_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/514/req._030-2023_-_requer_reabertura_dos_boxes_comerciais_ao_lado_do_cemiterio_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1029/req._031-2023_-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1030/req._032-2023-_requer_pavimentacao_em_paralelepipedo_na_rua_joao_lourenco_neto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/457/req._033-2023-requer_a_construcao_de_um_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/458/req._034-2023-requer_a_criacao_de_um_servico_de_convivencia_e_fortalecimento_de_vinculo_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/475/req._035-2023-_requer_revitalizacao_do_posto_de_saude_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/476/req._036-2023-_requer_implementacao_de_uma_rotatoria_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/536/req._037-2023-_requer_reparos_na_rodoviaria_do_centro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/537/req._038-2023-_requer_implantacao_de_gerador_de_energia_na_ubs_do_centro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/566/req._039-2023-_requer_restauracao_e_revitalizacao_da_praca_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/591/req._040-2023_-_requer_emenda_parlamentar_para_construcao_de_uma_quadra_poliesportiva_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/592/req._041-2023_-_requer_implementacao_de_um_posto_dos_correios_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/560/req._042-2023-_requer_doacao_de_terreno_no_parque_primavera_para_a_construcao_de_um_templo_da_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/515/req._043-2023-_requer_implantacao_de_segurancas_nas_escolas_e_cmeis_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/516/req._044-2023_-_requer_reforma_do_piso_da_quadra_de_esportes_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/517/req._045-2023-_requer_audiencia_publica_para_discutir_a_questao_da_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/459/req._046-2023-requer_recapeamento_asfaltico_na_rn_063ao_longo_de_todo_seu_perimetro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/578/req._047-2023_-_requer_construcao_de_cmei_para_colonia_de_baixo_em_pium.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/477/req._048-2023-_requer_construcao_de_uma_escadaria_com_corrimao_em_frente_ao_clube_dos_idosos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/538/req._049-2023-_requer_aquisicao_de_um_limpa_fossa_para_atender_a_populacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/567/req._050-2023-_requer_impressao_da_lei_organica_e_encaminhar_para_todas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1031/req._051-2023-_requer_conlusao_da_pavimentacao_da_rua_mestre_de_obras_antonio_de_padua_souza.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/579/req._052-2023_-_requer_manutencao_pintura_de_faixas_de_pedestres_no_centro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1032/req._053-2023_-_requer_pavimentacao_poliedrica_com_drenagem_na_rua_henrique_trindade_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/496/req._054-2023_-_requer_implementacao_de_curso_para_os_funcionarios_das_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/478/req._055-2023-_requer_construcao_de_paradas_de_onibus_cobertas_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/539/req._056-2023-_requer_iluminacao_publica_com_led_na_av._bianor_barros_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/540/req._057-2023_-_requer_pavimentacao_da_av._maria_luiza_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/587/req._058-2023-_requer_implantacao_de_um_programa_de_controle_de_deslocamento_para_ambulancias_por_gps.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/568/req._059-2023-_requer_impressao_do_regimento_interno_desta_casa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/479/req._060-2023-_requer_pavimentcao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/569/req._061-2023-_requer_criacao_de_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/541/req._062-2023-_requer_construcao_de_quadra_de_esportes_no_alto_monte_herminio_ii.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/497/req._063-2023-_requer_o_envio_a_essa_casa_do_plano_de_carreira_do_servidor_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/460/req._064-2023-requer_emenda_parlamentar_para_construcao_de_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1033/req._065-2023_-_requer_pavimentacao_da_estrada_que_liga_timbo_a_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/498/req._066-2023-_requer_aquisicao_de_um_bebedouro_refrigerador_industrial_para_o_ginasio_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/542/req._067-2023-_requer_implantacao_do_projeto_medico_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/480/req._068-2023_-_requer_pavimetacao_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1034/req._069-2023_-_requer_construcao_de_ponte_que_liga_colonia_do_pium_a_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/593/req._070-2023_-_requer_pavimentacao_da_rua_maria_fernandes_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/461/req._071-2023-_requer_pavimentacao_da_estrada_da_mazapas_ate_a_lagoa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1035/req._072-2023-_requer_construcao_de_uma_praca_com_academia_da_terceira_idade_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/570/req._073-2023-_requer_restauracao_e_limpeza_das_paredes_da_praca_jose_herminio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/543/req._074-2023-_requer_reparos_na_estrutura_do_centro_comercial_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/594/req._075-2023-_requer_instalacao_de_maus_um_poco_tubular_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/499/req._076-2023-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_do_carcara.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/500/req._077-2023-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_de_arituba.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/501/req._078-2023_-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/481/req._079-2023-_requer_readequacao_do_cruzamento_e_contrsucao_de_lombadas_em_pirani_do_sul.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/544/req._080-2023-_requer_servico_do_carro_fumace_no_centro_e_comunidades.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/482/req._081-2023-_requer_ambulancia_para_atender_pirangi_alcacuz_e_buzios.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/483/req._082-2023-_requer_ambulancia_para_atender_as_comunidades_de_colonia_do_pium_hortigranjeira_e_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1036/req._083-2023-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/561/req._084-2023-_requer_limpeza_das_lagoas_de_capitacao_da_1_e_2_conjuntos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/562/req._085-2023_-_requer_audiencia_publica_para_discussao_da_situacao_do_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/545/req._086-2023-_requer_implantacao_de_arquibancada_na_quadra_de_esportes_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/462/req._087-2023-_requer_emenda_parlamentar_para_construcao_de_um_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/502/req._088-2023-_requer_audiencia_publica_com_participacao_do_emater_para_solucionar_duvidas_da_populacao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/484/req._089-2023-_requer_construcao_de_arena_de_areia_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1037/req._090-2023-_requer_construcao_de_unidade_basica_de_saude_psf_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/503/req._091-2023-_requer_reforma_e_reativacao_do_escritorio_da_emater_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/504/req._092-2023-_requer_regularizacao_do_abastecimento_de_energia_eletrica_da_linha_de_transmissao_na_antiga_estrada_da_ilha.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/505/req._093-2023-_requer_isentar_os_agricultores_beneficiarios_do_caf_da_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/506/req._094-2023-_requer_a_retomada_do_programa_de_construcao_de_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/507/req._095-2023-_requer_a_criacao_do_festival_do_camarao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/508/req._096-2023-_requer_continuacao_asfaltica_da_avenida_atlantica_ate_a_pedra_da_fumaca_na_divisa_de_nisia_com_senador_geogino.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/546/req._097-2023-_requer_manutencao_e_cobertura_da_quadra_de_esportes_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/547/req._098-2023-_requer_saneamento_basico_na_rua_do_cmei_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/548/req._099-2023-_requer_doacao_de_terreno_a_paroquia_para_constrir_uma_capela_no_2_conj..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/549/req._100-2023-_requer_pavimentacao_da_rua_mae_julia_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/550/req._101-2023-_requer_implantacao_de_academia_da_3_idade_na_comunidade_do_porto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/551/req._102-2023-_requer_construcao_de_quadra_de_esportes_na_escola_aurora_costa_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/485/req._103-2023_-_requer_construcao_de_quadra_de_esportes_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/486/req._104-2023-_requer_construcao_de_quadra_de_esportes_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/571/req._105-2023-requer_tornar_obrigatorio_todas_as_escolas_municipais_tocar_o_hino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1038/req._106-2023-_requer_ampliacao_do_cemiterio_publico_na_comunidade_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1039/req._107-2023-_requer_ampliacao_do_cemiterio_publico_municipal_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1040/req._108-20023-_requer_construcao_de_cemiterio_publico_municipal_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1041/req._109-_2023-_requer_construcao_de_cemiterio_publico_municipal_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1042/req._110-2023_-_requer_pavimentacao_poliedrica_da_rua_rio_ararai_na_comunidade_do_brisa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1043/req._111-2023-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1044/req._112-2023-_requer_pavimentacao_da_rua_nossa_senhora_de_santana_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/463/req._113-2023-requer_recapeamento_asfaltico_da_rn_063_ao_longo_de_todo_seu_perimetro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/464/req._114-2023-_requer_emenda_parlamentar_para_calcamento_em_paralelepipedo_nas_ruas_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/465/req._115-2023-_requer_emenda_parlamentar_para_construcao_de_calcamento_nas_ruas_do_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/466/req._116-2023-_requer_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/595/req._117-2023-_requer_extensao_da_rede_de_agua_potavel_pra_o_cemiterio_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/596/req._118-2023-_requer_limpeza_de_calhas_roco_de_mato_e_podas_de_arvore_de_tabatinga_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/597/req._119-2023-_requer_iluminacao_publica_da_rn_063_de_campo_de_santana_a_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/598/req._120-2023-_requer_limpeza_das_caixas_de_drenagem_da_rua_sao_jose_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/518/req._121-2023-_requer_implantacao_de_monitoramento_por_cameras_em_diversos_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/487/req._122-2023-_requer_pavimentacao_da_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1045/req._123-2023-_requer_reconstrucao_da_bica_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1046/req._124-2023-_requer_construcao_do_centro_de_reabilitacao_educacao_cre.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/552/req._125-2023_-_requer_manutencao_da_praca_e_quadra_de_esportes_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/467/req._126-2023-_requer_implantacao_do_piso_salarial_nacional_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/572/req._127-2023-_requer_construcao_de_cemiterio_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/553/req._128-2023-_requer_implantacao_de_ubs_para_atender_os_conjuntos_i_ii_e_iii_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/519/req._129-2023-_requer_audiencia_publica_para_tratar_situacao_referente_a_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/580/req._130-2023-_requer_construcao_do_muro_do_campo_de_futebol_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/581/req._131-2023-_requer_pavimentacao_de_ruas_do_conjunto_antiga_facincra_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/599/req._132-2023-_requer_mudanca_de_endereco_da_concentracao_do_desfile_civico.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1047/req._133-2023_-_requer_construcao_de_galeria_pluvial_e_boca_de_lobo_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1048/req._134-2023_-_requer_construcao_do_cmei_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/488/req._135-2023_-_requer_pavimentacao_da_estrada_na_rua_lagoa_seca_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/468/req._136-2023-_requer_construcao_de_quadra_esportiva_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/469/req._137-2023-_requer_reforma_na_ubs_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/489/req._138-2023-_requer_pavimentacao_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1049/req._139-2023-_requer_agua_encanada_para_os_residentes_nas_praias_de_barreta_camurupim_e_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1050/req._140-2023-_requer_construcao_da_escola_municipal_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/554/req._141-2023-_requer_construcao_de_muro_no_campo_de_futebol_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/520/req._142-2023-_requer_a_construcao_de_um_centro_de_referencia_a_saude_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/563/req._143-2023_-_requer_emenda_parlamentar_para_construcao_de_um_monumento_em_homenagem_a_biblia_sagrada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/530/req._144-2023-_requer_iluminacao_publica_na_estrada_para_pium.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/531/req._145-2023-_requer_extensao_de_iluminacao_publica_na_rn_002_que_liga_currais_genipapeiro_e_golandi.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1051/req._146-2023-_requer_conclusao_da_reforma_do_cmei_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1052/req._147-2023-_requer_construcao_de_academia_ao_ar_livre_para_3_idade_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/521/req._148-2023-_requer_criacao_de_centro_turistico_e_cultural_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/522/req._149-2023-_requer_reforma_da_quadra_de_esportes_em_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/573/req._150-2023-_requer_restauracao_da_praca_dom_heitor_no_conj._clovis.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/523/req._151-2023-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/524/req._152-2023-_requer_construcao_de_quadra_de_esportes_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/470/req._153-2023-_requer_implantacao_de_atendimento_medico_de_urgencia_e_emergencia_na_ubs_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/555/req._154-2023-requer_emenda_parlamentar_para_construir_uma_quadra_de_esportes_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/556/req._155-2023-_requer_recapeamento_asfaltico_na_rua_sao_judas_tadeu_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/490/req._156-2023-_requer_instalacao_de_comportas_na_ponte_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1053/req._157-2023-_requer_construcao_de_praca_com_academia_ao_ar_livre_para_3_idade_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1054/req._158-2023-_requer_construcao_de_praca_com_academia_da_3_idade_em_carnaubinha.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/582/req._159-2023-_requer_pavimentacao_de_ruas_do_loteamento_riomar.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/583/req._160-2023-_requer_implantacao_de_um_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/600/req._161-2023-_requer_implantacao_de_iluminacao_de_led_na_estrada_que_liga_a_fazenda_papary_a_rn_063.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/525/req._162-2023-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/526/req._163-2023-_requer_ampliacao_do_cemiterio_piblico_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/491/req._164-2023-_requer_cronograma_de_limpeza_afim_de_suprir_as_necessidades_das_comunidades.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/492/req._165-2023-_requer_pavimentacao_da_rua_do_alto_em_pirangi_do_sul_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1055/req._166-2023-_requer_construcao_de_quadra_de_esportes_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1056/req._167-2023-_requer_construcao_de_campo_de_futebol_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/471/req._168-2023-_requer_pavimentacao_da_rua_brilho_do_sol_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/527/req._169-2023-_requer_que_seja_enviado_o_pccr_de_todas_as_secretarias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1057/req._170-2023-_requer_construcao_de_quadra_de_esportes_na_escola_municipal_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1058/req._171-2023_-requer_construcao_de_poco_tubular_em_currais.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/493/req._172-2023-_requer_uma_agencia_dos_correios_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/557/req._173-2023-requer_implantacao_de_ponto_de_taxi_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/584/req._174-2023-_requer_construcao_de_um_calcadao_na_orla_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/494/req._175-2023-_requer_aquisicao_de_terreno_para_ampliacao_do_cemiterio_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/495/req._176-2023_-_requer_drenagem_em_frente_a_garagem_da_antiga_campos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1059/req._177-2023-_requer_construcao_do_cmei_em_alcacus.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1060/req._178-2023-_requer_construcao_de_academia_ao_ar_livre_para_3_idade_no_poeirao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/558/req._179-2023-_requer_pavimentacao_asfaltica_na_av._isabel_gundim_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/559/req._180-2023-requer_implantacao_de_espaco_educativo_em_frente_ao_cmei_no_porto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/528/req._181-2023-_requer_implantacao_de_unidade_de_saude_24hrs_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/529/req._182-2023-_requer_implantacao_de_lixeiras_na_lagoa_de_boa_cicca_em_campo_de_santana.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/564/req._001-2023-_requer_perfuracao_de_poco_tubular_na_localidade_bebedouro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/588/req._002-2023_-_requer_reforma_do_cruzeiro_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/589/req._003-2023_-_requer_pavimentacao_asfaltica_nas_ruas_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1025/req._004-2023-_requer_instalacao_de_caixa_dagua_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1026/req._005-2023_-_requer_construcao_da_ponte_que_liga_currais_genipapeiro_e_golandi_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/574/req._006-2023-_requer_construcao_de_cemiterio_publico_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/575/req._007-2023_-requer_implantacao_da_guarda_municipal_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/509/req._008-20236-_requer_construcao_de_um_centro_de_velorio_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/510/req._009-2023_-_requer_construcao_de_um_centro_de_velorio_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/532/req._010-2023-_requer_construcao_de_uma_praca_no_poeirao_comunidade_do_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/533/req._011-2023-_requer_manutencao_e_implantacao_de_academia_da_3_idade_na_praca_ao_lado_da_matriz.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/472/req._012-2023-_requer_construcao_de_um_poco_artesiano_na_rua_boa_esperanca_-_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/473/req._013-2023_-_requer_pavimentacao_e_drenagem_da_rua_guilherme_de_lira_duarte_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1027/req._014-2023-_requer_pavimentaco_da_estrada_que_liga_currais_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1028/req._015-2023-_requer_construcao_de_uma_rampa_nautica_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/565/req._016-2023-requer_construcao_de_memorial_a_nsia_floresta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/585/req._017-2023-_requer_audiencia_publica_para_tratar_a_situacao_das_obras_da_estacao_ferroviaria_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/590/req._018-2023_-_requer_continuacao_do_calcamento_da_rua_do_campo_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/474/req._019-2023-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/511/req._020-2023-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/512/req._021-2023_-_requer_perfuracao_de_poco_para_a_comunidade_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/576/req._022-2023-_requer_pavimentacao_de_ruas_da_comunidade_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/577/req._023-2023-_requer_contratacao_de_efetivo_para_implantacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/534/req._024-2023-_requer_reforma_das_tendas_da_feira_livre_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/535/req._025-2023-_requer_implantacao_de_academia_de_3_idade_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/455/req._026-2023-_requer_construcao_de_um_cmei_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/456/req._027-2023-_requer_instalacao_de_uma_academia_da_melhor_idade_no_bonfin.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/586/req._028-2023-_requer_construcao_de_estrutura_basica_para_portos_de_canoas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/513/req._029-2023-_requer_drenagem_e_pavimentacao_da_rua_santa_luzia_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/514/req._030-2023_-_requer_reabertura_dos_boxes_comerciais_ao_lado_do_cemiterio_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1029/req._031-2023_-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1030/req._032-2023-_requer_pavimentacao_em_paralelepipedo_na_rua_joao_lourenco_neto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/457/req._033-2023-requer_a_construcao_de_um_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/458/req._034-2023-requer_a_criacao_de_um_servico_de_convivencia_e_fortalecimento_de_vinculo_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/475/req._035-2023-_requer_revitalizacao_do_posto_de_saude_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/476/req._036-2023-_requer_implementacao_de_uma_rotatoria_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/536/req._037-2023-_requer_reparos_na_rodoviaria_do_centro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/537/req._038-2023-_requer_implantacao_de_gerador_de_energia_na_ubs_do_centro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/566/req._039-2023-_requer_restauracao_e_revitalizacao_da_praca_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/591/req._040-2023_-_requer_emenda_parlamentar_para_construcao_de_uma_quadra_poliesportiva_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/592/req._041-2023_-_requer_implementacao_de_um_posto_dos_correios_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/560/req._042-2023-_requer_doacao_de_terreno_no_parque_primavera_para_a_construcao_de_um_templo_da_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/515/req._043-2023-_requer_implantacao_de_segurancas_nas_escolas_e_cmeis_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/516/req._044-2023_-_requer_reforma_do_piso_da_quadra_de_esportes_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/517/req._045-2023-_requer_audiencia_publica_para_discutir_a_questao_da_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/459/req._046-2023-requer_recapeamento_asfaltico_na_rn_063ao_longo_de_todo_seu_perimetro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/578/req._047-2023_-_requer_construcao_de_cmei_para_colonia_de_baixo_em_pium.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/477/req._048-2023-_requer_construcao_de_uma_escadaria_com_corrimao_em_frente_ao_clube_dos_idosos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/538/req._049-2023-_requer_aquisicao_de_um_limpa_fossa_para_atender_a_populacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/567/req._050-2023-_requer_impressao_da_lei_organica_e_encaminhar_para_todas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1031/req._051-2023-_requer_conlusao_da_pavimentacao_da_rua_mestre_de_obras_antonio_de_padua_souza.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/579/req._052-2023_-_requer_manutencao_pintura_de_faixas_de_pedestres_no_centro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1032/req._053-2023_-_requer_pavimentacao_poliedrica_com_drenagem_na_rua_henrique_trindade_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/496/req._054-2023_-_requer_implementacao_de_curso_para_os_funcionarios_das_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/478/req._055-2023-_requer_construcao_de_paradas_de_onibus_cobertas_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/539/req._056-2023-_requer_iluminacao_publica_com_led_na_av._bianor_barros_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/540/req._057-2023_-_requer_pavimentacao_da_av._maria_luiza_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/587/req._058-2023-_requer_implantacao_de_um_programa_de_controle_de_deslocamento_para_ambulancias_por_gps.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/568/req._059-2023-_requer_impressao_do_regimento_interno_desta_casa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/479/req._060-2023-_requer_pavimentcao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/569/req._061-2023-_requer_criacao_de_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/541/req._062-2023-_requer_construcao_de_quadra_de_esportes_no_alto_monte_herminio_ii.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/497/req._063-2023-_requer_o_envio_a_essa_casa_do_plano_de_carreira_do_servidor_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/460/req._064-2023-requer_emenda_parlamentar_para_construcao_de_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1033/req._065-2023_-_requer_pavimentacao_da_estrada_que_liga_timbo_a_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/498/req._066-2023-_requer_aquisicao_de_um_bebedouro_refrigerador_industrial_para_o_ginasio_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/542/req._067-2023-_requer_implantacao_do_projeto_medico_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/480/req._068-2023_-_requer_pavimetacao_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1034/req._069-2023_-_requer_construcao_de_ponte_que_liga_colonia_do_pium_a_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/593/req._070-2023_-_requer_pavimentacao_da_rua_maria_fernandes_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/461/req._071-2023-_requer_pavimentacao_da_estrada_da_mazapas_ate_a_lagoa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1035/req._072-2023-_requer_construcao_de_uma_praca_com_academia_da_terceira_idade_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/570/req._073-2023-_requer_restauracao_e_limpeza_das_paredes_da_praca_jose_herminio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/543/req._074-2023-_requer_reparos_na_estrutura_do_centro_comercial_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/594/req._075-2023-_requer_instalacao_de_maus_um_poco_tubular_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/499/req._076-2023-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_do_carcara.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/500/req._077-2023-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_de_arituba.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/501/req._078-2023_-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/481/req._079-2023-_requer_readequacao_do_cruzamento_e_contrsucao_de_lombadas_em_pirani_do_sul.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/544/req._080-2023-_requer_servico_do_carro_fumace_no_centro_e_comunidades.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/482/req._081-2023-_requer_ambulancia_para_atender_pirangi_alcacuz_e_buzios.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/483/req._082-2023-_requer_ambulancia_para_atender_as_comunidades_de_colonia_do_pium_hortigranjeira_e_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1036/req._083-2023-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/561/req._084-2023-_requer_limpeza_das_lagoas_de_capitacao_da_1_e_2_conjuntos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/562/req._085-2023_-_requer_audiencia_publica_para_discussao_da_situacao_do_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/545/req._086-2023-_requer_implantacao_de_arquibancada_na_quadra_de_esportes_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/462/req._087-2023-_requer_emenda_parlamentar_para_construcao_de_um_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/502/req._088-2023-_requer_audiencia_publica_com_participacao_do_emater_para_solucionar_duvidas_da_populacao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/484/req._089-2023-_requer_construcao_de_arena_de_areia_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1037/req._090-2023-_requer_construcao_de_unidade_basica_de_saude_psf_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/503/req._091-2023-_requer_reforma_e_reativacao_do_escritorio_da_emater_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/504/req._092-2023-_requer_regularizacao_do_abastecimento_de_energia_eletrica_da_linha_de_transmissao_na_antiga_estrada_da_ilha.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/505/req._093-2023-_requer_isentar_os_agricultores_beneficiarios_do_caf_da_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/506/req._094-2023-_requer_a_retomada_do_programa_de_construcao_de_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/507/req._095-2023-_requer_a_criacao_do_festival_do_camarao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/508/req._096-2023-_requer_continuacao_asfaltica_da_avenida_atlantica_ate_a_pedra_da_fumaca_na_divisa_de_nisia_com_senador_geogino.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/546/req._097-2023-_requer_manutencao_e_cobertura_da_quadra_de_esportes_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/547/req._098-2023-_requer_saneamento_basico_na_rua_do_cmei_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/548/req._099-2023-_requer_doacao_de_terreno_a_paroquia_para_constrir_uma_capela_no_2_conj..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/549/req._100-2023-_requer_pavimentacao_da_rua_mae_julia_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/550/req._101-2023-_requer_implantacao_de_academia_da_3_idade_na_comunidade_do_porto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/551/req._102-2023-_requer_construcao_de_quadra_de_esportes_na_escola_aurora_costa_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/485/req._103-2023_-_requer_construcao_de_quadra_de_esportes_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/486/req._104-2023-_requer_construcao_de_quadra_de_esportes_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/571/req._105-2023-requer_tornar_obrigatorio_todas_as_escolas_municipais_tocar_o_hino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1038/req._106-2023-_requer_ampliacao_do_cemiterio_publico_na_comunidade_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1039/req._107-2023-_requer_ampliacao_do_cemiterio_publico_municipal_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1040/req._108-20023-_requer_construcao_de_cemiterio_publico_municipal_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1041/req._109-_2023-_requer_construcao_de_cemiterio_publico_municipal_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1042/req._110-2023_-_requer_pavimentacao_poliedrica_da_rua_rio_ararai_na_comunidade_do_brisa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1043/req._111-2023-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1044/req._112-2023-_requer_pavimentacao_da_rua_nossa_senhora_de_santana_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/463/req._113-2023-requer_recapeamento_asfaltico_da_rn_063_ao_longo_de_todo_seu_perimetro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/464/req._114-2023-_requer_emenda_parlamentar_para_calcamento_em_paralelepipedo_nas_ruas_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/465/req._115-2023-_requer_emenda_parlamentar_para_construcao_de_calcamento_nas_ruas_do_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/466/req._116-2023-_requer_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/595/req._117-2023-_requer_extensao_da_rede_de_agua_potavel_pra_o_cemiterio_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/596/req._118-2023-_requer_limpeza_de_calhas_roco_de_mato_e_podas_de_arvore_de_tabatinga_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/597/req._119-2023-_requer_iluminacao_publica_da_rn_063_de_campo_de_santana_a_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/598/req._120-2023-_requer_limpeza_das_caixas_de_drenagem_da_rua_sao_jose_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/518/req._121-2023-_requer_implantacao_de_monitoramento_por_cameras_em_diversos_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/487/req._122-2023-_requer_pavimentacao_da_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1045/req._123-2023-_requer_reconstrucao_da_bica_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1046/req._124-2023-_requer_construcao_do_centro_de_reabilitacao_educacao_cre.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/552/req._125-2023_-_requer_manutencao_da_praca_e_quadra_de_esportes_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/467/req._126-2023-_requer_implantacao_do_piso_salarial_nacional_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/572/req._127-2023-_requer_construcao_de_cemiterio_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/553/req._128-2023-_requer_implantacao_de_ubs_para_atender_os_conjuntos_i_ii_e_iii_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/519/req._129-2023-_requer_audiencia_publica_para_tratar_situacao_referente_a_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/580/req._130-2023-_requer_construcao_do_muro_do_campo_de_futebol_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/581/req._131-2023-_requer_pavimentacao_de_ruas_do_conjunto_antiga_facincra_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/599/req._132-2023-_requer_mudanca_de_endereco_da_concentracao_do_desfile_civico.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1047/req._133-2023_-_requer_construcao_de_galeria_pluvial_e_boca_de_lobo_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1048/req._134-2023_-_requer_construcao_do_cmei_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/488/req._135-2023_-_requer_pavimentacao_da_estrada_na_rua_lagoa_seca_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/468/req._136-2023-_requer_construcao_de_quadra_esportiva_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/469/req._137-2023-_requer_reforma_na_ubs_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/489/req._138-2023-_requer_pavimentacao_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1049/req._139-2023-_requer_agua_encanada_para_os_residentes_nas_praias_de_barreta_camurupim_e_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1050/req._140-2023-_requer_construcao_da_escola_municipal_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/554/req._141-2023-_requer_construcao_de_muro_no_campo_de_futebol_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/520/req._142-2023-_requer_a_construcao_de_um_centro_de_referencia_a_saude_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/563/req._143-2023_-_requer_emenda_parlamentar_para_construcao_de_um_monumento_em_homenagem_a_biblia_sagrada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/530/req._144-2023-_requer_iluminacao_publica_na_estrada_para_pium.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/531/req._145-2023-_requer_extensao_de_iluminacao_publica_na_rn_002_que_liga_currais_genipapeiro_e_golandi.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1051/req._146-2023-_requer_conclusao_da_reforma_do_cmei_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1052/req._147-2023-_requer_construcao_de_academia_ao_ar_livre_para_3_idade_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/521/req._148-2023-_requer_criacao_de_centro_turistico_e_cultural_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/522/req._149-2023-_requer_reforma_da_quadra_de_esportes_em_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/573/req._150-2023-_requer_restauracao_da_praca_dom_heitor_no_conj._clovis.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/523/req._151-2023-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/524/req._152-2023-_requer_construcao_de_quadra_de_esportes_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/470/req._153-2023-_requer_implantacao_de_atendimento_medico_de_urgencia_e_emergencia_na_ubs_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/555/req._154-2023-requer_emenda_parlamentar_para_construir_uma_quadra_de_esportes_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/556/req._155-2023-_requer_recapeamento_asfaltico_na_rua_sao_judas_tadeu_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/490/req._156-2023-_requer_instalacao_de_comportas_na_ponte_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1053/req._157-2023-_requer_construcao_de_praca_com_academia_ao_ar_livre_para_3_idade_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1054/req._158-2023-_requer_construcao_de_praca_com_academia_da_3_idade_em_carnaubinha.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/582/req._159-2023-_requer_pavimentacao_de_ruas_do_loteamento_riomar.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/583/req._160-2023-_requer_implantacao_de_um_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/600/req._161-2023-_requer_implantacao_de_iluminacao_de_led_na_estrada_que_liga_a_fazenda_papary_a_rn_063.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/525/req._162-2023-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/526/req._163-2023-_requer_ampliacao_do_cemiterio_piblico_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/491/req._164-2023-_requer_cronograma_de_limpeza_afim_de_suprir_as_necessidades_das_comunidades.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/492/req._165-2023-_requer_pavimentacao_da_rua_do_alto_em_pirangi_do_sul_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1055/req._166-2023-_requer_construcao_de_quadra_de_esportes_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1056/req._167-2023-_requer_construcao_de_campo_de_futebol_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/471/req._168-2023-_requer_pavimentacao_da_rua_brilho_do_sol_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/527/req._169-2023-_requer_que_seja_enviado_o_pccr_de_todas_as_secretarias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1057/req._170-2023-_requer_construcao_de_quadra_de_esportes_na_escola_municipal_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1058/req._171-2023_-requer_construcao_de_poco_tubular_em_currais.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/493/req._172-2023-_requer_uma_agencia_dos_correios_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/557/req._173-2023-requer_implantacao_de_ponto_de_taxi_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/584/req._174-2023-_requer_construcao_de_um_calcadao_na_orla_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/494/req._175-2023-_requer_aquisicao_de_terreno_para_ampliacao_do_cemiterio_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/495/req._176-2023_-_requer_drenagem_em_frente_a_garagem_da_antiga_campos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1059/req._177-2023-_requer_construcao_do_cmei_em_alcacus.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1060/req._178-2023-_requer_construcao_de_academia_ao_ar_livre_para_3_idade_no_poeirao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/558/req._179-2023-_requer_pavimentacao_asfaltica_na_av._isabel_gundim_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/559/req._180-2023-requer_implantacao_de_espaco_educativo_em_frente_ao_cmei_no_porto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/528/req._181-2023-_requer_implantacao_de_unidade_de_saude_24hrs_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/529/req._182-2023-_requer_implantacao_de_lixeiras_na_lagoa_de_boa_cicca_em_campo_de_santana.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H183"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="199.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="198.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="102" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>