--- v1 (2026-04-04)
+++ v2 (2026-05-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1464" uniqueCount="751">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1688" uniqueCount="837">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2263,50 +2263,308 @@
     <t>Requer implantação de espaço educativo em frente ao CMEI no Porto</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/528/req._181-2023-_requer_implantacao_de_unidade_de_saude_24hrs_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer implantação de Unidade de Saúde 24hrs em Búzios</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/529/req._182-2023-_requer_implantacao_de_lixeiras_na_lagoa_de_boa_cicca_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer implantação de lixeiras na lagoa de Boa Cicca em Campo de Santana</t>
+  </si>
+  <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1203/proj._lei_leg._001-2023_-dispoe_sobre_denominacao_de_logradouro_publico_em_pium_-luiz_henrique.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de logradouro publico em Pium</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1204/proj._lei_leg._002-2023_-institui_no_calendario_de_eventos_do_municipio_-polyana_dias.pdf</t>
+  </si>
+  <si>
+    <t>Institui no calendario de eventos do municipio</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1205/proj._lei_leg._003-2023_-dispoe_sobre_denominacao_de_rua_em_buzios_-_juscye_correia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua em Búzios</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1206/proj._lei_leg._004-2023_-dispoe_sobre_denominacao_de_cmei_em_morrinhos_-josivan_trindade.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de CMEI em Morrinhos.</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1207/proj._lei_leg._005-2023_-dispoe_sobre_autorizacao_da_implantacao_de_detectores_de_metais_nas_escolas_-polyana_cavalcanti.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização da implantação de detectores de metais nas escolas.</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1208/proj._lei_leg._006-2023_-dispoe_sobre_denominacao_de_rua_no_loteamento_cidade_jardim_-marcelo_mesquita.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua no loteamento cidade Jardim.</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1209/proj._lei_leg._007-2023_-denomina_predio_da_ubs_de_currais_-_josivan_trindade.pdf</t>
+  </si>
+  <si>
+    <t>Denomina predio da UBS de Currais</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1210/proj._lei_leg._008-2023_-denomina_o_predio_da_ubs_em_golandi_-_josivan_trindade.pdf</t>
+  </si>
+  <si>
+    <t>Denomina o prédio da UBS em Golandi</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1211/proj._lei_leg._010-2023-_denomina_travessa_jose_modesto_da_silva_em_currais_-josivan_trindade.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Travessa José Modesto da Silva em Currais</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1212/proj._lei_leg._-011-2023_-dispoe_sobre_o_incentivo_ao_micro_e_pequeno_empreendedor_-andre_gondim.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o incentivo ao micro e pequeno empreendedor.</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1213/proj._lei_leg._-012-2023_-denomina_p_predio_da_ubs_no_porto_-_josivan_trindade.pdf</t>
+  </si>
+  <si>
+    <t>Denomina o prédio da UBS no Porto</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1214/proj._lei_leg._-013-2023_-dispoe_sobre_denominacao_de_rua_localizada_em_barreta_-_andre_gondim.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua localizada em Barreta.</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1215/proj._lei_leg._-014-2023_-denomina_o_predio_centro_turistico_cultural_em_timbo_-josivan_trindade.pdf</t>
+  </si>
+  <si>
+    <t>Denomina o prédio Centro Turístico Cultural em Timbo</t>
+  </si>
+  <si>
+    <t>1216</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1216/proj._lei_leg._-015-2023_-denomina_o_predio_da_unidade_basica_de_saude_de_timbo_-josivan_trindade.pdf</t>
+  </si>
+  <si>
+    <t>Denomina o prédio da unidade básica de saude de Timbo</t>
+  </si>
+  <si>
+    <t>1217</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1217/proj._lei_leg._-016-2023_-institui_o_dia_do_catolico_no_municipio_-marcelo_mesquita.pdf</t>
+  </si>
+  <si>
+    <t>Institui o dia do católico no municipio.</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1218/proj._lei_leg._017-2023_-institui_o_banco_municipal_de_cadeiras_de_rodas_-juscye_correia.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Banco Municipal de cadeiras de rodas</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1219/proj_lei_leg._018-2023_-dispoe_sobre_denominacao_de_rua_-_andre_gondim.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua</t>
+  </si>
+  <si>
+    <t>1220</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1220/proj._lei_leg._019-2023_-reconhece_de_utilidade_publica_o_instituto_brasil_canabis-ibca-marcos_eugenio.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece de utilidade publica o instituto Brasil Canabis-ibca</t>
+  </si>
+  <si>
+    <t>1221</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1221/proj._lei_leg._022-2023-_dispoe_sobre_obrigatoriedade_de_divulgacao_da_lista_de_espera_dos_pacientes._-josivan_trindade.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre obrigatoriedade de divulgação da lista de espera dos pacientes.</t>
+  </si>
+  <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1222/proj._lei_leg._023-2023_-institui_o_programa_municipal_do_artesanato_-_josivan_trindade.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal do Artesanato</t>
+  </si>
+  <si>
+    <t>1223</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1223/proj._lei_leg._024-2023_-regulamenta_a_vaquejada_como_pratica_desportiva_-_raniery_barros.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a vaquejada como pratica desportiva</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1224/proj._lei_leg._025-2023-_dispoe_sobre_autorizacao_de_edificacao_de_monumento_em_homenagem_a_biblia_sagrada_-polyana_dias.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização de edificação de monumento em homenagem a Bíblia Sagrada</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1225/proj._lei_leg._026-2023_-dispoe_sobre_proposta_de_nomear_praca_na_rua_dr._antonio_de_souza_-_polyana_dias.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre proposta de nomear praça na rua Dr. Antonio de Souza</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1226/proj._lei_leg._027-2023_-dispoe_sobre_denominacao_de_rua_em_campo_de_santana_-marcelo_mesquita.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua em Campo de Santana</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1227/proj._lei_leg._028-2023_-institui_e_inclui_no_calendario_de_eventos_a_gincana_de_pesca_-_marcelo_mesquita.pdf</t>
+  </si>
+  <si>
+    <t>Institui e inclui no calendario de eventos a gincana de pesca</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1228/proj._lei_leg._029-2023_-dispoe_sobre_denominacao_de_rua_-josivan_trindade.pdf</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1229/proj._lei_leg._030-2023_-dispoe_sobre_denominacao_de_rua_em_campo_de_santana_-marcelo_mesquita.pdf</t>
+  </si>
+  <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1230/proj._lei_complementar_001-2023_-cria_cargo_publico_de_controlador_interno_-_marcelo_mesquita.pdf</t>
+  </si>
+  <si>
+    <t>Cria cargo publico de Controlador Interno</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2610,56 +2868,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/564/req._001-2023-_requer_perfuracao_de_poco_tubular_na_localidade_bebedouro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/588/req._002-2023_-_requer_reforma_do_cruzeiro_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/589/req._003-2023_-_requer_pavimentacao_asfaltica_nas_ruas_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1025/req._004-2023-_requer_instalacao_de_caixa_dagua_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1026/req._005-2023_-_requer_construcao_da_ponte_que_liga_currais_genipapeiro_e_golandi_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/574/req._006-2023-_requer_construcao_de_cemiterio_publico_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/575/req._007-2023_-requer_implantacao_da_guarda_municipal_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/509/req._008-20236-_requer_construcao_de_um_centro_de_velorio_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/510/req._009-2023_-_requer_construcao_de_um_centro_de_velorio_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/532/req._010-2023-_requer_construcao_de_uma_praca_no_poeirao_comunidade_do_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/533/req._011-2023-_requer_manutencao_e_implantacao_de_academia_da_3_idade_na_praca_ao_lado_da_matriz.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/472/req._012-2023-_requer_construcao_de_um_poco_artesiano_na_rua_boa_esperanca_-_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/473/req._013-2023_-_requer_pavimentacao_e_drenagem_da_rua_guilherme_de_lira_duarte_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1027/req._014-2023-_requer_pavimentaco_da_estrada_que_liga_currais_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1028/req._015-2023-_requer_construcao_de_uma_rampa_nautica_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/565/req._016-2023-requer_construcao_de_memorial_a_nsia_floresta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/585/req._017-2023-_requer_audiencia_publica_para_tratar_a_situacao_das_obras_da_estacao_ferroviaria_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/590/req._018-2023_-_requer_continuacao_do_calcamento_da_rua_do_campo_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/474/req._019-2023-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/511/req._020-2023-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/512/req._021-2023_-_requer_perfuracao_de_poco_para_a_comunidade_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/576/req._022-2023-_requer_pavimentacao_de_ruas_da_comunidade_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/577/req._023-2023-_requer_contratacao_de_efetivo_para_implantacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/534/req._024-2023-_requer_reforma_das_tendas_da_feira_livre_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/535/req._025-2023-_requer_implantacao_de_academia_de_3_idade_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/455/req._026-2023-_requer_construcao_de_um_cmei_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/456/req._027-2023-_requer_instalacao_de_uma_academia_da_melhor_idade_no_bonfin.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/586/req._028-2023-_requer_construcao_de_estrutura_basica_para_portos_de_canoas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/513/req._029-2023-_requer_drenagem_e_pavimentacao_da_rua_santa_luzia_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/514/req._030-2023_-_requer_reabertura_dos_boxes_comerciais_ao_lado_do_cemiterio_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1029/req._031-2023_-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1030/req._032-2023-_requer_pavimentacao_em_paralelepipedo_na_rua_joao_lourenco_neto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/457/req._033-2023-requer_a_construcao_de_um_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/458/req._034-2023-requer_a_criacao_de_um_servico_de_convivencia_e_fortalecimento_de_vinculo_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/475/req._035-2023-_requer_revitalizacao_do_posto_de_saude_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/476/req._036-2023-_requer_implementacao_de_uma_rotatoria_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/536/req._037-2023-_requer_reparos_na_rodoviaria_do_centro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/537/req._038-2023-_requer_implantacao_de_gerador_de_energia_na_ubs_do_centro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/566/req._039-2023-_requer_restauracao_e_revitalizacao_da_praca_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/591/req._040-2023_-_requer_emenda_parlamentar_para_construcao_de_uma_quadra_poliesportiva_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/592/req._041-2023_-_requer_implementacao_de_um_posto_dos_correios_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/560/req._042-2023-_requer_doacao_de_terreno_no_parque_primavera_para_a_construcao_de_um_templo_da_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/515/req._043-2023-_requer_implantacao_de_segurancas_nas_escolas_e_cmeis_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/516/req._044-2023_-_requer_reforma_do_piso_da_quadra_de_esportes_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/517/req._045-2023-_requer_audiencia_publica_para_discutir_a_questao_da_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/459/req._046-2023-requer_recapeamento_asfaltico_na_rn_063ao_longo_de_todo_seu_perimetro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/578/req._047-2023_-_requer_construcao_de_cmei_para_colonia_de_baixo_em_pium.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/477/req._048-2023-_requer_construcao_de_uma_escadaria_com_corrimao_em_frente_ao_clube_dos_idosos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/538/req._049-2023-_requer_aquisicao_de_um_limpa_fossa_para_atender_a_populacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/567/req._050-2023-_requer_impressao_da_lei_organica_e_encaminhar_para_todas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1031/req._051-2023-_requer_conlusao_da_pavimentacao_da_rua_mestre_de_obras_antonio_de_padua_souza.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/579/req._052-2023_-_requer_manutencao_pintura_de_faixas_de_pedestres_no_centro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1032/req._053-2023_-_requer_pavimentacao_poliedrica_com_drenagem_na_rua_henrique_trindade_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/496/req._054-2023_-_requer_implementacao_de_curso_para_os_funcionarios_das_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/478/req._055-2023-_requer_construcao_de_paradas_de_onibus_cobertas_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/539/req._056-2023-_requer_iluminacao_publica_com_led_na_av._bianor_barros_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/540/req._057-2023_-_requer_pavimentacao_da_av._maria_luiza_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/587/req._058-2023-_requer_implantacao_de_um_programa_de_controle_de_deslocamento_para_ambulancias_por_gps.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/568/req._059-2023-_requer_impressao_do_regimento_interno_desta_casa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/479/req._060-2023-_requer_pavimentcao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/569/req._061-2023-_requer_criacao_de_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/541/req._062-2023-_requer_construcao_de_quadra_de_esportes_no_alto_monte_herminio_ii.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/497/req._063-2023-_requer_o_envio_a_essa_casa_do_plano_de_carreira_do_servidor_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/460/req._064-2023-requer_emenda_parlamentar_para_construcao_de_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1033/req._065-2023_-_requer_pavimentacao_da_estrada_que_liga_timbo_a_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/498/req._066-2023-_requer_aquisicao_de_um_bebedouro_refrigerador_industrial_para_o_ginasio_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/542/req._067-2023-_requer_implantacao_do_projeto_medico_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/480/req._068-2023_-_requer_pavimetacao_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1034/req._069-2023_-_requer_construcao_de_ponte_que_liga_colonia_do_pium_a_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/593/req._070-2023_-_requer_pavimentacao_da_rua_maria_fernandes_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/461/req._071-2023-_requer_pavimentacao_da_estrada_da_mazapas_ate_a_lagoa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1035/req._072-2023-_requer_construcao_de_uma_praca_com_academia_da_terceira_idade_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/570/req._073-2023-_requer_restauracao_e_limpeza_das_paredes_da_praca_jose_herminio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/543/req._074-2023-_requer_reparos_na_estrutura_do_centro_comercial_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/594/req._075-2023-_requer_instalacao_de_maus_um_poco_tubular_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/499/req._076-2023-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_do_carcara.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/500/req._077-2023-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_de_arituba.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/501/req._078-2023_-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/481/req._079-2023-_requer_readequacao_do_cruzamento_e_contrsucao_de_lombadas_em_pirani_do_sul.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/544/req._080-2023-_requer_servico_do_carro_fumace_no_centro_e_comunidades.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/482/req._081-2023-_requer_ambulancia_para_atender_pirangi_alcacuz_e_buzios.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/483/req._082-2023-_requer_ambulancia_para_atender_as_comunidades_de_colonia_do_pium_hortigranjeira_e_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1036/req._083-2023-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/561/req._084-2023-_requer_limpeza_das_lagoas_de_capitacao_da_1_e_2_conjuntos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/562/req._085-2023_-_requer_audiencia_publica_para_discussao_da_situacao_do_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/545/req._086-2023-_requer_implantacao_de_arquibancada_na_quadra_de_esportes_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/462/req._087-2023-_requer_emenda_parlamentar_para_construcao_de_um_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/502/req._088-2023-_requer_audiencia_publica_com_participacao_do_emater_para_solucionar_duvidas_da_populacao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/484/req._089-2023-_requer_construcao_de_arena_de_areia_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1037/req._090-2023-_requer_construcao_de_unidade_basica_de_saude_psf_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/503/req._091-2023-_requer_reforma_e_reativacao_do_escritorio_da_emater_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/504/req._092-2023-_requer_regularizacao_do_abastecimento_de_energia_eletrica_da_linha_de_transmissao_na_antiga_estrada_da_ilha.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/505/req._093-2023-_requer_isentar_os_agricultores_beneficiarios_do_caf_da_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/506/req._094-2023-_requer_a_retomada_do_programa_de_construcao_de_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/507/req._095-2023-_requer_a_criacao_do_festival_do_camarao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/508/req._096-2023-_requer_continuacao_asfaltica_da_avenida_atlantica_ate_a_pedra_da_fumaca_na_divisa_de_nisia_com_senador_geogino.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/546/req._097-2023-_requer_manutencao_e_cobertura_da_quadra_de_esportes_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/547/req._098-2023-_requer_saneamento_basico_na_rua_do_cmei_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/548/req._099-2023-_requer_doacao_de_terreno_a_paroquia_para_constrir_uma_capela_no_2_conj..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/549/req._100-2023-_requer_pavimentacao_da_rua_mae_julia_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/550/req._101-2023-_requer_implantacao_de_academia_da_3_idade_na_comunidade_do_porto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/551/req._102-2023-_requer_construcao_de_quadra_de_esportes_na_escola_aurora_costa_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/485/req._103-2023_-_requer_construcao_de_quadra_de_esportes_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/486/req._104-2023-_requer_construcao_de_quadra_de_esportes_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/571/req._105-2023-requer_tornar_obrigatorio_todas_as_escolas_municipais_tocar_o_hino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1038/req._106-2023-_requer_ampliacao_do_cemiterio_publico_na_comunidade_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1039/req._107-2023-_requer_ampliacao_do_cemiterio_publico_municipal_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1040/req._108-20023-_requer_construcao_de_cemiterio_publico_municipal_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1041/req._109-_2023-_requer_construcao_de_cemiterio_publico_municipal_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1042/req._110-2023_-_requer_pavimentacao_poliedrica_da_rua_rio_ararai_na_comunidade_do_brisa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1043/req._111-2023-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1044/req._112-2023-_requer_pavimentacao_da_rua_nossa_senhora_de_santana_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/463/req._113-2023-requer_recapeamento_asfaltico_da_rn_063_ao_longo_de_todo_seu_perimetro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/464/req._114-2023-_requer_emenda_parlamentar_para_calcamento_em_paralelepipedo_nas_ruas_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/465/req._115-2023-_requer_emenda_parlamentar_para_construcao_de_calcamento_nas_ruas_do_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/466/req._116-2023-_requer_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/595/req._117-2023-_requer_extensao_da_rede_de_agua_potavel_pra_o_cemiterio_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/596/req._118-2023-_requer_limpeza_de_calhas_roco_de_mato_e_podas_de_arvore_de_tabatinga_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/597/req._119-2023-_requer_iluminacao_publica_da_rn_063_de_campo_de_santana_a_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/598/req._120-2023-_requer_limpeza_das_caixas_de_drenagem_da_rua_sao_jose_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/518/req._121-2023-_requer_implantacao_de_monitoramento_por_cameras_em_diversos_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/487/req._122-2023-_requer_pavimentacao_da_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1045/req._123-2023-_requer_reconstrucao_da_bica_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1046/req._124-2023-_requer_construcao_do_centro_de_reabilitacao_educacao_cre.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/552/req._125-2023_-_requer_manutencao_da_praca_e_quadra_de_esportes_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/467/req._126-2023-_requer_implantacao_do_piso_salarial_nacional_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/572/req._127-2023-_requer_construcao_de_cemiterio_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/553/req._128-2023-_requer_implantacao_de_ubs_para_atender_os_conjuntos_i_ii_e_iii_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/519/req._129-2023-_requer_audiencia_publica_para_tratar_situacao_referente_a_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/580/req._130-2023-_requer_construcao_do_muro_do_campo_de_futebol_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/581/req._131-2023-_requer_pavimentacao_de_ruas_do_conjunto_antiga_facincra_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/599/req._132-2023-_requer_mudanca_de_endereco_da_concentracao_do_desfile_civico.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1047/req._133-2023_-_requer_construcao_de_galeria_pluvial_e_boca_de_lobo_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1048/req._134-2023_-_requer_construcao_do_cmei_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/488/req._135-2023_-_requer_pavimentacao_da_estrada_na_rua_lagoa_seca_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/468/req._136-2023-_requer_construcao_de_quadra_esportiva_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/469/req._137-2023-_requer_reforma_na_ubs_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/489/req._138-2023-_requer_pavimentacao_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1049/req._139-2023-_requer_agua_encanada_para_os_residentes_nas_praias_de_barreta_camurupim_e_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1050/req._140-2023-_requer_construcao_da_escola_municipal_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/554/req._141-2023-_requer_construcao_de_muro_no_campo_de_futebol_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/520/req._142-2023-_requer_a_construcao_de_um_centro_de_referencia_a_saude_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/563/req._143-2023_-_requer_emenda_parlamentar_para_construcao_de_um_monumento_em_homenagem_a_biblia_sagrada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/530/req._144-2023-_requer_iluminacao_publica_na_estrada_para_pium.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/531/req._145-2023-_requer_extensao_de_iluminacao_publica_na_rn_002_que_liga_currais_genipapeiro_e_golandi.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1051/req._146-2023-_requer_conclusao_da_reforma_do_cmei_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1052/req._147-2023-_requer_construcao_de_academia_ao_ar_livre_para_3_idade_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/521/req._148-2023-_requer_criacao_de_centro_turistico_e_cultural_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/522/req._149-2023-_requer_reforma_da_quadra_de_esportes_em_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/573/req._150-2023-_requer_restauracao_da_praca_dom_heitor_no_conj._clovis.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/523/req._151-2023-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/524/req._152-2023-_requer_construcao_de_quadra_de_esportes_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/470/req._153-2023-_requer_implantacao_de_atendimento_medico_de_urgencia_e_emergencia_na_ubs_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/555/req._154-2023-requer_emenda_parlamentar_para_construir_uma_quadra_de_esportes_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/556/req._155-2023-_requer_recapeamento_asfaltico_na_rua_sao_judas_tadeu_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/490/req._156-2023-_requer_instalacao_de_comportas_na_ponte_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1053/req._157-2023-_requer_construcao_de_praca_com_academia_ao_ar_livre_para_3_idade_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1054/req._158-2023-_requer_construcao_de_praca_com_academia_da_3_idade_em_carnaubinha.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/582/req._159-2023-_requer_pavimentacao_de_ruas_do_loteamento_riomar.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/583/req._160-2023-_requer_implantacao_de_um_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/600/req._161-2023-_requer_implantacao_de_iluminacao_de_led_na_estrada_que_liga_a_fazenda_papary_a_rn_063.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/525/req._162-2023-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/526/req._163-2023-_requer_ampliacao_do_cemiterio_piblico_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/491/req._164-2023-_requer_cronograma_de_limpeza_afim_de_suprir_as_necessidades_das_comunidades.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/492/req._165-2023-_requer_pavimentacao_da_rua_do_alto_em_pirangi_do_sul_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1055/req._166-2023-_requer_construcao_de_quadra_de_esportes_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1056/req._167-2023-_requer_construcao_de_campo_de_futebol_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/471/req._168-2023-_requer_pavimentacao_da_rua_brilho_do_sol_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/527/req._169-2023-_requer_que_seja_enviado_o_pccr_de_todas_as_secretarias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1057/req._170-2023-_requer_construcao_de_quadra_de_esportes_na_escola_municipal_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1058/req._171-2023_-requer_construcao_de_poco_tubular_em_currais.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/493/req._172-2023-_requer_uma_agencia_dos_correios_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/557/req._173-2023-requer_implantacao_de_ponto_de_taxi_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/584/req._174-2023-_requer_construcao_de_um_calcadao_na_orla_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/494/req._175-2023-_requer_aquisicao_de_terreno_para_ampliacao_do_cemiterio_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/495/req._176-2023_-_requer_drenagem_em_frente_a_garagem_da_antiga_campos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1059/req._177-2023-_requer_construcao_do_cmei_em_alcacus.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1060/req._178-2023-_requer_construcao_de_academia_ao_ar_livre_para_3_idade_no_poeirao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/558/req._179-2023-_requer_pavimentacao_asfaltica_na_av._isabel_gundim_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/559/req._180-2023-requer_implantacao_de_espaco_educativo_em_frente_ao_cmei_no_porto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/528/req._181-2023-_requer_implantacao_de_unidade_de_saude_24hrs_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/529/req._182-2023-_requer_implantacao_de_lixeiras_na_lagoa_de_boa_cicca_em_campo_de_santana.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/564/req._001-2023-_requer_perfuracao_de_poco_tubular_na_localidade_bebedouro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/588/req._002-2023_-_requer_reforma_do_cruzeiro_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/589/req._003-2023_-_requer_pavimentacao_asfaltica_nas_ruas_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1025/req._004-2023-_requer_instalacao_de_caixa_dagua_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1026/req._005-2023_-_requer_construcao_da_ponte_que_liga_currais_genipapeiro_e_golandi_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/574/req._006-2023-_requer_construcao_de_cemiterio_publico_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/575/req._007-2023_-requer_implantacao_da_guarda_municipal_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/509/req._008-20236-_requer_construcao_de_um_centro_de_velorio_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/510/req._009-2023_-_requer_construcao_de_um_centro_de_velorio_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/532/req._010-2023-_requer_construcao_de_uma_praca_no_poeirao_comunidade_do_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/533/req._011-2023-_requer_manutencao_e_implantacao_de_academia_da_3_idade_na_praca_ao_lado_da_matriz.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/472/req._012-2023-_requer_construcao_de_um_poco_artesiano_na_rua_boa_esperanca_-_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/473/req._013-2023_-_requer_pavimentacao_e_drenagem_da_rua_guilherme_de_lira_duarte_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1027/req._014-2023-_requer_pavimentaco_da_estrada_que_liga_currais_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1028/req._015-2023-_requer_construcao_de_uma_rampa_nautica_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/565/req._016-2023-requer_construcao_de_memorial_a_nsia_floresta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/585/req._017-2023-_requer_audiencia_publica_para_tratar_a_situacao_das_obras_da_estacao_ferroviaria_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/590/req._018-2023_-_requer_continuacao_do_calcamento_da_rua_do_campo_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/474/req._019-2023-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/511/req._020-2023-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/512/req._021-2023_-_requer_perfuracao_de_poco_para_a_comunidade_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/576/req._022-2023-_requer_pavimentacao_de_ruas_da_comunidade_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/577/req._023-2023-_requer_contratacao_de_efetivo_para_implantacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/534/req._024-2023-_requer_reforma_das_tendas_da_feira_livre_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/535/req._025-2023-_requer_implantacao_de_academia_de_3_idade_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/455/req._026-2023-_requer_construcao_de_um_cmei_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/456/req._027-2023-_requer_instalacao_de_uma_academia_da_melhor_idade_no_bonfin.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/586/req._028-2023-_requer_construcao_de_estrutura_basica_para_portos_de_canoas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/513/req._029-2023-_requer_drenagem_e_pavimentacao_da_rua_santa_luzia_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/514/req._030-2023_-_requer_reabertura_dos_boxes_comerciais_ao_lado_do_cemiterio_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1029/req._031-2023_-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1030/req._032-2023-_requer_pavimentacao_em_paralelepipedo_na_rua_joao_lourenco_neto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/457/req._033-2023-requer_a_construcao_de_um_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/458/req._034-2023-requer_a_criacao_de_um_servico_de_convivencia_e_fortalecimento_de_vinculo_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/475/req._035-2023-_requer_revitalizacao_do_posto_de_saude_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/476/req._036-2023-_requer_implementacao_de_uma_rotatoria_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/536/req._037-2023-_requer_reparos_na_rodoviaria_do_centro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/537/req._038-2023-_requer_implantacao_de_gerador_de_energia_na_ubs_do_centro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/566/req._039-2023-_requer_restauracao_e_revitalizacao_da_praca_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/591/req._040-2023_-_requer_emenda_parlamentar_para_construcao_de_uma_quadra_poliesportiva_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/592/req._041-2023_-_requer_implementacao_de_um_posto_dos_correios_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/560/req._042-2023-_requer_doacao_de_terreno_no_parque_primavera_para_a_construcao_de_um_templo_da_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/515/req._043-2023-_requer_implantacao_de_segurancas_nas_escolas_e_cmeis_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/516/req._044-2023_-_requer_reforma_do_piso_da_quadra_de_esportes_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/517/req._045-2023-_requer_audiencia_publica_para_discutir_a_questao_da_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/459/req._046-2023-requer_recapeamento_asfaltico_na_rn_063ao_longo_de_todo_seu_perimetro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/578/req._047-2023_-_requer_construcao_de_cmei_para_colonia_de_baixo_em_pium.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/477/req._048-2023-_requer_construcao_de_uma_escadaria_com_corrimao_em_frente_ao_clube_dos_idosos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/538/req._049-2023-_requer_aquisicao_de_um_limpa_fossa_para_atender_a_populacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/567/req._050-2023-_requer_impressao_da_lei_organica_e_encaminhar_para_todas_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1031/req._051-2023-_requer_conlusao_da_pavimentacao_da_rua_mestre_de_obras_antonio_de_padua_souza.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/579/req._052-2023_-_requer_manutencao_pintura_de_faixas_de_pedestres_no_centro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1032/req._053-2023_-_requer_pavimentacao_poliedrica_com_drenagem_na_rua_henrique_trindade_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/496/req._054-2023_-_requer_implementacao_de_curso_para_os_funcionarios_das_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/478/req._055-2023-_requer_construcao_de_paradas_de_onibus_cobertas_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/539/req._056-2023-_requer_iluminacao_publica_com_led_na_av._bianor_barros_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/540/req._057-2023_-_requer_pavimentacao_da_av._maria_luiza_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/587/req._058-2023-_requer_implantacao_de_um_programa_de_controle_de_deslocamento_para_ambulancias_por_gps.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/568/req._059-2023-_requer_impressao_do_regimento_interno_desta_casa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/479/req._060-2023-_requer_pavimentcao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/569/req._061-2023-_requer_criacao_de_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/541/req._062-2023-_requer_construcao_de_quadra_de_esportes_no_alto_monte_herminio_ii.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/497/req._063-2023-_requer_o_envio_a_essa_casa_do_plano_de_carreira_do_servidor_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/460/req._064-2023-requer_emenda_parlamentar_para_construcao_de_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1033/req._065-2023_-_requer_pavimentacao_da_estrada_que_liga_timbo_a_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/498/req._066-2023-_requer_aquisicao_de_um_bebedouro_refrigerador_industrial_para_o_ginasio_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/542/req._067-2023-_requer_implantacao_do_projeto_medico_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/480/req._068-2023_-_requer_pavimetacao_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1034/req._069-2023_-_requer_construcao_de_ponte_que_liga_colonia_do_pium_a_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/593/req._070-2023_-_requer_pavimentacao_da_rua_maria_fernandes_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/461/req._071-2023-_requer_pavimentacao_da_estrada_da_mazapas_ate_a_lagoa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1035/req._072-2023-_requer_construcao_de_uma_praca_com_academia_da_terceira_idade_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/570/req._073-2023-_requer_restauracao_e_limpeza_das_paredes_da_praca_jose_herminio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/543/req._074-2023-_requer_reparos_na_estrutura_do_centro_comercial_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/594/req._075-2023-_requer_instalacao_de_maus_um_poco_tubular_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/499/req._076-2023-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_do_carcara.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/500/req._077-2023-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_de_arituba.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/501/req._078-2023_-_requer_construcao_de_estacionamentos_para_onibus_e_vans_no_entorno_da_lagoa_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/481/req._079-2023-_requer_readequacao_do_cruzamento_e_contrsucao_de_lombadas_em_pirani_do_sul.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/544/req._080-2023-_requer_servico_do_carro_fumace_no_centro_e_comunidades.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/482/req._081-2023-_requer_ambulancia_para_atender_pirangi_alcacuz_e_buzios.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/483/req._082-2023-_requer_ambulancia_para_atender_as_comunidades_de_colonia_do_pium_hortigranjeira_e_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1036/req._083-2023-_requer_construcao_de_quadra_de_esportes_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/561/req._084-2023-_requer_limpeza_das_lagoas_de_capitacao_da_1_e_2_conjuntos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/562/req._085-2023_-_requer_audiencia_publica_para_discussao_da_situacao_do_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/545/req._086-2023-_requer_implantacao_de_arquibancada_na_quadra_de_esportes_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/462/req._087-2023-_requer_emenda_parlamentar_para_construcao_de_um_cmei_no_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/502/req._088-2023-_requer_audiencia_publica_com_participacao_do_emater_para_solucionar_duvidas_da_populacao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/484/req._089-2023-_requer_construcao_de_arena_de_areia_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1037/req._090-2023-_requer_construcao_de_unidade_basica_de_saude_psf_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/503/req._091-2023-_requer_reforma_e_reativacao_do_escritorio_da_emater_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/504/req._092-2023-_requer_regularizacao_do_abastecimento_de_energia_eletrica_da_linha_de_transmissao_na_antiga_estrada_da_ilha.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/505/req._093-2023-_requer_isentar_os_agricultores_beneficiarios_do_caf_da_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/506/req._094-2023-_requer_a_retomada_do_programa_de_construcao_de_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/507/req._095-2023-_requer_a_criacao_do_festival_do_camarao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/508/req._096-2023-_requer_continuacao_asfaltica_da_avenida_atlantica_ate_a_pedra_da_fumaca_na_divisa_de_nisia_com_senador_geogino.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/546/req._097-2023-_requer_manutencao_e_cobertura_da_quadra_de_esportes_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/547/req._098-2023-_requer_saneamento_basico_na_rua_do_cmei_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/548/req._099-2023-_requer_doacao_de_terreno_a_paroquia_para_constrir_uma_capela_no_2_conj..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/549/req._100-2023-_requer_pavimentacao_da_rua_mae_julia_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/550/req._101-2023-_requer_implantacao_de_academia_da_3_idade_na_comunidade_do_porto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/551/req._102-2023-_requer_construcao_de_quadra_de_esportes_na_escola_aurora_costa_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/485/req._103-2023_-_requer_construcao_de_quadra_de_esportes_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/486/req._104-2023-_requer_construcao_de_quadra_de_esportes_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/571/req._105-2023-requer_tornar_obrigatorio_todas_as_escolas_municipais_tocar_o_hino_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1038/req._106-2023-_requer_ampliacao_do_cemiterio_publico_na_comunidade_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1039/req._107-2023-_requer_ampliacao_do_cemiterio_publico_municipal_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1040/req._108-20023-_requer_construcao_de_cemiterio_publico_municipal_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1041/req._109-_2023-_requer_construcao_de_cemiterio_publico_municipal_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1042/req._110-2023_-_requer_pavimentacao_poliedrica_da_rua_rio_ararai_na_comunidade_do_brisa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1043/req._111-2023-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1044/req._112-2023-_requer_pavimentacao_da_rua_nossa_senhora_de_santana_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/463/req._113-2023-requer_recapeamento_asfaltico_da_rn_063_ao_longo_de_todo_seu_perimetro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/464/req._114-2023-_requer_emenda_parlamentar_para_calcamento_em_paralelepipedo_nas_ruas_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/465/req._115-2023-_requer_emenda_parlamentar_para_construcao_de_calcamento_nas_ruas_do_bairro_mazapas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/466/req._116-2023-_requer_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/595/req._117-2023-_requer_extensao_da_rede_de_agua_potavel_pra_o_cemiterio_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/596/req._118-2023-_requer_limpeza_de_calhas_roco_de_mato_e_podas_de_arvore_de_tabatinga_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/597/req._119-2023-_requer_iluminacao_publica_da_rn_063_de_campo_de_santana_a_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/598/req._120-2023-_requer_limpeza_das_caixas_de_drenagem_da_rua_sao_jose_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/518/req._121-2023-_requer_implantacao_de_monitoramento_por_cameras_em_diversos_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/487/req._122-2023-_requer_pavimentacao_da_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1045/req._123-2023-_requer_reconstrucao_da_bica_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1046/req._124-2023-_requer_construcao_do_centro_de_reabilitacao_educacao_cre.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/552/req._125-2023_-_requer_manutencao_da_praca_e_quadra_de_esportes_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/467/req._126-2023-_requer_implantacao_do_piso_salarial_nacional_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/572/req._127-2023-_requer_construcao_de_cemiterio_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/553/req._128-2023-_requer_implantacao_de_ubs_para_atender_os_conjuntos_i_ii_e_iii_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/519/req._129-2023-_requer_audiencia_publica_para_tratar_situacao_referente_a_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/580/req._130-2023-_requer_construcao_do_muro_do_campo_de_futebol_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/581/req._131-2023-_requer_pavimentacao_de_ruas_do_conjunto_antiga_facincra_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/599/req._132-2023-_requer_mudanca_de_endereco_da_concentracao_do_desfile_civico.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1047/req._133-2023_-_requer_construcao_de_galeria_pluvial_e_boca_de_lobo_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1048/req._134-2023_-_requer_construcao_do_cmei_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/488/req._135-2023_-_requer_pavimentacao_da_estrada_na_rua_lagoa_seca_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/468/req._136-2023-_requer_construcao_de_quadra_esportiva_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/469/req._137-2023-_requer_reforma_na_ubs_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/489/req._138-2023-_requer_pavimentacao_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1049/req._139-2023-_requer_agua_encanada_para_os_residentes_nas_praias_de_barreta_camurupim_e_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1050/req._140-2023-_requer_construcao_da_escola_municipal_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/554/req._141-2023-_requer_construcao_de_muro_no_campo_de_futebol_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/520/req._142-2023-_requer_a_construcao_de_um_centro_de_referencia_a_saude_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/563/req._143-2023_-_requer_emenda_parlamentar_para_construcao_de_um_monumento_em_homenagem_a_biblia_sagrada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/530/req._144-2023-_requer_iluminacao_publica_na_estrada_para_pium.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/531/req._145-2023-_requer_extensao_de_iluminacao_publica_na_rn_002_que_liga_currais_genipapeiro_e_golandi.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1051/req._146-2023-_requer_conclusao_da_reforma_do_cmei_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1052/req._147-2023-_requer_construcao_de_academia_ao_ar_livre_para_3_idade_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/521/req._148-2023-_requer_criacao_de_centro_turistico_e_cultural_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/522/req._149-2023-_requer_reforma_da_quadra_de_esportes_em_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/573/req._150-2023-_requer_restauracao_da_praca_dom_heitor_no_conj._clovis.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/523/req._151-2023-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/524/req._152-2023-_requer_construcao_de_quadra_de_esportes_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/470/req._153-2023-_requer_implantacao_de_atendimento_medico_de_urgencia_e_emergencia_na_ubs_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/555/req._154-2023-requer_emenda_parlamentar_para_construir_uma_quadra_de_esportes_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/556/req._155-2023-_requer_recapeamento_asfaltico_na_rua_sao_judas_tadeu_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/490/req._156-2023-_requer_instalacao_de_comportas_na_ponte_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1053/req._157-2023-_requer_construcao_de_praca_com_academia_ao_ar_livre_para_3_idade_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1054/req._158-2023-_requer_construcao_de_praca_com_academia_da_3_idade_em_carnaubinha.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/582/req._159-2023-_requer_pavimentacao_de_ruas_do_loteamento_riomar.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/583/req._160-2023-_requer_implantacao_de_um_sistema_de_abastecimento_de_agua_em_camurupim_e_barreta.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/600/req._161-2023-_requer_implantacao_de_iluminacao_de_led_na_estrada_que_liga_a_fazenda_papary_a_rn_063.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/525/req._162-2023-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/526/req._163-2023-_requer_ampliacao_do_cemiterio_piblico_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/491/req._164-2023-_requer_cronograma_de_limpeza_afim_de_suprir_as_necessidades_das_comunidades.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/492/req._165-2023-_requer_pavimentacao_da_rua_do_alto_em_pirangi_do_sul_em_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1055/req._166-2023-_requer_construcao_de_quadra_de_esportes_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1056/req._167-2023-_requer_construcao_de_campo_de_futebol_na_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/471/req._168-2023-_requer_pavimentacao_da_rua_brilho_do_sol_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/527/req._169-2023-_requer_que_seja_enviado_o_pccr_de_todas_as_secretarias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1057/req._170-2023-_requer_construcao_de_quadra_de_esportes_na_escola_municipal_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1058/req._171-2023_-requer_construcao_de_poco_tubular_em_currais.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/493/req._172-2023-_requer_uma_agencia_dos_correios_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/557/req._173-2023-requer_implantacao_de_ponto_de_taxi_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/584/req._174-2023-_requer_construcao_de_um_calcadao_na_orla_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/494/req._175-2023-_requer_aquisicao_de_terreno_para_ampliacao_do_cemiterio_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/495/req._176-2023_-_requer_drenagem_em_frente_a_garagem_da_antiga_campos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1059/req._177-2023-_requer_construcao_do_cmei_em_alcacus.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1060/req._178-2023-_requer_construcao_de_academia_ao_ar_livre_para_3_idade_no_poeirao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/558/req._179-2023-_requer_pavimentacao_asfaltica_na_av._isabel_gundim_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/559/req._180-2023-requer_implantacao_de_espaco_educativo_em_frente_ao_cmei_no_porto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/528/req._181-2023-_requer_implantacao_de_unidade_de_saude_24hrs_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/529/req._182-2023-_requer_implantacao_de_lixeiras_na_lagoa_de_boa_cicca_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1203/proj._lei_leg._001-2023_-dispoe_sobre_denominacao_de_logradouro_publico_em_pium_-luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1204/proj._lei_leg._002-2023_-institui_no_calendario_de_eventos_do_municipio_-polyana_dias.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1205/proj._lei_leg._003-2023_-dispoe_sobre_denominacao_de_rua_em_buzios_-_juscye_correia.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1206/proj._lei_leg._004-2023_-dispoe_sobre_denominacao_de_cmei_em_morrinhos_-josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1207/proj._lei_leg._005-2023_-dispoe_sobre_autorizacao_da_implantacao_de_detectores_de_metais_nas_escolas_-polyana_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1208/proj._lei_leg._006-2023_-dispoe_sobre_denominacao_de_rua_no_loteamento_cidade_jardim_-marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1209/proj._lei_leg._007-2023_-denomina_predio_da_ubs_de_currais_-_josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1210/proj._lei_leg._008-2023_-denomina_o_predio_da_ubs_em_golandi_-_josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1211/proj._lei_leg._010-2023-_denomina_travessa_jose_modesto_da_silva_em_currais_-josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1212/proj._lei_leg._-011-2023_-dispoe_sobre_o_incentivo_ao_micro_e_pequeno_empreendedor_-andre_gondim.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1213/proj._lei_leg._-012-2023_-denomina_p_predio_da_ubs_no_porto_-_josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1214/proj._lei_leg._-013-2023_-dispoe_sobre_denominacao_de_rua_localizada_em_barreta_-_andre_gondim.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1215/proj._lei_leg._-014-2023_-denomina_o_predio_centro_turistico_cultural_em_timbo_-josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1216/proj._lei_leg._-015-2023_-denomina_o_predio_da_unidade_basica_de_saude_de_timbo_-josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1217/proj._lei_leg._-016-2023_-institui_o_dia_do_catolico_no_municipio_-marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1218/proj._lei_leg._017-2023_-institui_o_banco_municipal_de_cadeiras_de_rodas_-juscye_correia.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1219/proj_lei_leg._018-2023_-dispoe_sobre_denominacao_de_rua_-_andre_gondim.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1220/proj._lei_leg._019-2023_-reconhece_de_utilidade_publica_o_instituto_brasil_canabis-ibca-marcos_eugenio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1221/proj._lei_leg._022-2023-_dispoe_sobre_obrigatoriedade_de_divulgacao_da_lista_de_espera_dos_pacientes._-josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1222/proj._lei_leg._023-2023_-institui_o_programa_municipal_do_artesanato_-_josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1223/proj._lei_leg._024-2023_-regulamenta_a_vaquejada_como_pratica_desportiva_-_raniery_barros.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1224/proj._lei_leg._025-2023-_dispoe_sobre_autorizacao_de_edificacao_de_monumento_em_homenagem_a_biblia_sagrada_-polyana_dias.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1225/proj._lei_leg._026-2023_-dispoe_sobre_proposta_de_nomear_praca_na_rua_dr._antonio_de_souza_-_polyana_dias.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1226/proj._lei_leg._027-2023_-dispoe_sobre_denominacao_de_rua_em_campo_de_santana_-marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1227/proj._lei_leg._028-2023_-institui_e_inclui_no_calendario_de_eventos_a_gincana_de_pesca_-_marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1228/proj._lei_leg._029-2023_-dispoe_sobre_denominacao_de_rua_-josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1229/proj._lei_leg._030-2023_-dispoe_sobre_denominacao_de_rua_em_campo_de_santana_-marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2023/1230/proj._lei_complementar_001-2023_-cria_cargo_publico_de_controlador_interno_-_marcelo_mesquita.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H183"/>
+  <dimension ref="A1:H211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="198.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="102" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -7386,50 +7644,778 @@
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>747</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>748</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
         <v>45</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>749</v>
       </c>
       <c r="H183" t="s">
         <v>750</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>751</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" t="s">
+        <v>752</v>
+      </c>
+      <c r="E184" t="s">
+        <v>753</v>
+      </c>
+      <c r="F184" t="s">
+        <v>121</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H184" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>756</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>17</v>
+      </c>
+      <c r="D185" t="s">
+        <v>752</v>
+      </c>
+      <c r="E185" t="s">
+        <v>753</v>
+      </c>
+      <c r="F185" t="s">
+        <v>186</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H185" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>759</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>22</v>
+      </c>
+      <c r="D186" t="s">
+        <v>752</v>
+      </c>
+      <c r="E186" t="s">
+        <v>753</v>
+      </c>
+      <c r="F186" t="s">
+        <v>84</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H186" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>762</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>26</v>
+      </c>
+      <c r="D187" t="s">
+        <v>752</v>
+      </c>
+      <c r="E187" t="s">
+        <v>753</v>
+      </c>
+      <c r="F187" t="s">
+        <v>27</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H187" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>765</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>31</v>
+      </c>
+      <c r="D188" t="s">
+        <v>752</v>
+      </c>
+      <c r="E188" t="s">
+        <v>753</v>
+      </c>
+      <c r="F188" t="s">
+        <v>186</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H188" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>768</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>35</v>
+      </c>
+      <c r="D189" t="s">
+        <v>752</v>
+      </c>
+      <c r="E189" t="s">
+        <v>753</v>
+      </c>
+      <c r="F189" t="s">
+        <v>36</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H189" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>771</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>40</v>
+      </c>
+      <c r="D190" t="s">
+        <v>752</v>
+      </c>
+      <c r="E190" t="s">
+        <v>753</v>
+      </c>
+      <c r="F190" t="s">
+        <v>27</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H190" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>774</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>44</v>
+      </c>
+      <c r="D191" t="s">
+        <v>752</v>
+      </c>
+      <c r="E191" t="s">
+        <v>753</v>
+      </c>
+      <c r="F191" t="s">
+        <v>27</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H191" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>777</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>53</v>
+      </c>
+      <c r="D192" t="s">
+        <v>752</v>
+      </c>
+      <c r="E192" t="s">
+        <v>753</v>
+      </c>
+      <c r="F192" t="s">
+        <v>27</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H192" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>780</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>58</v>
+      </c>
+      <c r="D193" t="s">
+        <v>752</v>
+      </c>
+      <c r="E193" t="s">
+        <v>753</v>
+      </c>
+      <c r="F193" t="s">
+        <v>235</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H193" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>783</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>62</v>
+      </c>
+      <c r="D194" t="s">
+        <v>752</v>
+      </c>
+      <c r="E194" t="s">
+        <v>753</v>
+      </c>
+      <c r="F194" t="s">
+        <v>27</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H194" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>786</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>67</v>
+      </c>
+      <c r="D195" t="s">
+        <v>752</v>
+      </c>
+      <c r="E195" t="s">
+        <v>753</v>
+      </c>
+      <c r="F195" t="s">
+        <v>235</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H195" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>789</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>71</v>
+      </c>
+      <c r="D196" t="s">
+        <v>752</v>
+      </c>
+      <c r="E196" t="s">
+        <v>753</v>
+      </c>
+      <c r="F196" t="s">
+        <v>27</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H196" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>792</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>75</v>
+      </c>
+      <c r="D197" t="s">
+        <v>752</v>
+      </c>
+      <c r="E197" t="s">
+        <v>753</v>
+      </c>
+      <c r="F197" t="s">
+        <v>27</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H197" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>795</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>79</v>
+      </c>
+      <c r="D198" t="s">
+        <v>752</v>
+      </c>
+      <c r="E198" t="s">
+        <v>753</v>
+      </c>
+      <c r="F198" t="s">
+        <v>36</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H198" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>798</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>83</v>
+      </c>
+      <c r="D199" t="s">
+        <v>752</v>
+      </c>
+      <c r="E199" t="s">
+        <v>753</v>
+      </c>
+      <c r="F199" t="s">
+        <v>84</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H199" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>801</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>88</v>
+      </c>
+      <c r="D200" t="s">
+        <v>752</v>
+      </c>
+      <c r="E200" t="s">
+        <v>753</v>
+      </c>
+      <c r="F200" t="s">
+        <v>235</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H200" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>804</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>92</v>
+      </c>
+      <c r="D201" t="s">
+        <v>752</v>
+      </c>
+      <c r="E201" t="s">
+        <v>753</v>
+      </c>
+      <c r="F201" t="s">
+        <v>45</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H201" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>807</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>104</v>
+      </c>
+      <c r="D202" t="s">
+        <v>752</v>
+      </c>
+      <c r="E202" t="s">
+        <v>753</v>
+      </c>
+      <c r="F202" t="s">
+        <v>27</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H202" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>810</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>108</v>
+      </c>
+      <c r="D203" t="s">
+        <v>752</v>
+      </c>
+      <c r="E203" t="s">
+        <v>753</v>
+      </c>
+      <c r="F203" t="s">
+        <v>27</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H203" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>813</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>112</v>
+      </c>
+      <c r="D204" t="s">
+        <v>752</v>
+      </c>
+      <c r="E204" t="s">
+        <v>753</v>
+      </c>
+      <c r="F204" t="s">
+        <v>54</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H204" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>816</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>116</v>
+      </c>
+      <c r="D205" t="s">
+        <v>752</v>
+      </c>
+      <c r="E205" t="s">
+        <v>753</v>
+      </c>
+      <c r="F205" t="s">
+        <v>186</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H205" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>819</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>120</v>
+      </c>
+      <c r="D206" t="s">
+        <v>752</v>
+      </c>
+      <c r="E206" t="s">
+        <v>753</v>
+      </c>
+      <c r="F206" t="s">
+        <v>186</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H206" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>822</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>125</v>
+      </c>
+      <c r="D207" t="s">
+        <v>752</v>
+      </c>
+      <c r="E207" t="s">
+        <v>753</v>
+      </c>
+      <c r="F207" t="s">
+        <v>36</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H207" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>825</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>129</v>
+      </c>
+      <c r="D208" t="s">
+        <v>752</v>
+      </c>
+      <c r="E208" t="s">
+        <v>753</v>
+      </c>
+      <c r="F208" t="s">
+        <v>36</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H208" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>828</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>133</v>
+      </c>
+      <c r="D209" t="s">
+        <v>752</v>
+      </c>
+      <c r="E209" t="s">
+        <v>753</v>
+      </c>
+      <c r="F209" t="s">
+        <v>27</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H209" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>830</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>137</v>
+      </c>
+      <c r="D210" t="s">
+        <v>752</v>
+      </c>
+      <c r="E210" t="s">
+        <v>753</v>
+      </c>
+      <c r="F210" t="s">
+        <v>36</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H210" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>832</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>10</v>
+      </c>
+      <c r="D211" t="s">
+        <v>833</v>
+      </c>
+      <c r="E211" t="s">
+        <v>834</v>
+      </c>
+      <c r="F211" t="s">
+        <v>36</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H211" t="s">
+        <v>836</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7572,50 +8558,78 @@
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>