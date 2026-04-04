--- v0 (2026-02-08)
+++ v1 (2026-04-04)
@@ -54,1524 +54,1524 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Josivan Trindade</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/990/req._001-2024-_requer_construcao_de_caixa_dagua_para_comunidade_de_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/990/req._001-2024-_requer_construcao_de_caixa_dagua_para_comunidade_de_boagua.pdf</t>
   </si>
   <si>
     <t>Requer construção de caixa d'água para comunidade de Boágua</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/991/req._002-2024-_requer_construcao_de_academia_da_3_idade_em_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/991/req._002-2024-_requer_construcao_de_academia_da_3_idade_em_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia da 3 idade em Lago Azul</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/992/req._003-2024-_requer_construcao_de_cmei_em_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/992/req._003-2024-_requer_construcao_de_cmei_em_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de CMEI em Currais</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adriano Cobrador</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/337/req._004-2024-_requer_reforma_da_caixa_dagua_da_colonia_de_cima.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/337/req._004-2024-_requer_reforma_da_caixa_dagua_da_colonia_de_cima.pdf</t>
   </si>
   <si>
     <t>Requer reforma da caixa d'água da Colônia de Cima</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/338/req._005-2024-_requer_construcao_de_academia_para_3_idade_em_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/338/req._005-2024-_requer_construcao_de_academia_para_3_idade_em_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia para 3 idade em Hortigranjeira</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Luiz Henrique</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/322/req._006-2024-requer_construcao_de_um_cmei_no_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/322/req._006-2024-requer_construcao_de_um_cmei_no_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer construção de um CMEI no Mazapas</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/323/req._007-2024-_requer_construcao_de_quadra_poliesportiva_no_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/323/req._007-2024-_requer_construcao_de_quadra_poliesportiva_no_primavera.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra poliesportiva no Primavera</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marcão</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/370/req._008-2024-requer_construcao_de_paradas_de_onibus_com_assento_e_cobertura_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/370/req._008-2024-requer_construcao_de_paradas_de_onibus_com_assento_e_cobertura_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer construção de paradas de ônibus com assento e cobertura em Campo de Santana</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/371/req._009-2024-_requer_drenagem_e_pavimentacao_da_rua_santa_luzia_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/371/req._009-2024-_requer_drenagem_e_pavimentacao_da_rua_santa_luzia_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da Rua Santa Luzia em Campo de Santana</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/372/req._010-2024-_requer_drenagem_e_pavimentacao_da_rua_calixto_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/372/req._010-2024-_requer_drenagem_e_pavimentacao_da_rua_calixto_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da Rua Calixto em Campo de Santana</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/324/req._011-2024-_requer_construcao_de_cmei_no_bairro_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/324/req._011-2024-_requer_construcao_de_cmei_no_bairro_primavera.pdf</t>
   </si>
   <si>
     <t>Requer construção de CMEI no bairro primavera</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/325/req._012-2024-_requer_reforma_da_tela_de_protecao_da_quadra_poliesportiva_no_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/325/req._012-2024-_requer_reforma_da_tela_de_protecao_da_quadra_poliesportiva_no_centro.pdf</t>
   </si>
   <si>
     <t>Requer reforma da tela de proteção da quadra poliesportiva no centro</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Marcelo Mesquita</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/409/req._013-2024-_requer_aquisicao_de_ambulancia_para_atender_pium_e_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/409/req._013-2024-_requer_aquisicao_de_ambulancia_para_atender_pium_e_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer aquisição de ambulância para atender Pium e Lago azul</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/410/req._014-2024-requer_aquisicao_de_ambulancia_para_atender_pirangi_do_sul_buzios_e_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/410/req._014-2024-requer_aquisicao_de_ambulancia_para_atender_pirangi_do_sul_buzios_e_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer aquisição de ambulância para atender Pirangi do Sul Búzios e Tabatinga</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/373/req._015-2024-_requer_construcao_de_quadra_de_esportes_em_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/373/req._015-2024-_requer_construcao_de_quadra_de_esportes_em_timbo.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes em Timbo</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/374/req._016-2024-_requer_reforma_do_piso_da_quadra_de_esporte_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/374/req._016-2024-_requer_reforma_do_piso_da_quadra_de_esporte_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer reforma do piso da quadra de esporte em Campo de Santana</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Raniery</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/387/req._017-2024-_requer_ampliacao_do_cemiterio_municipal_de_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/387/req._017-2024-_requer_ampliacao_do_cemiterio_municipal_de_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer ampliação do cemitério municipal de Oitizeiro</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/388/req._018-2024-_requer_implantacao_do_projeto_medico_na_comunidade_neste_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/388/req._018-2024-_requer_implantacao_do_projeto_medico_na_comunidade_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Requer implantação do projeto Medico na Comunidade neste município</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/993/req._019-2024-_requer_criacao_de_plano_de_cargos_dos_servidores_publicos_municipais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/993/req._019-2024-_requer_criacao_de_plano_de_cargos_dos_servidores_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>Requer criação de plano de cargos dos servidores públicos municipais</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/994/req._020-2024-_requer_criacao_de_ala_maternidade_no_predio_do_24hrs_no_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/994/req._020-2024-_requer_criacao_de_ala_maternidade_no_predio_do_24hrs_no_centro.pdf</t>
   </si>
   <si>
     <t>Requer criação de ala maternidade no prédio do 24hrs no Centro</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Jorge Janúario</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/400/req._021-2024-_requer_tornar_obrigatorio_cantar_o_hino_do_municipio_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/400/req._021-2024-_requer_tornar_obrigatorio_cantar_o_hino_do_municipio_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Requer tornar obrigatório cantar o hino do município nas escolas municipais</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/401/req._022-2024_-_requer_doacao_de_terreno_para_construcao_de_igreja_em_honra_a_sao_jose_no_i_conjunto.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/401/req._022-2024_-_requer_doacao_de_terreno_para_construcao_de_igreja_em_honra_a_sao_jose_no_i_conjunto.pdf</t>
   </si>
   <si>
     <t>Requer doação de terreno para construção de igreja em honra a São José no I conjunto</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/339/req._023-2024-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/339/req._023-2024-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação e drenagem da Rua do Alto em Pirangi do Sul</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/340/req._024-2024-_requer_reforma_do_emaca_na_comunidade_de_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/340/req._024-2024-_requer_reforma_do_emaca_na_comunidade_de_buzios.pdf</t>
   </si>
   <si>
     <t>Requer reforma do EMACA na comunidade de Búzios</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/995/req._025-2024-_requer_construcao_de_academia_da_3_idade_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/995/req._025-2024-_requer_construcao_de_academia_da_3_idade_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia da 3 idade em Búzios</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/996/req._026-2024-_requer_ampliacao_do_cemiterio_publico_de_alcacuz.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/996/req._026-2024-_requer_ampliacao_do_cemiterio_publico_de_alcacuz.pdf</t>
   </si>
   <si>
     <t>Requer ampliação do Cemitério publico de Alcaçuz</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/375/req._027-2024-_requer_implantacao_de_academia_da_3_idade_em_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/375/req._027-2024-_requer_implantacao_de_academia_da_3_idade_em_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer implantação de academia da 3 idade em Oitizeiro</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/389/req._028-2024-_requer_saneamento_basico_na_rua_do_cmei_no_loteamento_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/389/req._028-2024-_requer_saneamento_basico_na_rua_do_cmei_no_loteamento_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer saneamento básico na rua do CMEI no Loteamento Cidade Alta</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/390/req._029-2024-_requer_implantacao_de_uma_arquibancada_na_quadra_de_esportes_de_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/390/req._029-2024-_requer_implantacao_de_uma_arquibancada_na_quadra_de_esportes_de_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer implantação de uma arquibancada na quadra de esportes de Oitizeiro</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/376/req._030-2024-_requer_uma_faixa_de_pedestre_em_frente_ao_cmei_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/376/req._030-2024-_requer_uma_faixa_de_pedestre_em_frente_ao_cmei_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer uma faixa de pedestre em frente ao CMEI em Campo de Santana</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/377/req._031-2024-_requer_aquisicao_de_veiculo_para_conduzir_as_criancas_de_oitizeiro_ate_o_cmei.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/377/req._031-2024-_requer_aquisicao_de_veiculo_para_conduzir_as_criancas_de_oitizeiro_ate_o_cmei.pdf</t>
   </si>
   <si>
     <t>Requer aquisição de veiculo para conduzir as crianças de Oitizeiro ate o CMEI</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/341/req._032-2024-_requer_pavimentacao_e_drenagem_da_rua_lagoa_do_lodo_em_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/341/req._032-2024-_requer_pavimentacao_e_drenagem_da_rua_lagoa_do_lodo_em_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação e drenagem da Rua Lagoa do Lodo em Tabatinga</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/997/req._033-2024-_requer_construcao_de_academia_da_3_idade_em_carnaubinha.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/997/req._033-2024-_requer_construcao_de_academia_da_3_idade_em_carnaubinha.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia da 3 idade em Carnaubinha</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/998/req._034-2024-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/998/req._034-2024-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer duplicação da Rua Américo de Oliveira no Alto Monte Herminio</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/391/req._035-2024-_requer_construcao_de_quadra_de_esportes_no_loteamento.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/391/req._035-2024-_requer_construcao_de_quadra_de_esportes_no_loteamento.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes no loteamento</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/402/req._036-2024-_requer_solucao_para_o_antigo_predio_da_maternidade_no_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/402/req._036-2024-_requer_solucao_para_o_antigo_predio_da_maternidade_no_centro.pdf</t>
   </si>
   <si>
     <t>Requer solução para o antigo prédio da maternidade no centro</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/378/req._037-2024-_requer_construcao_de_letreiro_turistico_com_o_nome_oitizeiro_na_entrada_da_comunidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/378/req._037-2024-_requer_construcao_de_letreiro_turistico_com_o_nome_oitizeiro_na_entrada_da_comunidade.pdf</t>
   </si>
   <si>
     <t>Requer construção de letreiro turístico com o nome Oitizeiro na entrada da Comunidade</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/999/req._038-2024-_requer_construcao_de_campo_de_futebol_em_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/999/req._038-2024-_requer_construcao_de_campo_de_futebol_em_boagua.pdf</t>
   </si>
   <si>
     <t>Requer construção de campo de futebol em Boágua</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1000/req._039-2024-_requer_construcao_da_ponte_na_ilha.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1000/req._039-2024-_requer_construcao_da_ponte_na_ilha.pdf</t>
   </si>
   <si>
     <t>Requer construção da ponte na Ilha</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/342/req._040-2024-_requer_pavimentacao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/342/req._040-2024-_requer_pavimentacao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação e drenagem da Rua Fernando de Noronha em Búzios</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/326/req._041-2024-_requer_pavimentacao_da_extensao_da_rua_joao_amador_em_tororomba.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/326/req._041-2024-_requer_pavimentacao_da_extensao_da_rua_joao_amador_em_tororomba.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da extensão da Rua João Amador em Tororomba</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/411/req._042-2024-_requer_criacao_e_implantacao_da_guarda_municipal_no_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/411/req._042-2024-_requer_criacao_e_implantacao_da_guarda_municipal_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requer criação e implantação da Guarda Municipal no município</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/412/req._043-2024-_requer_construcao_de_reservatorio_de_agua_na_rua_de_cima_em_alcacuz.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/412/req._043-2024-_requer_construcao_de_reservatorio_de_agua_na_rua_de_cima_em_alcacuz.pdf</t>
   </si>
   <si>
     <t>Requer construção de reservatório de agua na Rua de Cima em Alcaçuz</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/327/req._044-2024-_requer_caminhao_limpa_fossa_equipado_com_todos_dispositivos_para_atender_a_populacao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/327/req._044-2024-_requer_caminhao_limpa_fossa_equipado_com_todos_dispositivos_para_atender_a_populacao.pdf</t>
   </si>
   <si>
     <t>Requer caminhão limpa fossa equipado com todos dispositivos para atender a população</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/328/req._045-2024-_requer_recapeamento_asfaltico_ao_longo_de_todo_perimetro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/328/req._045-2024-_requer_recapeamento_asfaltico_ao_longo_de_todo_perimetro.pdf</t>
   </si>
   <si>
     <t>Requer recapeamento asfáltico ao longo de todo perímetro</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/392/req._047-2024-_requer_construcao_de_uma_praca_com_academia_da_3_idade_em_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/392/req._047-2024-_requer_construcao_de_uma_praca_com_academia_da_3_idade_em_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma praça com academia da 3 idade em Currais</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/403/req._048-2024-_requer_construcao_de_memorial_a_nisia_floresta_brasileira_augusta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/403/req._048-2024-_requer_construcao_de_memorial_a_nisia_floresta_brasileira_augusta.pdf</t>
   </si>
   <si>
     <t>Requer construção de memorial a Nisia Floresta Brasileira Augusta</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/404/req._049-2024-_requer_impressao_de_exemplares_da_lei_organica_do_municipio_e_encaminhamento_para_todas_as_escolas..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/404/req._049-2024-_requer_impressao_de_exemplares_da_lei_organica_do_municipio_e_encaminhamento_para_todas_as_escolas..pdf</t>
   </si>
   <si>
     <t>Requer impressão de exemplares da Lei orgânica do Município e encaminhamento para todas as escolas.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Zé Nilton</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/417/req._050-2024-_requer_construcao_de_quadra_de_esportes_na_comunidade_do_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/417/req._050-2024-_requer_construcao_de_quadra_de_esportes_na_comunidade_do_timbo.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes na comunidade do Timbó</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1001/req._051-2024_-_requer_construcao_de_ubs_em_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1001/req._051-2024_-_requer_construcao_de_ubs_em_boagua.pdf</t>
   </si>
   <si>
     <t>Requer construção de UBS em Boágua</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1002/req._052-2024-_requer_pavimentacao_em_paralelepipedo_com_drenagem_na_rua_henrique_trindade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1002/req._052-2024-_requer_pavimentacao_em_paralelepipedo_com_drenagem_na_rua_henrique_trindade.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação em paralelepípedo com drenagem na Rua Henrique Trindade</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/343/req._053-2024-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/343/req._053-2024-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer reforma do campo de futebol em Pirangi do Sul</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/344/req._054-2024-_requer_agencia_dos_correios_para_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/344/req._054-2024-_requer_agencia_dos_correios_para_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer agência dos correios para Colônia do Pium</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/379/req._055-2024-_requer_implantacao_de_unidade_de_saude_24hs_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/379/req._055-2024-_requer_implantacao_de_unidade_de_saude_24hs_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer implantação de Unidade de saúde 24hs em Búzios</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/380/req._056-2024-_requer_criacao_de_centro_turistico_e_cultural_na_rua_velha_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/380/req._056-2024-_requer_criacao_de_centro_turistico_e_cultural_na_rua_velha_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer criação de centro turístico e cultural na Rua velha em Campo de Santana</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/405/req._057-2024-_requer_criacao_de_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/405/req._057-2024-_requer_criacao_de_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>Requer criação de junta medica para atender as necessidades dos funcionários públicos municipais</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/393/req._058-2024-_requer_saneamento_basico_na_rua_que_da_acesso_ao_cmei_no_loteamento_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/393/req._058-2024-_requer_saneamento_basico_na_rua_que_da_acesso_ao_cmei_no_loteamento_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer saneamento básico na rua que da acesso ao CMEI no loteamento cidade alta</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/345/req._059-2024-_requer_reforma_da_praca_em_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/345/req._059-2024-_requer_reforma_da_praca_em_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer reforma da praça em Hortigranjeira</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1003/req._060-2024-_requer_construcao_de_escola_municipal_em_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1003/req._060-2024-_requer_construcao_de_escola_municipal_em_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de Escola Municipal em Currais</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/381/req._061-2024-_requer_drenagem_e_pavimentacao_da_estrada_do_pirrixi_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/381/req._061-2024-_requer_drenagem_e_pavimentacao_da_estrada_do_pirrixi_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da estrada do Pirrixi em Campo de Santana</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/413/req._062-2024-requer_implantacao_de_centro_de_convivencia_e_fortalecimento_em_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/413/req._062-2024-requer_implantacao_de_centro_de_convivencia_e_fortalecimento_em_pium.pdf</t>
   </si>
   <si>
     <t>Requer implantação de Centro de convivência e fortalecimento em Pium</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Polyana Dias</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/414/req._063-2024-requer_instalacao_de_corrimaos_nas_pracas_do_centro_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/414/req._063-2024-requer_instalacao_de_corrimaos_nas_pracas_do_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer instalação de corrimãos nas praças do centro da cidade</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/415/req._064-2024-_requer_revitalizacao_do_espaco_turistico_da_bica_no_centro_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/415/req._064-2024-_requer_revitalizacao_do_espaco_turistico_da_bica_no_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer revitalização do Espaço Turístico da Bica no centro da cidade</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/382/req._065-2024-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/382/req._065-2024-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da Rua Dioclécio Anselmo em Campo de Santana</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/346/req._066-2024-_requer_construcao_de_academia_da_3_idade_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/346/req._066-2024-_requer_construcao_de_academia_da_3_idade_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia da 3 idade em Pirangi do Sul</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/394/req._067-2024-_requer_reparos_na_rodoviaria_no_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/394/req._067-2024-_requer_reparos_na_rodoviaria_no_centro.pdf</t>
   </si>
   <si>
     <t>Requer reparos na rodoviária no centro</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/395/req._068-2024-_requer_implantacao_de_academia_da_3_idade_na_praca_ao_lado_da_igreja_matriz.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/395/req._068-2024-_requer_implantacao_de_academia_da_3_idade_na_praca_ao_lado_da_igreja_matriz.pdf</t>
   </si>
   <si>
     <t>Requer implantação de academia da 3 idade na praça ao lado da Igreja Matriz</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/406/req._069-2024-_requer_revitalizacao_da_biblioteca_duque_de_caxias_no_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/406/req._069-2024-_requer_revitalizacao_da_biblioteca_duque_de_caxias_no_centro.pdf</t>
   </si>
   <si>
     <t>Requer revitalização da biblioteca Duque de Caxias no centro</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/329/req._070-2024-_requer_emenda_parlamentar_para_construcao_de_calcamento_em_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/329/req._070-2024-_requer_emenda_parlamentar_para_construcao_de_calcamento_em_barreta.pdf</t>
   </si>
   <si>
     <t>Requer Emenda Parlamentar para construção de calçamento em Barreta</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/330/req._071-2024-_requer_emenda_parlamentar_para_construcao_de_cmei_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/330/req._071-2024-_requer_emenda_parlamentar_para_construcao_de_cmei_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer Emenda Parlamentar para construção de CMEI em Mazapas</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1004/req._072-2024-_requer_construcao_de_quadra_de_esportes_na_escola_municipal_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1004/req._072-2024-_requer_construcao_de_quadra_de_esportes_na_escola_municipal_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes na Escola Municipal em Mazapas</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1005/req._073-2024-_requer_construcao_de_quadra_de_esportes_em_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1005/req._073-2024-_requer_construcao_de_quadra_de_esportes_em_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes em Genipapeiro</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1006/req._074-2024-requer_reconstrucao_da_bica_no_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1006/req._074-2024-requer_reconstrucao_da_bica_no_centro.pdf</t>
   </si>
   <si>
     <t>Requer reconstrução da bica no centro</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1007/req._075-2024-_requer_construcao_de_quadra_de_esportes_na_comunidade_do_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1007/req._075-2024-_requer_construcao_de_quadra_de_esportes_na_comunidade_do_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes na comunidade do Alto Monte Herminio</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/347/req._077-2024-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/347/req._077-2024-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/348/req._078-2024-_requer_pavimentacao_da_rua_do_alto_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/348/req._078-2024-_requer_pavimentacao_da_rua_do_alto_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da rua do Alto em Búzios</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/349/req._079-2024-_requer_pavimentacao_e_drenagem_na_rua_boa_esperanca_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/349/req._079-2024-_requer_pavimentacao_e_drenagem_na_rua_boa_esperanca_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação e drenagem na Rua Boa Esperança em Pirangi do Sul</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/383/req._080-2024-_requer_implantacao_de_centro_de_comercializacao_em_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/383/req._080-2024-_requer_implantacao_de_centro_de_comercializacao_em_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer implantação de centro de comercialização em Oitizeiro</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1008/req._081-2024-requer_pavimentacao_em_paralelepipedo_da_estrada_de_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1008/req._081-2024-requer_pavimentacao_em_paralelepipedo_da_estrada_de_timbo.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação em paralelepípedo da estrada de Timbo</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1009/req._082-2024-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1009/req._082-2024-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf</t>
   </si>
   <si>
     <t>Requer construção de praça com academia da 3 idade na Estação Papary</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1010/req._083-2024-_requer_construcao_de_galeria_pluvial_na_rua_principal_na_comunidade_de_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1010/req._083-2024-_requer_construcao_de_galeria_pluvial_na_rua_principal_na_comunidade_de_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer construção de galeria pluvial na rua principal na Comunidade de Genipapeiro</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1011/req._084-2024-_requer_construcao_de_uma_praca_com_academia_da_3_idade_em_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1011/req._084-2024-_requer_construcao_de_uma_praca_com_academia_da_3_idade_em_boagua.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma praça com academia da 3 idade em Boágua</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1012/req._085-2024-_requer_estruturacao_do_campo_de_futebol_em_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1012/req._085-2024-_requer_estruturacao_do_campo_de_futebol_em_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer estruturação do campo de futebol em Oitizeiro</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/407/req._086-2024-_requer_restauracao_e_revitalizacao_da_praca_no_centro_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/407/req._086-2024-_requer_restauracao_e_revitalizacao_da_praca_no_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer restauração e revitalização da Praça no centro da cidade</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/396/req._087-20247-_requer_construcao_de_cobertura_e_manutencao_na_quadra_de_esportes_em_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/396/req._087-20247-_requer_construcao_de_cobertura_e_manutencao_na_quadra_de_esportes_em_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer construção de cobertura e manutenção na quadra de esportes em Tabatinga</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/397/req._088-2024-_requer_reparos_no_calcadao_no_conj._clovis_neste_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/397/req._088-2024-_requer_reparos_no_calcadao_no_conj._clovis_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Requer reparos no Calçadão no conjunto Clóvis neste município</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1013/req._089-2024-_requer_construcao_de_academia_da_3_idade_no_conj._poeirao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1013/req._089-2024-_requer_construcao_de_academia_da_3_idade_no_conj._poeirao.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia da 3 idade no conj. Poeirão</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1014/req._090-2024-_requer_construcao_de_paradas_de_onibus_no_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1014/req._090-2024-_requer_construcao_de_paradas_de_onibus_no_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer construção de paradas de ônibus no Alto Monte Herminio</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/384/req._091-2024-_requer_reforma_da_quadra_de_morrinhos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/384/req._091-2024-_requer_reforma_da_quadra_de_morrinhos.pdf</t>
   </si>
   <si>
     <t>Requer reforma da quadra de Morrinhos</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/385/req._092-2024-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/385/req._092-2024-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer reforma da Ponte do Rio Pirrixi em Campo de Santana</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/350/req._093-2024-_requer_agencia_dos_correios_na_comunidade_de_hortigranjeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/350/req._093-2024-_requer_agencia_dos_correios_na_comunidade_de_hortigranjeiro.pdf</t>
   </si>
   <si>
     <t>Requer agência dos correios na comunidade de Hortigranjeiro</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/351/req._094-2024-_requer_aquisicao_de_terreno_para_ampliacao_de_cemiterio_publico_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/351/req._094-2024-_requer_aquisicao_de_terreno_para_ampliacao_de_cemiterio_publico_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer aquisição de terreno para ampliação de Cemitério publico em Pirangi do Sul</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1015/req._095-2024-_requer_construcao_de_quadra_de_esportes_em_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1015/req._095-2024-_requer_construcao_de_quadra_de_esportes_em_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes em Currais</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1016/req._096-2024-_requer_construcao_de_boca_de_lobo_e_drenagem_na_estrada_que_liga_currais_a_golandi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1016/req._096-2024-_requer_construcao_de_boca_de_lobo_e_drenagem_na_estrada_que_liga_currais_a_golandi.pdf</t>
   </si>
   <si>
     <t>Requer construção de boca de lobo e drenagem na estrada que liga Currais a Golandi</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/352/req._097-2024-_requer_construcao_de_calcadao_na_orla_da_praia_de_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/352/req._097-2024-_requer_construcao_de_calcadao_na_orla_da_praia_de_buzios.pdf</t>
   </si>
   <si>
     <t>Requer construção de calcadão na orla da Praia de Búzios</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/353/req._098-2024-_requer_reativacao_do_posto_policial_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/353/req._098-2024-_requer_reativacao_do_posto_policial_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer reativação do Posto Policial em Pirangi do Sul</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/331/req._099-2024-_requer_emenda_parlamentar_para_construcao_de_calcamento_na_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/331/req._099-2024-_requer_emenda_parlamentar_para_construcao_de_calcamento_na_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer Emenda Parlamentar para construção de calçamento na Mazapas</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/332/req._100-2024-requer_emenda_parlamentar_para_construcao_de_cmei_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/332/req._100-2024-requer_emenda_parlamentar_para_construcao_de_cmei_em_mazapas.pdf</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/386/req._101-2024-_requer_construcao_de_centro_de_velorio_de_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/386/req._101-2024-_requer_construcao_de_centro_de_velorio_de_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer construção de centro de velório de Campo de Santana</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/354/req._102-2024-_requer_drenagem_em_frente_a_garagem_de_onibus_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/354/req._102-2024-_requer_drenagem_em_frente_a_garagem_de_onibus_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer drenagem em frente a garagem de ônibus em Pirangi do Sul</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/355/req._103-2024-_requer_construcao_de_arena_de_areia_para_pratica_de_esportes_na_comunidade_de_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/355/req._103-2024-_requer_construcao_de_arena_de_areia_para_pratica_de_esportes_na_comunidade_de_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de arena de areia para pratica de esportes na comunidade de Currais</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1017/req._104-2024-_requer_extensao_da_iluminacao_publica_na_orla_de_camurupim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1017/req._104-2024-_requer_extensao_da_iluminacao_publica_na_orla_de_camurupim.pdf</t>
   </si>
   <si>
     <t>Requer extensão da iluminação pública na Orla de Camurupim</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1018/req._105-2024-requer_construcao_de_quadra_de_esportes_em_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1018/req._105-2024-requer_construcao_de_quadra_de_esportes_em_boagua.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes em Boágua</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/408/req._106-2024-_requer_refazer_e_imprimir_regimento_interno_da_casa_legislativa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/408/req._106-2024-_requer_refazer_e_imprimir_regimento_interno_da_casa_legislativa.pdf</t>
   </si>
   <si>
     <t>Requer refazer e imprimir regimento interno da Casa Legislativa</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/356/req._107-2024-_requer_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/356/req._107-2024-_requer_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de paradas de ônibus em Pirangi do Sul</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1019/req._108-2024-_requer_conclusao_de_reforma_do_cmei_em_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1019/req._108-2024-_requer_conclusao_de_reforma_do_cmei_em_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer conclusão de reforma do CMEI em Genipapeiro</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/333/req._109-2024-_requer_pavimentacao_da_rua_principal_de_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/333/req._109-2024-_requer_pavimentacao_da_rua_principal_de_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua Principal de Mazapas</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/334/req._110-2024-_requer_pavimentacao_da_rua_que_da_acesso_a_lagoa_bonfim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/334/req._110-2024-_requer_pavimentacao_da_rua_que_da_acesso_a_lagoa_bonfim.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua que da acesso a lagoa Bonfim</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/357/req._111-2024-_requer_construcao_de_poco_artesiano_na_rua_boa_esperanca_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/357/req._111-2024-_requer_construcao_de_poco_artesiano_na_rua_boa_esperanca_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de poço artesiano na Rua Boa esperança em Pirangi do Sul</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/358/req._112-2024-_requer_construcao_de_poco_artesiano_com_caixa_dagua_na_rua_fernando_de_noronha_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/358/req._112-2024-_requer_construcao_de_poco_artesiano_com_caixa_dagua_na_rua_fernando_de_noronha_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer construção de poço artesiano com caixa d'água na Rua Fernando de Noronha em Búzios</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1020/req._113-2024-_requer_construcao_de_galeria_pluvial_na_estacao_papary.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1020/req._113-2024-_requer_construcao_de_galeria_pluvial_na_estacao_papary.pdf</t>
   </si>
   <si>
     <t>Requer construção de galeria pluvial na Estação Papary</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1021/req._114-2024-_requer_construcao_de_uma_rampa_nautica_na_praia_de_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1021/req._114-2024-_requer_construcao_de_uma_rampa_nautica_na_praia_de_barreta.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma rampa náutica na Praia de Barreta</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/398/req._115-2024-_requer_reparos_na_rede_eletrica_no_centro_comercial_vizinho_a_rodoviaria.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/398/req._115-2024-_requer_reparos_na_rede_eletrica_no_centro_comercial_vizinho_a_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Requer reparos na rede elétrica no centro comercial vizinho a rodoviária</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/399/req._116-2024-_requer_construcao_de_parada_de_transporte_publico_no_loteamento_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/399/req._116-2024-_requer_construcao_de_parada_de_transporte_publico_no_loteamento_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer construção de parada de transporte publico no Loteamento Cidade Alta</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/416/req._117-2024-_requer_investigacao_e_punicao_sobre_queimadas_desordenadas_no_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/416/req._117-2024-_requer_investigacao_e_punicao_sobre_queimadas_desordenadas_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requer investigação e punição sobre queimadas desordenadas no município</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/335/req._118-2024-_requer_construcao_de_escola_no_bairro_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/335/req._118-2024-_requer_construcao_de_escola_no_bairro_primavera.pdf</t>
   </si>
   <si>
     <t>Requer construção de Escola no bairro Primavera</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/336/req._119-2024-_requer_construcao_de_academia_da_3_idade_no_bonfim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/336/req._119-2024-_requer_construcao_de_academia_da_3_idade_no_bonfim.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia da 3ª idade no Bonfim</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/359/req._120-2024-_requer_construcao_de_escadaria_com_corrrimao_em_frente_ao_clube_dos_idosos_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/359/req._120-2024-_requer_construcao_de_escadaria_com_corrrimao_em_frente_ao_clube_dos_idosos_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de escadaria com corrrimão em frente ao clube dos idosos em Pirangi do Sul</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/360/req._121-2024-_requer_agencia_dos_correios_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/360/req._121-2024-_requer_agencia_dos_correios_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer agência dos correios em Pirangi do Sul</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1022/req._122-2024-_requer_limpeza_do_rio_trator_que_banha_currais_e_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1022/req._122-2024-_requer_limpeza_do_rio_trator_que_banha_currais_e_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer limpeza do Rio Trator que banha Currais e Genipapeiro</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Juscyê Correia</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1023/req._123-2024-_requer_recapeamento_asfaltico_com_drenagem_em_ruas_do_conj._jesse.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1023/req._123-2024-_requer_recapeamento_asfaltico_com_drenagem_em_ruas_do_conj._jesse.pdf</t>
   </si>
   <si>
     <t>Requer recapeamento asfáltico com drenagem em ruas do conj. Jesse</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1024/req._124-2024-_requer_pedido_de_agua_encanada_em_barreta_camurupim_e_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1024/req._124-2024-_requer_pedido_de_agua_encanada_em_barreta_camurupim_e_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer pedido de agua encanada em Barreta Camurupim e Tabatinga</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1878,67 +1878,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/990/req._001-2024-_requer_construcao_de_caixa_dagua_para_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/991/req._002-2024-_requer_construcao_de_academia_da_3_idade_em_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/992/req._003-2024-_requer_construcao_de_cmei_em_currais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/337/req._004-2024-_requer_reforma_da_caixa_dagua_da_colonia_de_cima.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/338/req._005-2024-_requer_construcao_de_academia_para_3_idade_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/322/req._006-2024-requer_construcao_de_um_cmei_no_mazapas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/323/req._007-2024-_requer_construcao_de_quadra_poliesportiva_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/370/req._008-2024-requer_construcao_de_paradas_de_onibus_com_assento_e_cobertura_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/371/req._009-2024-_requer_drenagem_e_pavimentacao_da_rua_santa_luzia_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/372/req._010-2024-_requer_drenagem_e_pavimentacao_da_rua_calixto_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/324/req._011-2024-_requer_construcao_de_cmei_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/325/req._012-2024-_requer_reforma_da_tela_de_protecao_da_quadra_poliesportiva_no_centro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/409/req._013-2024-_requer_aquisicao_de_ambulancia_para_atender_pium_e_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/410/req._014-2024-requer_aquisicao_de_ambulancia_para_atender_pirangi_do_sul_buzios_e_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/373/req._015-2024-_requer_construcao_de_quadra_de_esportes_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/374/req._016-2024-_requer_reforma_do_piso_da_quadra_de_esporte_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/387/req._017-2024-_requer_ampliacao_do_cemiterio_municipal_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/388/req._018-2024-_requer_implantacao_do_projeto_medico_na_comunidade_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/993/req._019-2024-_requer_criacao_de_plano_de_cargos_dos_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/994/req._020-2024-_requer_criacao_de_ala_maternidade_no_predio_do_24hrs_no_centro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/400/req._021-2024-_requer_tornar_obrigatorio_cantar_o_hino_do_municipio_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/401/req._022-2024_-_requer_doacao_de_terreno_para_construcao_de_igreja_em_honra_a_sao_jose_no_i_conjunto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/339/req._023-2024-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/340/req._024-2024-_requer_reforma_do_emaca_na_comunidade_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/995/req._025-2024-_requer_construcao_de_academia_da_3_idade_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/996/req._026-2024-_requer_ampliacao_do_cemiterio_publico_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/375/req._027-2024-_requer_implantacao_de_academia_da_3_idade_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/389/req._028-2024-_requer_saneamento_basico_na_rua_do_cmei_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/390/req._029-2024-_requer_implantacao_de_uma_arquibancada_na_quadra_de_esportes_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/376/req._030-2024-_requer_uma_faixa_de_pedestre_em_frente_ao_cmei_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/377/req._031-2024-_requer_aquisicao_de_veiculo_para_conduzir_as_criancas_de_oitizeiro_ate_o_cmei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/341/req._032-2024-_requer_pavimentacao_e_drenagem_da_rua_lagoa_do_lodo_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/997/req._033-2024-_requer_construcao_de_academia_da_3_idade_em_carnaubinha.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/998/req._034-2024-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/391/req._035-2024-_requer_construcao_de_quadra_de_esportes_no_loteamento.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/402/req._036-2024-_requer_solucao_para_o_antigo_predio_da_maternidade_no_centro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/378/req._037-2024-_requer_construcao_de_letreiro_turistico_com_o_nome_oitizeiro_na_entrada_da_comunidade.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/999/req._038-2024-_requer_construcao_de_campo_de_futebol_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1000/req._039-2024-_requer_construcao_da_ponte_na_ilha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/342/req._040-2024-_requer_pavimentacao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/326/req._041-2024-_requer_pavimentacao_da_extensao_da_rua_joao_amador_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/411/req._042-2024-_requer_criacao_e_implantacao_da_guarda_municipal_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/412/req._043-2024-_requer_construcao_de_reservatorio_de_agua_na_rua_de_cima_em_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/327/req._044-2024-_requer_caminhao_limpa_fossa_equipado_com_todos_dispositivos_para_atender_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/328/req._045-2024-_requer_recapeamento_asfaltico_ao_longo_de_todo_perimetro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/392/req._047-2024-_requer_construcao_de_uma_praca_com_academia_da_3_idade_em_currais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/403/req._048-2024-_requer_construcao_de_memorial_a_nisia_floresta_brasileira_augusta.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/404/req._049-2024-_requer_impressao_de_exemplares_da_lei_organica_do_municipio_e_encaminhamento_para_todas_as_escolas..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/417/req._050-2024-_requer_construcao_de_quadra_de_esportes_na_comunidade_do_timbo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1001/req._051-2024_-_requer_construcao_de_ubs_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1002/req._052-2024-_requer_pavimentacao_em_paralelepipedo_com_drenagem_na_rua_henrique_trindade.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/343/req._053-2024-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/344/req._054-2024-_requer_agencia_dos_correios_para_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/379/req._055-2024-_requer_implantacao_de_unidade_de_saude_24hs_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/380/req._056-2024-_requer_criacao_de_centro_turistico_e_cultural_na_rua_velha_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/405/req._057-2024-_requer_criacao_de_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/393/req._058-2024-_requer_saneamento_basico_na_rua_que_da_acesso_ao_cmei_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/345/req._059-2024-_requer_reforma_da_praca_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1003/req._060-2024-_requer_construcao_de_escola_municipal_em_currais.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/381/req._061-2024-_requer_drenagem_e_pavimentacao_da_estrada_do_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/413/req._062-2024-requer_implantacao_de_centro_de_convivencia_e_fortalecimento_em_pium.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/414/req._063-2024-requer_instalacao_de_corrimaos_nas_pracas_do_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/415/req._064-2024-_requer_revitalizacao_do_espaco_turistico_da_bica_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/382/req._065-2024-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/346/req._066-2024-_requer_construcao_de_academia_da_3_idade_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/394/req._067-2024-_requer_reparos_na_rodoviaria_no_centro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/395/req._068-2024-_requer_implantacao_de_academia_da_3_idade_na_praca_ao_lado_da_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/406/req._069-2024-_requer_revitalizacao_da_biblioteca_duque_de_caxias_no_centro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/329/req._070-2024-_requer_emenda_parlamentar_para_construcao_de_calcamento_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/330/req._071-2024-_requer_emenda_parlamentar_para_construcao_de_cmei_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1004/req._072-2024-_requer_construcao_de_quadra_de_esportes_na_escola_municipal_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1005/req._073-2024-_requer_construcao_de_quadra_de_esportes_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1006/req._074-2024-requer_reconstrucao_da_bica_no_centro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1007/req._075-2024-_requer_construcao_de_quadra_de_esportes_na_comunidade_do_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/347/req._077-2024-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/348/req._078-2024-_requer_pavimentacao_da_rua_do_alto_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/349/req._079-2024-_requer_pavimentacao_e_drenagem_na_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/383/req._080-2024-_requer_implantacao_de_centro_de_comercializacao_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1008/req._081-2024-requer_pavimentacao_em_paralelepipedo_da_estrada_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1009/req._082-2024-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1010/req._083-2024-_requer_construcao_de_galeria_pluvial_na_rua_principal_na_comunidade_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1011/req._084-2024-_requer_construcao_de_uma_praca_com_academia_da_3_idade_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1012/req._085-2024-_requer_estruturacao_do_campo_de_futebol_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/407/req._086-2024-_requer_restauracao_e_revitalizacao_da_praca_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/396/req._087-20247-_requer_construcao_de_cobertura_e_manutencao_na_quadra_de_esportes_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/397/req._088-2024-_requer_reparos_no_calcadao_no_conj._clovis_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1013/req._089-2024-_requer_construcao_de_academia_da_3_idade_no_conj._poeirao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1014/req._090-2024-_requer_construcao_de_paradas_de_onibus_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/384/req._091-2024-_requer_reforma_da_quadra_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/385/req._092-2024-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/350/req._093-2024-_requer_agencia_dos_correios_na_comunidade_de_hortigranjeiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/351/req._094-2024-_requer_aquisicao_de_terreno_para_ampliacao_de_cemiterio_publico_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1015/req._095-2024-_requer_construcao_de_quadra_de_esportes_em_currais.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1016/req._096-2024-_requer_construcao_de_boca_de_lobo_e_drenagem_na_estrada_que_liga_currais_a_golandi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/352/req._097-2024-_requer_construcao_de_calcadao_na_orla_da_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/353/req._098-2024-_requer_reativacao_do_posto_policial_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/331/req._099-2024-_requer_emenda_parlamentar_para_construcao_de_calcamento_na_mazapas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/332/req._100-2024-requer_emenda_parlamentar_para_construcao_de_cmei_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/386/req._101-2024-_requer_construcao_de_centro_de_velorio_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/354/req._102-2024-_requer_drenagem_em_frente_a_garagem_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/355/req._103-2024-_requer_construcao_de_arena_de_areia_para_pratica_de_esportes_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1017/req._104-2024-_requer_extensao_da_iluminacao_publica_na_orla_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1018/req._105-2024-requer_construcao_de_quadra_de_esportes_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/408/req._106-2024-_requer_refazer_e_imprimir_regimento_interno_da_casa_legislativa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/356/req._107-2024-_requer_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1019/req._108-2024-_requer_conclusao_de_reforma_do_cmei_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/333/req._109-2024-_requer_pavimentacao_da_rua_principal_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/334/req._110-2024-_requer_pavimentacao_da_rua_que_da_acesso_a_lagoa_bonfim.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/357/req._111-2024-_requer_construcao_de_poco_artesiano_na_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/358/req._112-2024-_requer_construcao_de_poco_artesiano_com_caixa_dagua_na_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1020/req._113-2024-_requer_construcao_de_galeria_pluvial_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1021/req._114-2024-_requer_construcao_de_uma_rampa_nautica_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/398/req._115-2024-_requer_reparos_na_rede_eletrica_no_centro_comercial_vizinho_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/399/req._116-2024-_requer_construcao_de_parada_de_transporte_publico_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/416/req._117-2024-_requer_investigacao_e_punicao_sobre_queimadas_desordenadas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/335/req._118-2024-_requer_construcao_de_escola_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/336/req._119-2024-_requer_construcao_de_academia_da_3_idade_no_bonfim.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/359/req._120-2024-_requer_construcao_de_escadaria_com_corrrimao_em_frente_ao_clube_dos_idosos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/360/req._121-2024-_requer_agencia_dos_correios_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1022/req._122-2024-_requer_limpeza_do_rio_trator_que_banha_currais_e_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1023/req._123-2024-_requer_recapeamento_asfaltico_com_drenagem_em_ruas_do_conj._jesse.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1024/req._124-2024-_requer_pedido_de_agua_encanada_em_barreta_camurupim_e_tabatinga.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/990/req._001-2024-_requer_construcao_de_caixa_dagua_para_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/991/req._002-2024-_requer_construcao_de_academia_da_3_idade_em_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/992/req._003-2024-_requer_construcao_de_cmei_em_currais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/337/req._004-2024-_requer_reforma_da_caixa_dagua_da_colonia_de_cima.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/338/req._005-2024-_requer_construcao_de_academia_para_3_idade_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/322/req._006-2024-requer_construcao_de_um_cmei_no_mazapas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/323/req._007-2024-_requer_construcao_de_quadra_poliesportiva_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/370/req._008-2024-requer_construcao_de_paradas_de_onibus_com_assento_e_cobertura_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/371/req._009-2024-_requer_drenagem_e_pavimentacao_da_rua_santa_luzia_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/372/req._010-2024-_requer_drenagem_e_pavimentacao_da_rua_calixto_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/324/req._011-2024-_requer_construcao_de_cmei_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/325/req._012-2024-_requer_reforma_da_tela_de_protecao_da_quadra_poliesportiva_no_centro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/409/req._013-2024-_requer_aquisicao_de_ambulancia_para_atender_pium_e_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/410/req._014-2024-requer_aquisicao_de_ambulancia_para_atender_pirangi_do_sul_buzios_e_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/373/req._015-2024-_requer_construcao_de_quadra_de_esportes_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/374/req._016-2024-_requer_reforma_do_piso_da_quadra_de_esporte_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/387/req._017-2024-_requer_ampliacao_do_cemiterio_municipal_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/388/req._018-2024-_requer_implantacao_do_projeto_medico_na_comunidade_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/993/req._019-2024-_requer_criacao_de_plano_de_cargos_dos_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/994/req._020-2024-_requer_criacao_de_ala_maternidade_no_predio_do_24hrs_no_centro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/400/req._021-2024-_requer_tornar_obrigatorio_cantar_o_hino_do_municipio_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/401/req._022-2024_-_requer_doacao_de_terreno_para_construcao_de_igreja_em_honra_a_sao_jose_no_i_conjunto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/339/req._023-2024-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/340/req._024-2024-_requer_reforma_do_emaca_na_comunidade_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/995/req._025-2024-_requer_construcao_de_academia_da_3_idade_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/996/req._026-2024-_requer_ampliacao_do_cemiterio_publico_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/375/req._027-2024-_requer_implantacao_de_academia_da_3_idade_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/389/req._028-2024-_requer_saneamento_basico_na_rua_do_cmei_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/390/req._029-2024-_requer_implantacao_de_uma_arquibancada_na_quadra_de_esportes_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/376/req._030-2024-_requer_uma_faixa_de_pedestre_em_frente_ao_cmei_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/377/req._031-2024-_requer_aquisicao_de_veiculo_para_conduzir_as_criancas_de_oitizeiro_ate_o_cmei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/341/req._032-2024-_requer_pavimentacao_e_drenagem_da_rua_lagoa_do_lodo_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/997/req._033-2024-_requer_construcao_de_academia_da_3_idade_em_carnaubinha.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/998/req._034-2024-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/391/req._035-2024-_requer_construcao_de_quadra_de_esportes_no_loteamento.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/402/req._036-2024-_requer_solucao_para_o_antigo_predio_da_maternidade_no_centro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/378/req._037-2024-_requer_construcao_de_letreiro_turistico_com_o_nome_oitizeiro_na_entrada_da_comunidade.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/999/req._038-2024-_requer_construcao_de_campo_de_futebol_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1000/req._039-2024-_requer_construcao_da_ponte_na_ilha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/342/req._040-2024-_requer_pavimentacao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/326/req._041-2024-_requer_pavimentacao_da_extensao_da_rua_joao_amador_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/411/req._042-2024-_requer_criacao_e_implantacao_da_guarda_municipal_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/412/req._043-2024-_requer_construcao_de_reservatorio_de_agua_na_rua_de_cima_em_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/327/req._044-2024-_requer_caminhao_limpa_fossa_equipado_com_todos_dispositivos_para_atender_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/328/req._045-2024-_requer_recapeamento_asfaltico_ao_longo_de_todo_perimetro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/392/req._047-2024-_requer_construcao_de_uma_praca_com_academia_da_3_idade_em_currais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/403/req._048-2024-_requer_construcao_de_memorial_a_nisia_floresta_brasileira_augusta.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/404/req._049-2024-_requer_impressao_de_exemplares_da_lei_organica_do_municipio_e_encaminhamento_para_todas_as_escolas..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/417/req._050-2024-_requer_construcao_de_quadra_de_esportes_na_comunidade_do_timbo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1001/req._051-2024_-_requer_construcao_de_ubs_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1002/req._052-2024-_requer_pavimentacao_em_paralelepipedo_com_drenagem_na_rua_henrique_trindade.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/343/req._053-2024-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/344/req._054-2024-_requer_agencia_dos_correios_para_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/379/req._055-2024-_requer_implantacao_de_unidade_de_saude_24hs_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/380/req._056-2024-_requer_criacao_de_centro_turistico_e_cultural_na_rua_velha_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/405/req._057-2024-_requer_criacao_de_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/393/req._058-2024-_requer_saneamento_basico_na_rua_que_da_acesso_ao_cmei_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/345/req._059-2024-_requer_reforma_da_praca_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1003/req._060-2024-_requer_construcao_de_escola_municipal_em_currais.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/381/req._061-2024-_requer_drenagem_e_pavimentacao_da_estrada_do_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/413/req._062-2024-requer_implantacao_de_centro_de_convivencia_e_fortalecimento_em_pium.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/414/req._063-2024-requer_instalacao_de_corrimaos_nas_pracas_do_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/415/req._064-2024-_requer_revitalizacao_do_espaco_turistico_da_bica_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/382/req._065-2024-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/346/req._066-2024-_requer_construcao_de_academia_da_3_idade_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/394/req._067-2024-_requer_reparos_na_rodoviaria_no_centro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/395/req._068-2024-_requer_implantacao_de_academia_da_3_idade_na_praca_ao_lado_da_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/406/req._069-2024-_requer_revitalizacao_da_biblioteca_duque_de_caxias_no_centro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/329/req._070-2024-_requer_emenda_parlamentar_para_construcao_de_calcamento_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/330/req._071-2024-_requer_emenda_parlamentar_para_construcao_de_cmei_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1004/req._072-2024-_requer_construcao_de_quadra_de_esportes_na_escola_municipal_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1005/req._073-2024-_requer_construcao_de_quadra_de_esportes_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1006/req._074-2024-requer_reconstrucao_da_bica_no_centro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1007/req._075-2024-_requer_construcao_de_quadra_de_esportes_na_comunidade_do_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/347/req._077-2024-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/348/req._078-2024-_requer_pavimentacao_da_rua_do_alto_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/349/req._079-2024-_requer_pavimentacao_e_drenagem_na_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/383/req._080-2024-_requer_implantacao_de_centro_de_comercializacao_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1008/req._081-2024-requer_pavimentacao_em_paralelepipedo_da_estrada_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1009/req._082-2024-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1010/req._083-2024-_requer_construcao_de_galeria_pluvial_na_rua_principal_na_comunidade_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1011/req._084-2024-_requer_construcao_de_uma_praca_com_academia_da_3_idade_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1012/req._085-2024-_requer_estruturacao_do_campo_de_futebol_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/407/req._086-2024-_requer_restauracao_e_revitalizacao_da_praca_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/396/req._087-20247-_requer_construcao_de_cobertura_e_manutencao_na_quadra_de_esportes_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/397/req._088-2024-_requer_reparos_no_calcadao_no_conj._clovis_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1013/req._089-2024-_requer_construcao_de_academia_da_3_idade_no_conj._poeirao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1014/req._090-2024-_requer_construcao_de_paradas_de_onibus_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/384/req._091-2024-_requer_reforma_da_quadra_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/385/req._092-2024-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/350/req._093-2024-_requer_agencia_dos_correios_na_comunidade_de_hortigranjeiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/351/req._094-2024-_requer_aquisicao_de_terreno_para_ampliacao_de_cemiterio_publico_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1015/req._095-2024-_requer_construcao_de_quadra_de_esportes_em_currais.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1016/req._096-2024-_requer_construcao_de_boca_de_lobo_e_drenagem_na_estrada_que_liga_currais_a_golandi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/352/req._097-2024-_requer_construcao_de_calcadao_na_orla_da_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/353/req._098-2024-_requer_reativacao_do_posto_policial_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/331/req._099-2024-_requer_emenda_parlamentar_para_construcao_de_calcamento_na_mazapas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/332/req._100-2024-requer_emenda_parlamentar_para_construcao_de_cmei_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/386/req._101-2024-_requer_construcao_de_centro_de_velorio_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/354/req._102-2024-_requer_drenagem_em_frente_a_garagem_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/355/req._103-2024-_requer_construcao_de_arena_de_areia_para_pratica_de_esportes_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1017/req._104-2024-_requer_extensao_da_iluminacao_publica_na_orla_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1018/req._105-2024-requer_construcao_de_quadra_de_esportes_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/408/req._106-2024-_requer_refazer_e_imprimir_regimento_interno_da_casa_legislativa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/356/req._107-2024-_requer_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1019/req._108-2024-_requer_conclusao_de_reforma_do_cmei_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/333/req._109-2024-_requer_pavimentacao_da_rua_principal_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/334/req._110-2024-_requer_pavimentacao_da_rua_que_da_acesso_a_lagoa_bonfim.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/357/req._111-2024-_requer_construcao_de_poco_artesiano_na_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/358/req._112-2024-_requer_construcao_de_poco_artesiano_com_caixa_dagua_na_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1020/req._113-2024-_requer_construcao_de_galeria_pluvial_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1021/req._114-2024-_requer_construcao_de_uma_rampa_nautica_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/398/req._115-2024-_requer_reparos_na_rede_eletrica_no_centro_comercial_vizinho_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/399/req._116-2024-_requer_construcao_de_parada_de_transporte_publico_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/416/req._117-2024-_requer_investigacao_e_punicao_sobre_queimadas_desordenadas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/335/req._118-2024-_requer_construcao_de_escola_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/336/req._119-2024-_requer_construcao_de_academia_da_3_idade_no_bonfim.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/359/req._120-2024-_requer_construcao_de_escadaria_com_corrrimao_em_frente_ao_clube_dos_idosos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/360/req._121-2024-_requer_agencia_dos_correios_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1022/req._122-2024-_requer_limpeza_do_rio_trator_que_banha_currais_e_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1023/req._123-2024-_requer_recapeamento_asfaltico_com_drenagem_em_ruas_do_conj._jesse.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1024/req._124-2024-_requer_pedido_de_agua_encanada_em_barreta_camurupim_e_tabatinga.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="191.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="190.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="93.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>