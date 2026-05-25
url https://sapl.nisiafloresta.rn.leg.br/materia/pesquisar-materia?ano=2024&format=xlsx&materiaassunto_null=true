--- v1 (2026-04-04)
+++ v2 (2026-05-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="984" uniqueCount="507">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1064" uniqueCount="538">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1531,50 +1531,143 @@
     <t>1023</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Juscyê Correia</t>
   </si>
   <si>
     <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1023/req._123-2024-_requer_recapeamento_asfaltico_com_drenagem_em_ruas_do_conj._jesse.pdf</t>
   </si>
   <si>
     <t>Requer recapeamento asfáltico com drenagem em ruas do conj. Jesse</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1024/req._124-2024-_requer_pedido_de_agua_encanada_em_barreta_camurupim_e_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer pedido de agua encanada em Barreta Camurupim e Tabatinga</t>
+  </si>
+  <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1231/proj._de_lei_legislativo_032-2024_-dispoe_sobre_denominacao_de_escola_municipal_em_campo_de_santana_-josivan_trindade.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de Escola Municipal em Campo de Santana</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1232/proj._de_lei_legislativo_036-2024_-inclui_no_calendario_oficial_do_municipio_o_dia_do_agente_de_saude_e_endemias_-juscye_correia.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no calendário oficial do município o dia do Agente de saude e endemias</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1233/proj._de_lei_legislativo_039-2024_-declara_utilidade_publica_caatej_-marcelo_mesquita.pdf</t>
+  </si>
+  <si>
+    <t>Declara utilidade publica CAATEJ</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1234/proj_de_lei_legislativo_040-2024_-dispoe_sobre_denominacao_de_logradouro_publico_em_buzios_-juscye_correia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de logradouro publico em Búzios</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1240/proj._de_lei_legislativo_045-2024_-_dispoe_sobre_denominacao_de_rua_no_loteamento_novo_pium_-marcelo_mesquita.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua no loteamento Novo Pium</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1235/proj._de_lei_legislativo_046-2024_-dispoe_sobre_denominacao_de_rua_no_bairro_primavera_-luiz_henrique.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua no bairro Primavera</t>
+  </si>
+  <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1236/proj._de_lei_legislativo_047-2024_-dispoe_sobre_denominacao_de_rua_no_bairro_primavera_-luiz_hnerique.pdf</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1237/proj._de_lei_legislativo_048-2024_-dispoe_sobre_denominacao_de_rua_no_bairro_primavera_-luiz_henrique.pdf</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1238/proj._de_lei_legislativo_049-2024_-dispoe_sobre_denominacao_de_logradouro_publico_-juscye_correia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de logradouro publico</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1239/proj._de_lei_legislativo_050-2024_-dispoe_sobre_tornar_evento_marcha_pra_jesus_patrimonio_historico_do_municipio_-polyana_dias.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre tornar evento marcha pra Jesus patrimonio historico do municipio</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1878,67 +1971,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/990/req._001-2024-_requer_construcao_de_caixa_dagua_para_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/991/req._002-2024-_requer_construcao_de_academia_da_3_idade_em_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/992/req._003-2024-_requer_construcao_de_cmei_em_currais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/337/req._004-2024-_requer_reforma_da_caixa_dagua_da_colonia_de_cima.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/338/req._005-2024-_requer_construcao_de_academia_para_3_idade_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/322/req._006-2024-requer_construcao_de_um_cmei_no_mazapas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/323/req._007-2024-_requer_construcao_de_quadra_poliesportiva_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/370/req._008-2024-requer_construcao_de_paradas_de_onibus_com_assento_e_cobertura_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/371/req._009-2024-_requer_drenagem_e_pavimentacao_da_rua_santa_luzia_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/372/req._010-2024-_requer_drenagem_e_pavimentacao_da_rua_calixto_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/324/req._011-2024-_requer_construcao_de_cmei_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/325/req._012-2024-_requer_reforma_da_tela_de_protecao_da_quadra_poliesportiva_no_centro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/409/req._013-2024-_requer_aquisicao_de_ambulancia_para_atender_pium_e_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/410/req._014-2024-requer_aquisicao_de_ambulancia_para_atender_pirangi_do_sul_buzios_e_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/373/req._015-2024-_requer_construcao_de_quadra_de_esportes_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/374/req._016-2024-_requer_reforma_do_piso_da_quadra_de_esporte_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/387/req._017-2024-_requer_ampliacao_do_cemiterio_municipal_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/388/req._018-2024-_requer_implantacao_do_projeto_medico_na_comunidade_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/993/req._019-2024-_requer_criacao_de_plano_de_cargos_dos_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/994/req._020-2024-_requer_criacao_de_ala_maternidade_no_predio_do_24hrs_no_centro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/400/req._021-2024-_requer_tornar_obrigatorio_cantar_o_hino_do_municipio_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/401/req._022-2024_-_requer_doacao_de_terreno_para_construcao_de_igreja_em_honra_a_sao_jose_no_i_conjunto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/339/req._023-2024-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/340/req._024-2024-_requer_reforma_do_emaca_na_comunidade_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/995/req._025-2024-_requer_construcao_de_academia_da_3_idade_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/996/req._026-2024-_requer_ampliacao_do_cemiterio_publico_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/375/req._027-2024-_requer_implantacao_de_academia_da_3_idade_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/389/req._028-2024-_requer_saneamento_basico_na_rua_do_cmei_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/390/req._029-2024-_requer_implantacao_de_uma_arquibancada_na_quadra_de_esportes_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/376/req._030-2024-_requer_uma_faixa_de_pedestre_em_frente_ao_cmei_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/377/req._031-2024-_requer_aquisicao_de_veiculo_para_conduzir_as_criancas_de_oitizeiro_ate_o_cmei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/341/req._032-2024-_requer_pavimentacao_e_drenagem_da_rua_lagoa_do_lodo_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/997/req._033-2024-_requer_construcao_de_academia_da_3_idade_em_carnaubinha.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/998/req._034-2024-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/391/req._035-2024-_requer_construcao_de_quadra_de_esportes_no_loteamento.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/402/req._036-2024-_requer_solucao_para_o_antigo_predio_da_maternidade_no_centro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/378/req._037-2024-_requer_construcao_de_letreiro_turistico_com_o_nome_oitizeiro_na_entrada_da_comunidade.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/999/req._038-2024-_requer_construcao_de_campo_de_futebol_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1000/req._039-2024-_requer_construcao_da_ponte_na_ilha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/342/req._040-2024-_requer_pavimentacao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/326/req._041-2024-_requer_pavimentacao_da_extensao_da_rua_joao_amador_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/411/req._042-2024-_requer_criacao_e_implantacao_da_guarda_municipal_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/412/req._043-2024-_requer_construcao_de_reservatorio_de_agua_na_rua_de_cima_em_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/327/req._044-2024-_requer_caminhao_limpa_fossa_equipado_com_todos_dispositivos_para_atender_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/328/req._045-2024-_requer_recapeamento_asfaltico_ao_longo_de_todo_perimetro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/392/req._047-2024-_requer_construcao_de_uma_praca_com_academia_da_3_idade_em_currais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/403/req._048-2024-_requer_construcao_de_memorial_a_nisia_floresta_brasileira_augusta.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/404/req._049-2024-_requer_impressao_de_exemplares_da_lei_organica_do_municipio_e_encaminhamento_para_todas_as_escolas..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/417/req._050-2024-_requer_construcao_de_quadra_de_esportes_na_comunidade_do_timbo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1001/req._051-2024_-_requer_construcao_de_ubs_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1002/req._052-2024-_requer_pavimentacao_em_paralelepipedo_com_drenagem_na_rua_henrique_trindade.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/343/req._053-2024-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/344/req._054-2024-_requer_agencia_dos_correios_para_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/379/req._055-2024-_requer_implantacao_de_unidade_de_saude_24hs_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/380/req._056-2024-_requer_criacao_de_centro_turistico_e_cultural_na_rua_velha_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/405/req._057-2024-_requer_criacao_de_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/393/req._058-2024-_requer_saneamento_basico_na_rua_que_da_acesso_ao_cmei_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/345/req._059-2024-_requer_reforma_da_praca_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1003/req._060-2024-_requer_construcao_de_escola_municipal_em_currais.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/381/req._061-2024-_requer_drenagem_e_pavimentacao_da_estrada_do_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/413/req._062-2024-requer_implantacao_de_centro_de_convivencia_e_fortalecimento_em_pium.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/414/req._063-2024-requer_instalacao_de_corrimaos_nas_pracas_do_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/415/req._064-2024-_requer_revitalizacao_do_espaco_turistico_da_bica_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/382/req._065-2024-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/346/req._066-2024-_requer_construcao_de_academia_da_3_idade_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/394/req._067-2024-_requer_reparos_na_rodoviaria_no_centro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/395/req._068-2024-_requer_implantacao_de_academia_da_3_idade_na_praca_ao_lado_da_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/406/req._069-2024-_requer_revitalizacao_da_biblioteca_duque_de_caxias_no_centro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/329/req._070-2024-_requer_emenda_parlamentar_para_construcao_de_calcamento_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/330/req._071-2024-_requer_emenda_parlamentar_para_construcao_de_cmei_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1004/req._072-2024-_requer_construcao_de_quadra_de_esportes_na_escola_municipal_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1005/req._073-2024-_requer_construcao_de_quadra_de_esportes_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1006/req._074-2024-requer_reconstrucao_da_bica_no_centro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1007/req._075-2024-_requer_construcao_de_quadra_de_esportes_na_comunidade_do_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/347/req._077-2024-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/348/req._078-2024-_requer_pavimentacao_da_rua_do_alto_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/349/req._079-2024-_requer_pavimentacao_e_drenagem_na_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/383/req._080-2024-_requer_implantacao_de_centro_de_comercializacao_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1008/req._081-2024-requer_pavimentacao_em_paralelepipedo_da_estrada_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1009/req._082-2024-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1010/req._083-2024-_requer_construcao_de_galeria_pluvial_na_rua_principal_na_comunidade_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1011/req._084-2024-_requer_construcao_de_uma_praca_com_academia_da_3_idade_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1012/req._085-2024-_requer_estruturacao_do_campo_de_futebol_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/407/req._086-2024-_requer_restauracao_e_revitalizacao_da_praca_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/396/req._087-20247-_requer_construcao_de_cobertura_e_manutencao_na_quadra_de_esportes_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/397/req._088-2024-_requer_reparos_no_calcadao_no_conj._clovis_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1013/req._089-2024-_requer_construcao_de_academia_da_3_idade_no_conj._poeirao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1014/req._090-2024-_requer_construcao_de_paradas_de_onibus_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/384/req._091-2024-_requer_reforma_da_quadra_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/385/req._092-2024-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/350/req._093-2024-_requer_agencia_dos_correios_na_comunidade_de_hortigranjeiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/351/req._094-2024-_requer_aquisicao_de_terreno_para_ampliacao_de_cemiterio_publico_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1015/req._095-2024-_requer_construcao_de_quadra_de_esportes_em_currais.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1016/req._096-2024-_requer_construcao_de_boca_de_lobo_e_drenagem_na_estrada_que_liga_currais_a_golandi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/352/req._097-2024-_requer_construcao_de_calcadao_na_orla_da_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/353/req._098-2024-_requer_reativacao_do_posto_policial_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/331/req._099-2024-_requer_emenda_parlamentar_para_construcao_de_calcamento_na_mazapas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/332/req._100-2024-requer_emenda_parlamentar_para_construcao_de_cmei_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/386/req._101-2024-_requer_construcao_de_centro_de_velorio_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/354/req._102-2024-_requer_drenagem_em_frente_a_garagem_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/355/req._103-2024-_requer_construcao_de_arena_de_areia_para_pratica_de_esportes_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1017/req._104-2024-_requer_extensao_da_iluminacao_publica_na_orla_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1018/req._105-2024-requer_construcao_de_quadra_de_esportes_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/408/req._106-2024-_requer_refazer_e_imprimir_regimento_interno_da_casa_legislativa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/356/req._107-2024-_requer_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1019/req._108-2024-_requer_conclusao_de_reforma_do_cmei_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/333/req._109-2024-_requer_pavimentacao_da_rua_principal_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/334/req._110-2024-_requer_pavimentacao_da_rua_que_da_acesso_a_lagoa_bonfim.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/357/req._111-2024-_requer_construcao_de_poco_artesiano_na_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/358/req._112-2024-_requer_construcao_de_poco_artesiano_com_caixa_dagua_na_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1020/req._113-2024-_requer_construcao_de_galeria_pluvial_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1021/req._114-2024-_requer_construcao_de_uma_rampa_nautica_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/398/req._115-2024-_requer_reparos_na_rede_eletrica_no_centro_comercial_vizinho_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/399/req._116-2024-_requer_construcao_de_parada_de_transporte_publico_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/416/req._117-2024-_requer_investigacao_e_punicao_sobre_queimadas_desordenadas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/335/req._118-2024-_requer_construcao_de_escola_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/336/req._119-2024-_requer_construcao_de_academia_da_3_idade_no_bonfim.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/359/req._120-2024-_requer_construcao_de_escadaria_com_corrrimao_em_frente_ao_clube_dos_idosos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/360/req._121-2024-_requer_agencia_dos_correios_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1022/req._122-2024-_requer_limpeza_do_rio_trator_que_banha_currais_e_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1023/req._123-2024-_requer_recapeamento_asfaltico_com_drenagem_em_ruas_do_conj._jesse.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1024/req._124-2024-_requer_pedido_de_agua_encanada_em_barreta_camurupim_e_tabatinga.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/990/req._001-2024-_requer_construcao_de_caixa_dagua_para_comunidade_de_boagua.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/991/req._002-2024-_requer_construcao_de_academia_da_3_idade_em_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/992/req._003-2024-_requer_construcao_de_cmei_em_currais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/337/req._004-2024-_requer_reforma_da_caixa_dagua_da_colonia_de_cima.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/338/req._005-2024-_requer_construcao_de_academia_para_3_idade_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/322/req._006-2024-requer_construcao_de_um_cmei_no_mazapas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/323/req._007-2024-_requer_construcao_de_quadra_poliesportiva_no_primavera.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/370/req._008-2024-requer_construcao_de_paradas_de_onibus_com_assento_e_cobertura_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/371/req._009-2024-_requer_drenagem_e_pavimentacao_da_rua_santa_luzia_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/372/req._010-2024-_requer_drenagem_e_pavimentacao_da_rua_calixto_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/324/req._011-2024-_requer_construcao_de_cmei_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/325/req._012-2024-_requer_reforma_da_tela_de_protecao_da_quadra_poliesportiva_no_centro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/409/req._013-2024-_requer_aquisicao_de_ambulancia_para_atender_pium_e_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/410/req._014-2024-requer_aquisicao_de_ambulancia_para_atender_pirangi_do_sul_buzios_e_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/373/req._015-2024-_requer_construcao_de_quadra_de_esportes_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/374/req._016-2024-_requer_reforma_do_piso_da_quadra_de_esporte_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/387/req._017-2024-_requer_ampliacao_do_cemiterio_municipal_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/388/req._018-2024-_requer_implantacao_do_projeto_medico_na_comunidade_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/993/req._019-2024-_requer_criacao_de_plano_de_cargos_dos_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/994/req._020-2024-_requer_criacao_de_ala_maternidade_no_predio_do_24hrs_no_centro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/400/req._021-2024-_requer_tornar_obrigatorio_cantar_o_hino_do_municipio_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/401/req._022-2024_-_requer_doacao_de_terreno_para_construcao_de_igreja_em_honra_a_sao_jose_no_i_conjunto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/339/req._023-2024-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/340/req._024-2024-_requer_reforma_do_emaca_na_comunidade_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/995/req._025-2024-_requer_construcao_de_academia_da_3_idade_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/996/req._026-2024-_requer_ampliacao_do_cemiterio_publico_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/375/req._027-2024-_requer_implantacao_de_academia_da_3_idade_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/389/req._028-2024-_requer_saneamento_basico_na_rua_do_cmei_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/390/req._029-2024-_requer_implantacao_de_uma_arquibancada_na_quadra_de_esportes_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/376/req._030-2024-_requer_uma_faixa_de_pedestre_em_frente_ao_cmei_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/377/req._031-2024-_requer_aquisicao_de_veiculo_para_conduzir_as_criancas_de_oitizeiro_ate_o_cmei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/341/req._032-2024-_requer_pavimentacao_e_drenagem_da_rua_lagoa_do_lodo_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/997/req._033-2024-_requer_construcao_de_academia_da_3_idade_em_carnaubinha.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/998/req._034-2024-_requer_duplicacao_da_rua_americo_de_oliveira_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/391/req._035-2024-_requer_construcao_de_quadra_de_esportes_no_loteamento.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/402/req._036-2024-_requer_solucao_para_o_antigo_predio_da_maternidade_no_centro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/378/req._037-2024-_requer_construcao_de_letreiro_turistico_com_o_nome_oitizeiro_na_entrada_da_comunidade.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/999/req._038-2024-_requer_construcao_de_campo_de_futebol_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1000/req._039-2024-_requer_construcao_da_ponte_na_ilha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/342/req._040-2024-_requer_pavimentacao_e_drenagem_da_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/326/req._041-2024-_requer_pavimentacao_da_extensao_da_rua_joao_amador_em_tororomba.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/411/req._042-2024-_requer_criacao_e_implantacao_da_guarda_municipal_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/412/req._043-2024-_requer_construcao_de_reservatorio_de_agua_na_rua_de_cima_em_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/327/req._044-2024-_requer_caminhao_limpa_fossa_equipado_com_todos_dispositivos_para_atender_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/328/req._045-2024-_requer_recapeamento_asfaltico_ao_longo_de_todo_perimetro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/392/req._047-2024-_requer_construcao_de_uma_praca_com_academia_da_3_idade_em_currais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/403/req._048-2024-_requer_construcao_de_memorial_a_nisia_floresta_brasileira_augusta.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/404/req._049-2024-_requer_impressao_de_exemplares_da_lei_organica_do_municipio_e_encaminhamento_para_todas_as_escolas..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/417/req._050-2024-_requer_construcao_de_quadra_de_esportes_na_comunidade_do_timbo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1001/req._051-2024_-_requer_construcao_de_ubs_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1002/req._052-2024-_requer_pavimentacao_em_paralelepipedo_com_drenagem_na_rua_henrique_trindade.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/343/req._053-2024-_requer_reforma_do_campo_de_futebol_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/344/req._054-2024-_requer_agencia_dos_correios_para_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/379/req._055-2024-_requer_implantacao_de_unidade_de_saude_24hs_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/380/req._056-2024-_requer_criacao_de_centro_turistico_e_cultural_na_rua_velha_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/405/req._057-2024-_requer_criacao_de_junta_medica_para_atender_as_necessidades_dos_funcionarios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/393/req._058-2024-_requer_saneamento_basico_na_rua_que_da_acesso_ao_cmei_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/345/req._059-2024-_requer_reforma_da_praca_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1003/req._060-2024-_requer_construcao_de_escola_municipal_em_currais.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/381/req._061-2024-_requer_drenagem_e_pavimentacao_da_estrada_do_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/413/req._062-2024-requer_implantacao_de_centro_de_convivencia_e_fortalecimento_em_pium.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/414/req._063-2024-requer_instalacao_de_corrimaos_nas_pracas_do_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/415/req._064-2024-_requer_revitalizacao_do_espaco_turistico_da_bica_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/382/req._065-2024-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/346/req._066-2024-_requer_construcao_de_academia_da_3_idade_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/394/req._067-2024-_requer_reparos_na_rodoviaria_no_centro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/395/req._068-2024-_requer_implantacao_de_academia_da_3_idade_na_praca_ao_lado_da_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/406/req._069-2024-_requer_revitalizacao_da_biblioteca_duque_de_caxias_no_centro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/329/req._070-2024-_requer_emenda_parlamentar_para_construcao_de_calcamento_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/330/req._071-2024-_requer_emenda_parlamentar_para_construcao_de_cmei_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1004/req._072-2024-_requer_construcao_de_quadra_de_esportes_na_escola_municipal_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1005/req._073-2024-_requer_construcao_de_quadra_de_esportes_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1006/req._074-2024-requer_reconstrucao_da_bica_no_centro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1007/req._075-2024-_requer_construcao_de_quadra_de_esportes_na_comunidade_do_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/347/req._077-2024-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/348/req._078-2024-_requer_pavimentacao_da_rua_do_alto_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/349/req._079-2024-_requer_pavimentacao_e_drenagem_na_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/383/req._080-2024-_requer_implantacao_de_centro_de_comercializacao_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1008/req._081-2024-requer_pavimentacao_em_paralelepipedo_da_estrada_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1009/req._082-2024-_requer_construcao_de_praca_com_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1010/req._083-2024-_requer_construcao_de_galeria_pluvial_na_rua_principal_na_comunidade_de_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1011/req._084-2024-_requer_construcao_de_uma_praca_com_academia_da_3_idade_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1012/req._085-2024-_requer_estruturacao_do_campo_de_futebol_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/407/req._086-2024-_requer_restauracao_e_revitalizacao_da_praca_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/396/req._087-20247-_requer_construcao_de_cobertura_e_manutencao_na_quadra_de_esportes_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/397/req._088-2024-_requer_reparos_no_calcadao_no_conj._clovis_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1013/req._089-2024-_requer_construcao_de_academia_da_3_idade_no_conj._poeirao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1014/req._090-2024-_requer_construcao_de_paradas_de_onibus_no_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/384/req._091-2024-_requer_reforma_da_quadra_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/385/req._092-2024-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/350/req._093-2024-_requer_agencia_dos_correios_na_comunidade_de_hortigranjeiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/351/req._094-2024-_requer_aquisicao_de_terreno_para_ampliacao_de_cemiterio_publico_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1015/req._095-2024-_requer_construcao_de_quadra_de_esportes_em_currais.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1016/req._096-2024-_requer_construcao_de_boca_de_lobo_e_drenagem_na_estrada_que_liga_currais_a_golandi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/352/req._097-2024-_requer_construcao_de_calcadao_na_orla_da_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/353/req._098-2024-_requer_reativacao_do_posto_policial_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/331/req._099-2024-_requer_emenda_parlamentar_para_construcao_de_calcamento_na_mazapas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/332/req._100-2024-requer_emenda_parlamentar_para_construcao_de_cmei_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/386/req._101-2024-_requer_construcao_de_centro_de_velorio_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/354/req._102-2024-_requer_drenagem_em_frente_a_garagem_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/355/req._103-2024-_requer_construcao_de_arena_de_areia_para_pratica_de_esportes_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1017/req._104-2024-_requer_extensao_da_iluminacao_publica_na_orla_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1018/req._105-2024-requer_construcao_de_quadra_de_esportes_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/408/req._106-2024-_requer_refazer_e_imprimir_regimento_interno_da_casa_legislativa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/356/req._107-2024-_requer_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1019/req._108-2024-_requer_conclusao_de_reforma_do_cmei_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/333/req._109-2024-_requer_pavimentacao_da_rua_principal_de_mazapas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/334/req._110-2024-_requer_pavimentacao_da_rua_que_da_acesso_a_lagoa_bonfim.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/357/req._111-2024-_requer_construcao_de_poco_artesiano_na_rua_boa_esperanca_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/358/req._112-2024-_requer_construcao_de_poco_artesiano_com_caixa_dagua_na_rua_fernando_de_noronha_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1020/req._113-2024-_requer_construcao_de_galeria_pluvial_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1021/req._114-2024-_requer_construcao_de_uma_rampa_nautica_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/398/req._115-2024-_requer_reparos_na_rede_eletrica_no_centro_comercial_vizinho_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/399/req._116-2024-_requer_construcao_de_parada_de_transporte_publico_no_loteamento_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/416/req._117-2024-_requer_investigacao_e_punicao_sobre_queimadas_desordenadas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/335/req._118-2024-_requer_construcao_de_escola_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/336/req._119-2024-_requer_construcao_de_academia_da_3_idade_no_bonfim.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/359/req._120-2024-_requer_construcao_de_escadaria_com_corrrimao_em_frente_ao_clube_dos_idosos_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/360/req._121-2024-_requer_agencia_dos_correios_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1022/req._122-2024-_requer_limpeza_do_rio_trator_que_banha_currais_e_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1023/req._123-2024-_requer_recapeamento_asfaltico_com_drenagem_em_ruas_do_conj._jesse.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1024/req._124-2024-_requer_pedido_de_agua_encanada_em_barreta_camurupim_e_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1231/proj._de_lei_legislativo_032-2024_-dispoe_sobre_denominacao_de_escola_municipal_em_campo_de_santana_-josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1232/proj._de_lei_legislativo_036-2024_-inclui_no_calendario_oficial_do_municipio_o_dia_do_agente_de_saude_e_endemias_-juscye_correia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1233/proj._de_lei_legislativo_039-2024_-declara_utilidade_publica_caatej_-marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1234/proj_de_lei_legislativo_040-2024_-dispoe_sobre_denominacao_de_logradouro_publico_em_buzios_-juscye_correia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1240/proj._de_lei_legislativo_045-2024_-_dispoe_sobre_denominacao_de_rua_no_loteamento_novo_pium_-marcelo_mesquita.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1235/proj._de_lei_legislativo_046-2024_-dispoe_sobre_denominacao_de_rua_no_bairro_primavera_-luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1236/proj._de_lei_legislativo_047-2024_-dispoe_sobre_denominacao_de_rua_no_bairro_primavera_-luiz_hnerique.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1237/proj._de_lei_legislativo_048-2024_-dispoe_sobre_denominacao_de_rua_no_bairro_primavera_-luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1238/proj._de_lei_legislativo_049-2024_-dispoe_sobre_denominacao_de_logradouro_publico_-juscye_correia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2024/1239/proj._de_lei_legislativo_050-2024_-dispoe_sobre_tornar_evento_marcha_pra_jesus_patrimonio_historico_do_municipio_-polyana_dias.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H123"/>
+  <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="190.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="199.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="93.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5094,50 +5187,310 @@
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>503</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>504</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>505</v>
       </c>
       <c r="H123" t="s">
         <v>506</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>507</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>143</v>
+      </c>
+      <c r="D124" t="s">
+        <v>508</v>
+      </c>
+      <c r="E124" t="s">
+        <v>509</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H124" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>512</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>159</v>
+      </c>
+      <c r="D125" t="s">
+        <v>508</v>
+      </c>
+      <c r="E125" t="s">
+        <v>509</v>
+      </c>
+      <c r="F125" t="s">
+        <v>500</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H125" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>515</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>171</v>
+      </c>
+      <c r="D126" t="s">
+        <v>508</v>
+      </c>
+      <c r="E126" t="s">
+        <v>509</v>
+      </c>
+      <c r="F126" t="s">
+        <v>65</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H126" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>518</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>175</v>
+      </c>
+      <c r="D127" t="s">
+        <v>508</v>
+      </c>
+      <c r="E127" t="s">
+        <v>509</v>
+      </c>
+      <c r="F127" t="s">
+        <v>500</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H127" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>521</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>195</v>
+      </c>
+      <c r="D128" t="s">
+        <v>508</v>
+      </c>
+      <c r="E128" t="s">
+        <v>509</v>
+      </c>
+      <c r="F128" t="s">
+        <v>65</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H128" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>524</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>525</v>
+      </c>
+      <c r="D129" t="s">
+        <v>508</v>
+      </c>
+      <c r="E129" t="s">
+        <v>509</v>
+      </c>
+      <c r="F129" t="s">
+        <v>35</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H129" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>528</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>199</v>
+      </c>
+      <c r="D130" t="s">
+        <v>508</v>
+      </c>
+      <c r="E130" t="s">
+        <v>509</v>
+      </c>
+      <c r="F130" t="s">
+        <v>35</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H130" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>530</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>203</v>
+      </c>
+      <c r="D131" t="s">
+        <v>508</v>
+      </c>
+      <c r="E131" t="s">
+        <v>509</v>
+      </c>
+      <c r="F131" t="s">
+        <v>35</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H131" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>532</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>207</v>
+      </c>
+      <c r="D132" t="s">
+        <v>508</v>
+      </c>
+      <c r="E132" t="s">
+        <v>509</v>
+      </c>
+      <c r="F132" t="s">
+        <v>500</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H132" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>535</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>211</v>
+      </c>
+      <c r="D133" t="s">
+        <v>508</v>
+      </c>
+      <c r="E133" t="s">
+        <v>509</v>
+      </c>
+      <c r="F133" t="s">
+        <v>265</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H133" t="s">
+        <v>537</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5220,50 +5573,60 @@
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>