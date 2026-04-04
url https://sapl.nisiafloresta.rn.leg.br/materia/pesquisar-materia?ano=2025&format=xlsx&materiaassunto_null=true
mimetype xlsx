--- v1 (2026-02-08)
+++ v2 (2026-04-04)
@@ -54,4491 +54,4491 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Polyana Dias</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/418/req._001-2025-_requer_instalacao_de_aparelho_de_raio_x_na_urgencia_24hrs.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/418/req._001-2025-_requer_instalacao_de_aparelho_de_raio_x_na_urgencia_24hrs.pdf</t>
   </si>
   <si>
     <t>Requer instalação de aparelho de raio x na urgência 24hrs</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/419/req._002-2025-_requer_implantacao_de_detectores_de_metais_nas_escolas_municipais_de_nisia_floresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/419/req._002-2025-_requer_implantacao_de_detectores_de_metais_nas_escolas_municipais_de_nisia_floresta.pdf</t>
   </si>
   <si>
     <t>Requer implantação de detectores de metais nas Escolas Municipais de Nísia Floresta</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rodrigo Praia Bonita</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/272/req._003-2025-_requer_doacao_de_terreno_no_2_conjunto_da_caixa_para_construcao_de_capela..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/272/req._003-2025-_requer_doacao_de_terreno_no_2_conjunto_da_caixa_para_construcao_de_capela..pdf</t>
   </si>
   <si>
     <t>Requer doação de terreno no 2º conjunto da caixa para construção de capela.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/273/req._004-2025-_requer_distribuicao_de_lixeiras_nas_lagoas..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/273/req._004-2025-_requer_distribuicao_de_lixeiras_nas_lagoas..pdf</t>
   </si>
   <si>
     <t>Requer distribuição de lixeiras nas lagoas.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Manoel Birino</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/182/req._005-2025-_requer_drenagem_da_rua_sao_jose_em_barra_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/182/req._005-2025-_requer_drenagem_da_rua_sao_jose_em_barra_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer drenagem da Rua São José em Barra de Tabatinga</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/183/req._006-2025-_requer_criacao_de_praca_das_rendeiras_proximo_a_capela_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/183/req._006-2025-_requer_criacao_de_praca_das_rendeiras_proximo_a_capela_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer criação de praça das rendeiras proximo a capela de Tabatinga</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rose Emiliano</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/304/req._007-2025-_requer_funcionamento_da_ubs_de_tabatinga_por_24hrs.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/304/req._007-2025-_requer_funcionamento_da_ubs_de_tabatinga_por_24hrs.pdf</t>
   </si>
   <si>
     <t>Requer funcionamento da UBS de Tabatinga por 24hrs.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/305/req._008-2025-_requer_reativacao_e_reforma_do_posto_policial_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/305/req._008-2025-_requer_reativacao_e_reforma_do_posto_policial_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer reativação e reforma do Posto Policial de Tabatinga.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Raniery</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/253/req._009-2025-_requer_construcao_de_calcamento_na_rua_do_crechao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/253/req._009-2025-_requer_construcao_de_calcamento_na_rua_do_crechao.pdf</t>
   </si>
   <si>
     <t>Requer construção de calçamento na Rua do Crechão</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/254/req._010-2025-_requer_construcao_de_terminal_turistico_na_comunidade_de_morrinhos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/254/req._010-2025-_requer_construcao_de_terminal_turistico_na_comunidade_de_morrinhos.pdf</t>
   </si>
   <si>
     <t>Requer construção de terminal turístico na comunidade de Morrinhos</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Marcão</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/221/req._011-2025-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/221/req._011-2025-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da Rua Dioclécio Anselmo em Campo de Santana</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/222/req._012-2025-_requer_reforma_dos_boxes_comerciais_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/222/req._012-2025-_requer_reforma_dos_boxes_comerciais_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer reforma dos boxes comerciais em Campo de Santana</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Lula</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/162/req._013-2025-_requer_convenio_com_o_hospital_de_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/162/req._013-2025-_requer_convenio_com_o_hospital_de_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer convênio com o hospital de Pirangi do Sul</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/163/req._014-2025-_requer_criacao_de_um_centro_de_referencia_para_o_tea.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/163/req._014-2025-_requer_criacao_de_um_centro_de_referencia_para_o_tea.pdf</t>
   </si>
   <si>
     <t>Requer criação de um Centro de Referencia para o TEA</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Josivan Trindade</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/433/req._015-2025-_requer_extensao_da_iluminacao_publica_na_orla_de_camurupim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/433/req._015-2025-_requer_extensao_da_iluminacao_publica_na_orla_de_camurupim.pdf</t>
   </si>
   <si>
     <t>Requer extensão da iluminação publica na orla de Camurupim</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/434/req._016-2025-_requer_concessao_a_caern_para_agua_encanada_de_barreta_camurupim_e_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/434/req._016-2025-_requer_concessao_a_caern_para_agua_encanada_de_barreta_camurupim_e_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer concessão a CAERN para agua encanada de Barreta Camurupim e tabatinga</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/420/req._017-2025-_requer_instalacao_de_laboratorio_de_analises_clinicas_na_urgencia_24hrs.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/420/req._017-2025-_requer_instalacao_de_laboratorio_de_analises_clinicas_na_urgencia_24hrs.pdf</t>
   </si>
   <si>
     <t>Requer instalação de laboratório de análises clinicas na urgência 24hrs</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/274/req._018-2025-_requer_construcao_de_ponto_de_onibus_em_tororomba_em_frente_a_escola..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/274/req._018-2025-_requer_construcao_de_ponto_de_onibus_em_tororomba_em_frente_a_escola..pdf</t>
   </si>
   <si>
     <t>Requer construção de ponto de ônibus em Tororomba em frente a escola.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/275/req._019-2025-_requer_construcao_de_quadra_de_esportes_em_brisa_do_bonfim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/275/req._019-2025-_requer_construcao_de_quadra_de_esportes_em_brisa_do_bonfim.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes em Brisa do Bonfim</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/223/req._020-2025-_requer_drenagem_e_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/223/req._020-2025-_requer_drenagem_e_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da Rua Luiz Calixto em Campo de Santana</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/224/req._021-2025-_requer_drenagem_e_pavimentacao_da_rua_zacarias_emanoel_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/224/req._021-2025-_requer_drenagem_e_pavimentacao_da_rua_zacarias_emanoel_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da Rua Zacarias Emanoel em Campo de Santana</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/306/req._022-2025-_requer_permanencia_de_agente_policial_militar_na_ubs_24hrs_do_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/306/req._022-2025-_requer_permanencia_de_agente_policial_militar_na_ubs_24hrs_do_centro.pdf</t>
   </si>
   <si>
     <t>Requer permanência de agente Policial Militar na UBS 24hrs do centro</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/307/req._023-2025-_requer_ampliacao_do_centro_de_artesanato_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/307/req._023-2025-_requer_ampliacao_do_centro_de_artesanato_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer ampliação do centro de artesanato de Tabatinga</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/435/req._024-2025-_requer_construcao_de_maternidade_clinica_na_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/435/req._024-2025-_requer_construcao_de_maternidade_clinica_na_cidade.pdf</t>
   </si>
   <si>
     <t>Requer construção de maternidade clínica na cidade</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/436/req._025-2025-requer_formulacao_de_projeto_de_lei_para_criar_a_guarda_municipal.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/436/req._025-2025-requer_formulacao_de_projeto_de_lei_para_criar_a_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Requer formulação de projeto de lei para criar a guarda municipal</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Luiz Henrique</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/120/req._026-2025-_requer_ensino_de_curso_preparatorio_para_alunos_da_rede_publica_do_fundamental_ii_e_medio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/120/req._026-2025-_requer_ensino_de_curso_preparatorio_para_alunos_da_rede_publica_do_fundamental_ii_e_medio.pdf</t>
   </si>
   <si>
     <t>Requer ensino de curso preparatório para alunos da rede publica do fundamental II e ensino medio.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/184/req._027-20285-_requer_urbanizacao_e_iluminacao_da_lagoa_do_lodo_em_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/184/req._027-20285-_requer_urbanizacao_e_iluminacao_da_lagoa_do_lodo_em_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer urbanização e iluminação da lagoa do lodo em Tabatinga</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/185/req._028-2025-_requer_calcamento_da_rua_esperanca_em_barra_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/185/req._028-2025-_requer_calcamento_da_rua_esperanca_em_barra_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer calçamento da Rua Esperança em Barra de Tabatinga</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Nego de Batista</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/241/req._029-2025-_requer_construcao_de_complexo_educacional_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/241/req._029-2025-_requer_construcao_de_complexo_educacional_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer construção de Complexo Educacional na Colônia do Pium</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/242/req._030-20258-_requer_calcamento_da_rua_do_antigo_senai_na_praia_de_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/242/req._030-20258-_requer_calcamento_da_rua_do_antigo_senai_na_praia_de_barreta.pdf</t>
   </si>
   <si>
     <t>Requer calçamento da Rua do antigo SENAI na Praia de Barreta</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/421/req._031-2025-_requer_cursos_de_capacitacao_para_mulheres_em_vunerabilidade_social.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/421/req._031-2025-_requer_cursos_de_capacitacao_para_mulheres_em_vunerabilidade_social.pdf</t>
   </si>
   <si>
     <t>Requer cursos de capacitação para mulheres em vulnerabilidade social</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/422/req._032-2025-_requer_destinacao_de_20_das_vagas_para_mulheres_vitimas_de_violencia_domestica.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/422/req._032-2025-_requer_destinacao_de_20_das_vagas_para_mulheres_vitimas_de_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>Requer destinação de 20 das vagas para mulheres vitimas de violência doméstica</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/423/req._033-2025-_requer_implantacao_da_ronda_ostensiva_maria_da_penha_em_toda_nisia_floresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/423/req._033-2025-_requer_implantacao_da_ronda_ostensiva_maria_da_penha_em_toda_nisia_floresta.pdf</t>
   </si>
   <si>
     <t>Requer implantação da Ronda ostensiva Maria da Penha em toda Nísia Floresta</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/255/req._034-2025-_requer_implementacao_de_iluminacao_as_margens_da_lagoa_do_carcara.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/255/req._034-2025-_requer_implementacao_de_iluminacao_as_margens_da_lagoa_do_carcara.pdf</t>
   </si>
   <si>
     <t>Requer implementação de iluminação as margens da Lagoa do Carcara</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/256/req._035-2025-_requer_construcao_de_estacionamento_para_onibus_na_lagoa_do_carcara.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/256/req._035-2025-_requer_construcao_de_estacionamento_para_onibus_na_lagoa_do_carcara.pdf</t>
   </si>
   <si>
     <t>Requer construção de estacionamento para ônibus na Lagoa do Carcara</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/164/req._036-2025-_requer_criacao_de_ubs_na_localidade_forrro_do_pote.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/164/req._036-2025-_requer_criacao_de_ubs_na_localidade_forrro_do_pote.pdf</t>
   </si>
   <si>
     <t>Requer criação de UBS na localidade Forrró do Pote</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/165/req._037-2025-_requer_construcao_de_centro_de_velorio_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/165/req._037-2025-_requer_construcao_de_centro_de_velorio_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer construção de centro de velório em Campo de Santana</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Adriano Cobrador</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/137/req._038-2025-_requer_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/137/req._038-2025-_requer_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de paradas de ônibus em Pirangi do Sul.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/138/req._039-2025-_requer_construcao_de_academia_da_3_iadade_em_alcacus.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/138/req._039-2025-_requer_construcao_de_academia_da_3_iadade_em_alcacus.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia da 3ª idade em Alcaçus.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/424/req._040-2025-_requer_ao_prefeito_e_a_secretaria_da_mulher_o_projeto_meus_15_anos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/424/req._040-2025-_requer_ao_prefeito_e_a_secretaria_da_mulher_o_projeto_meus_15_anos.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito e a secretaria da mulher O projeto Meus 15 anos</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/257/req._041-2025-_requer_reativacao_da_casa_de_farinha_na_comunidade_de_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/257/req._041-2025-_requer_reativacao_da_casa_de_farinha_na_comunidade_de_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer reativação da Casa de Farinha na Comunidade de Oitizeiro</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/258/req._042-2025-_requer_construcao_de_muro_no_campo_de_futebol_na_comunidade_de_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/258/req._042-2025-_requer_construcao_de_muro_no_campo_de_futebol_na_comunidade_de_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de muro no Campo de Futebol na Comunidade de Currais</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/166/req._043-2025-_requer_aquisicao_de_ambulancia.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/166/req._043-2025-_requer_aquisicao_de_ambulancia.pdf</t>
   </si>
   <si>
     <t>Requer aquisição de ambulância</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Requer reforma da quadra de esportes de Tabatinga</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/309/req._045-2025-_requer_construcao_de_espaco_de_criacao_e_comercio_de_artesanato_em_alcacuz.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/309/req._045-2025-_requer_construcao_de_espaco_de_criacao_e_comercio_de_artesanato_em_alcacuz.pdf</t>
   </si>
   <si>
     <t>Requer construção de espaço de criação e comercio de artesanato em Alcaçuz</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/225/req._046-2025-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/225/req._046-2025-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer reforma da Ponte do Rio Pirrixi em Campo de Santana</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/226/req._047-2025-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/226/req._047-2025-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da estrada do Rio Pirrixi em Campo de Santana</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/186/req._048-2025-_requer_trator_com_grade_para_cultivo_em_golandi_currais_e_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/186/req._048-2025-_requer_trator_com_grade_para_cultivo_em_golandi_currais_e_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer trator com grade para cultivo em Golandi Currais e Genipapeiro</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/437/req._049-2025-_requer_parada_de_onibus_no_carnaubinha.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/437/req._049-2025-_requer_parada_de_onibus_no_carnaubinha.pdf</t>
   </si>
   <si>
     <t>Requer parada de ônibus no Carnaubinha</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/438/req._050-2025-_requer_duplicacao_da_rua_americo_de_oliveira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/438/req._050-2025-_requer_duplicacao_da_rua_americo_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Requer duplicação da Rua Américo de Oliveira</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/121/req._051-2025-_requer_emenda_parlamentar_para_calcamentos_nas_ruas_de_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/121/req._051-2025-_requer_emenda_parlamentar_para_calcamentos_nas_ruas_de_barreta.pdf</t>
   </si>
   <si>
     <t>Requer Emenda parlamentar para calçamentos nas ruas de Barreta.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/122/req._052-2025-_requer_entrega_de_correspondencias_em_varios_bairros_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/122/req._052-2025-_requer_entrega_de_correspondencias_em_varios_bairros_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer entrega de correspondências em vários bairros do município.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/140/req._053-2025-_requer_construcao_de_academia_da_3_idade_em_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/140/req._053-2025-_requer_construcao_de_academia_da_3_idade_em_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia da 3 idade em Hortigranjeira</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/139/req._054-2025-_requer_ampliacao_de_cemiterio_publico_de_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/139/req._054-2025-_requer_ampliacao_de_cemiterio_publico_de_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer ampliação de cemitério publico de Pirangi do Sul</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/276/req._055-2025-_requer_pavimentacao_e_iluminacao_publica_da_estrada_do_bonfim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/276/req._055-2025-_requer_pavimentacao_e_iluminacao_publica_da_estrada_do_bonfim.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação e iluminação publica da estrada do Bonfim</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/277/req._056-2025-_requer_pavimentacao_e_iluminacao_do_trecho_que_liga_o_porto_a_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/277/req._056-2025-_requer_pavimentacao_e_iluminacao_do_trecho_que_liga_o_porto_a_currais.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação e iluminação do trecho que liga o Porto a Currais</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/278/req._057-2025-_requer_construcao_de_uma_praca_e_academia_da_3_idade_em_camurupim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/278/req._057-2025-_requer_construcao_de_uma_praca_e_academia_da_3_idade_em_camurupim.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma praça e academia da 3 idade em Camurupim</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/280/req._058-2025-_requer_pavimentacao_da_rua_brisa_do_mar_no_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/280/req._058-2025-_requer_pavimentacao_da_rua_brisa_do_mar_no_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua Brisa do Mar no Lago Azul</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/141/req._059-2025-_requer_construcao_de_quadra_de_futvolei_em_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/141/req._059-2025-_requer_construcao_de_quadra_de_futvolei_em_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de futvolei em Currais</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/142/req._060-2025-_requer_revitalizacao_na_praia_de_buzios_e_construcao_na_orla.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/142/req._060-2025-_requer_revitalizacao_na_praia_de_buzios_e_construcao_na_orla.pdf</t>
   </si>
   <si>
     <t>Requer revitalização na Praia de Búzios e construção na Orla</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/310/req._061-2025-_requer_reforma_da_praca_central_de_alcacuz.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/310/req._061-2025-_requer_reforma_da_praca_central_de_alcacuz.pdf</t>
   </si>
   <si>
     <t>Requer reforma da praça central de Alcaçuz</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/311/req._062-2025-_requer_construcao_de_cemiterio_publico_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/311/req._062-2025-_requer_construcao_de_cemiterio_publico_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer construção de cemitério publico na Colônia do Pium</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/227/req._063-2025-requer_reforma_da_arquibancada_na_quadra_municipal_de_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/227/req._063-2025-requer_reforma_da_arquibancada_na_quadra_municipal_de_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer reforma da arquibancada na quadra municipal de Campo de Santana</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/228/req._064-2025-_requer_instalacao_de_placas_de_sinalizacao_e_faixa_de_pedestre_na_area_do_cmei_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/228/req._064-2025-_requer_instalacao_de_placas_de_sinalizacao_e_faixa_de_pedestre_na_area_do_cmei_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer instalação de placas de sinalização e faixa de pedestre na área do CMEI em Campo de Santana</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/187/req._065-2025-_requer_implantacao_de_lombadas_e_faixas_de_pedestres_em_ruas_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/187/req._065-2025-_requer_implantacao_de_lombadas_e_faixas_de_pedestres_em_ruas_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer implantação de lombadas e faixas de pedestres em ruas de Tabatinga</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/188/req._066-2025-_requer_construcao_de_parada_em_onibus_no_litoral.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/188/req._066-2025-_requer_construcao_de_parada_em_onibus_no_litoral.pdf</t>
   </si>
   <si>
     <t>Requer construção de parada em onibus no litoral</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/259/req._067-2025-_requer_implementacao_do_saneamento_em_todo_alto_monte_herminio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/259/req._067-2025-_requer_implementacao_do_saneamento_em_todo_alto_monte_herminio.pdf</t>
   </si>
   <si>
     <t>Requer implementação do saneamento em todo Alto Monte Herminio</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/266/req._068-2025-_requer_construcao_de_calcamento_na_rua_petropolis_no_bonfim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/266/req._068-2025-_requer_construcao_de_calcamento_na_rua_petropolis_no_bonfim.pdf</t>
   </si>
   <si>
     <t>Requer construção de calçamento na Rua Petrópolis no Bonfim</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/123/req._069-2025-_requer_instalacao_de_academia_da_melhor_idade_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/123/req._069-2025-_requer_instalacao_de_academia_da_melhor_idade_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer instalação de academia da melhor idade na comunidade da Mazapas.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/124/req._070-2025-_requer_construcao_de_espaco_esportivo_no_3_conjunto_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/124/req._070-2025-_requer_construcao_de_espaco_esportivo_no_3_conjunto_da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer construção de espaço esportivo comunitário no 3º conjunto da caixa.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/439/req._071-2025-_requer_pavimentacao_com_paralelepipedo_na_rua_rio_ararai.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/439/req._071-2025-_requer_pavimentacao_com_paralelepipedo_na_rua_rio_ararai.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação com paralelepípedo na rua Rio Ararai</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/440/req._072-2025-_requer_construcao_de_academia_da_3_idade_na_estacao_papary.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/440/req._072-2025-_requer_construcao_de_academia_da_3_idade_na_estacao_papary.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia da 3 idade na Estação Papary</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/167/req._073-2025-_requer_construcao_de_ginasio_poliesportivo_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/167/req._073-2025-_requer_construcao_de_ginasio_poliesportivo_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer construção de ginásio poliesportivo em Campo de Santana</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Nêgo Celular</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/200/req._074-2025-_requer_pavimentacao_da_rua_sao_jorge_em_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/200/req._074-2025-_requer_pavimentacao_da_rua_sao_jorge_em_timbo.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua São Jorge em Timbó</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/279/req._075-2025-_requer_restauracao_e_melhorias_na_ladeira_que_liga_timbo_as_praias_e_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/279/req._075-2025-_requer_restauracao_e_melhorias_na_ladeira_que_liga_timbo_as_praias_e_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer restauração e melhorias na ladeira que liga Timbó as Praias e Campo de Santana</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/281/req._076-2025-_requer_construcao_de_um_calcadao_para_caminhadas_as_margens_da_rn_063_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/281/req._076-2025-_requer_construcao_de_um_calcadao_para_caminhadas_as_margens_da_rn_063_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer construção de um calçadão para caminhadas as margens da RN 063 em Campo de Santana</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/143/req._077-2025-_requer_construcao_de_agencia_dos_correios_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/143/req._077-2025-_requer_construcao_de_agencia_dos_correios_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de agência dos correios em Pirangi do Sul</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/144/req._078-2025-_requer_reforma_na_emaca_na_praia_de_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/144/req._078-2025-_requer_reforma_na_emaca_na_praia_de_buzios.pdf</t>
   </si>
   <si>
     <t>Requer reforma na EMACA na Praia de Búzios</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/312/req._079-2025-_requer_construcao_de_quadra_de_esportes_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/312/req._079-2025-_requer_construcao_de_quadra_de_esportes_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes na Colônia do Pium</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/313/req._080-2025-_requer_construcao_de_pier_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/313/req._080-2025-_requer_construcao_de_pier_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de pier em Pirangi do Sul</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/441/req._081-2025-_requer_construcao_de_galeria_pluvial_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/441/req._081-2025-_requer_construcao_de_galeria_pluvial_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de galeria pluvial em Pirangi do Sul</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/442/req._082-2025-_requer_reconstrucao_da_bica_no_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/442/req._082-2025-_requer_reconstrucao_da_bica_no_centro.pdf</t>
   </si>
   <si>
     <t>Requer reconstrução da bica no centro</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/168/req._083-2025-_requer_reforma_e_ampliacao_da_praca_de_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/168/req._083-2025-_requer_reforma_e_ampliacao_da_praca_de_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer reforma e ampliação da praça de Campo de Santana</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/169/req._084-2025-_requer_pavimentacao_da_estrada_dos_parceleiros_em_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/169/req._084-2025-_requer_pavimentacao_da_estrada_dos_parceleiros_em_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da estrada dos parceleiros em Hortigranjeira</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/260/req._085-2025-_requer_construcao_de_academia_da_3_idade_em_morrinhos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/260/req._085-2025-_requer_construcao_de_academia_da_3_idade_em_morrinhos.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia da 3ª idade em Morrinhos</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/261/req._086-2025-_requer_construcao_de_academia_da_3_idade_em_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/261/req._086-2025-_requer_construcao_de_academia_da_3_idade_em_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer construção de academia da 3ª idade em Genipapeiro</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/229/req._087-2025-requer_reforma_da_quadra_municipal_de_morrinhos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/229/req._087-2025-requer_reforma_da_quadra_municipal_de_morrinhos.pdf</t>
   </si>
   <si>
     <t>Requer reforma da Quadra Municipal de Morrinhos</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/230/req._088-2025-requer_construcao_de_lombada_na_rua_anisia_goncalves_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/230/req._088-2025-requer_construcao_de_lombada_na_rua_anisia_goncalves_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer construção de lombada na Rua Anisia Gonçalves em Campo de Santana</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/189/req._089-2025-_requer_dragagem_e_limpeza_de_rio_trator_de_golandi_a_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/189/req._089-2025-_requer_dragagem_e_limpeza_de_rio_trator_de_golandi_a_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer dragagem e limpeza de Rio Trator de Golandi a Genipapeiro</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/125/req._090-2025-_requer_reforma_da_quadra_de_areia_no_residencial_nisia.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/125/req._090-2025-_requer_reforma_da_quadra_de_areia_no_residencial_nisia.pdf</t>
   </si>
   <si>
     <t>Requer reforma da quadra de areia no Residencial Nisia.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/126/req._091-2025-_requer_implantacao_de_rotatoria_em_frente_ao_campo_do_cruzador..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/126/req._091-2025-_requer_implantacao_de_rotatoria_em_frente_ao_campo_do_cruzador..pdf</t>
   </si>
   <si>
     <t>Requer implantação de rotatória em frente ao campo do cruzador.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/201/req._092-2025-_requer_aquisicao_da_uma_unidade_movel_de_castracao..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/201/req._092-2025-_requer_aquisicao_da_uma_unidade_movel_de_castracao..pdf</t>
   </si>
   <si>
     <t>Requer aquisição da uma unidade Móvel de Castração.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/202/req._093-2025-_requer_pavimentacao_da_rua_do_canto_em_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/202/req._093-2025-_requer_pavimentacao_da_rua_do_canto_em_timbo.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua do Canto em Timbó</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/203/req._094-2025-_requer_conclusao_da_quadra_de_esportes_de_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/203/req._094-2025-_requer_conclusao_da_quadra_de_esportes_de_timbo.pdf</t>
   </si>
   <si>
     <t>Requer conclusão da quadra de esportes de Timbó</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/204/req._095-2025-_requer_conclusao_da_creche_de_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/204/req._095-2025-_requer_conclusao_da_creche_de_currais.pdf</t>
   </si>
   <si>
     <t>Requer conclusão da Creche de Currais</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/282/req._096-2025-_requer_inclusao_de_professores_e_auxiliares_com_capacidade_em_lidar_com_neurodiversidades.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/282/req._096-2025-_requer_inclusao_de_professores_e_auxiliares_com_capacidade_em_lidar_com_neurodiversidades.pdf</t>
   </si>
   <si>
     <t>Requer inclusão de professores e auxiliares com capacidade em lidar com Neurodiversidades</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/283/req._097-2025-_requer_reforma_e_ampliacao_da_ubs_do_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/283/req._097-2025-_requer_reforma_e_ampliacao_da_ubs_do_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer reforma e ampliação da UBS do Lago Azul</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/145/req._098-2025-_requer_construcao_de_agencia_dos_correios_em_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/145/req._098-2025-_requer_construcao_de_agencia_dos_correios_em_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer construção de agência dos correios em Hortigranjeira</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/231/req._099-2025-_requer_criacao_de_centro_de_reabilitacao_em_nsia_floresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/231/req._099-2025-_requer_criacao_de_centro_de_reabilitacao_em_nsia_floresta.pdf</t>
   </si>
   <si>
     <t>Requer criação de centro de reabilitação em Nísia Floresta</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/443/req._100-2025-_requer_construcao_de_escola_municipal_em_currais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/443/req._100-2025-_requer_construcao_de_escola_municipal_em_currais.pdf</t>
   </si>
   <si>
     <t>Requer construção de Escola Municipal em Currais</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/444/req._101-2025-_requer_conclusao_da_construcao_da_ponte_da_ilha.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/444/req._101-2025-_requer_conclusao_da_construcao_da_ponte_da_ilha.pdf</t>
   </si>
   <si>
     <t>Requer conclusão da construção da ponte da Ilha</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/127/req._102-2025-_requer_construcao_de_um_centro_esportivo_no_2_conjunto_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/127/req._102-2025-_requer_construcao_de_um_centro_esportivo_no_2_conjunto_da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer construção de um centro esportivo comunitário no 2º conjunto da caixa.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/128/req._103-2025-_requer_construcao_de_acessos_para_pessoas_com_deficiencia_em_predios_publicos_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/128/req._103-2025-_requer_construcao_de_acessos_para_pessoas_com_deficiencia_em_predios_publicos_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer construção de acessos para pessoas com deficiência em prédios públicos da cidade.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/170/req._104-2025-_requer_recuperacao_do_campo_da_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/170/req._104-2025-_requer_recuperacao_do_campo_da_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer recuperação do campo da Colônia do Pium</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/171/req._105-2025-_requer_calcamento_de_ruas_da_lagoa_da_redonda_lagoa_de_arituba_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/171/req._105-2025-_requer_calcamento_de_ruas_da_lagoa_da_redonda_lagoa_de_arituba_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer calçamento de ruas da Lagoa da redonda Lagoa de Arituba em Campo de Santana</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/232/req._106-2025-requer_implantacao_de_rotatoria_no_cruzamento_japonesa_em_camurupim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/232/req._106-2025-requer_implantacao_de_rotatoria_no_cruzamento_japonesa_em_camurupim.pdf</t>
   </si>
   <si>
     <t>Requer implantação de rotatória no cruzamento Japonesa em Camurupim</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/243/req._107-2025-_requer_reforma_da_praca_da_comunidade_de_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/243/req._107-2025-_requer_reforma_da_praca_da_comunidade_de_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer reforma da praça da Comunidade de Hortigranjeira</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/244/req._108-2025-_requer_pavimentacao_das_ruas_da_colonia_do_pium_proximo_ao_forro_do_pote..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/244/req._108-2025-_requer_pavimentacao_das_ruas_da_colonia_do_pium_proximo_ao_forro_do_pote..pdf</t>
   </si>
   <si>
     <t>Requer pavimentação das ruas da Colônia do Pium próximo ao forró do pote.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/190/req._109-2025-_requer_implantacao_de_casa_de_farinha_movel_para_atender_os_agricultores.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/190/req._109-2025-_requer_implantacao_de_casa_de_farinha_movel_para_atender_os_agricultores.pdf</t>
   </si>
   <si>
     <t>Requer implantação de casa de farinha móvel para atender os agricultores</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/425/req._110-2025-_requer_implantacao_de_um_centro_de_referencia_e_especialidades_no_nosso_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/425/req._110-2025-_requer_implantacao_de_um_centro_de_referencia_e_especialidades_no_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Requer implantação de um Centro de Referencia e especialidades no nosso município</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/426/req._111-2025-_requer_construcao_de_parada_de_onibus_as_margens_da_rn_063_sentido_sao_jose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/426/req._111-2025-_requer_construcao_de_parada_de_onibus_as_margens_da_rn_063_sentido_sao_jose.pdf</t>
   </si>
   <si>
     <t>Requer construção de parada de ônibus as margens da RN 063 sentido São José</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/191/req._112-2025-_requer_calcamento_e_urbanizacao_da_rua_santa_rita_de_cassia_em_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/191/req._112-2025-_requer_calcamento_e_urbanizacao_da_rua_santa_rita_de_cassia_em_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer calçamento e urbanização da Rua Santa Rita de Cássia em Tabatinga</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/284/req._113-2025-_requer_abrigo_para_os_mototaxistas_no_centro_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/284/req._113-2025-_requer_abrigo_para_os_mototaxistas_no_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer abrigo para os mototaxistas no centro da cidade</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/314/req._114-2025-_requer_pavimentacao_da_rua_josefa_pereira_na_colonia_de_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/314/req._114-2025-_requer_pavimentacao_da_rua_josefa_pereira_na_colonia_de_pium.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua Josefa Pereira na Colônia de Pium</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Requer construção de garagem na UBS de Campo de Santana</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/146/req_116-2025-_requer_perfuracao_de_poco_artesiano_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/146/req_116-2025-_requer_perfuracao_de_poco_artesiano_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer perfuração de poço artesiano em Pirangi do Sul</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/445/req._117-2025-_requer_construcao_de_praca_com_academia_da_3_idade_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/445/req._117-2025-_requer_construcao_de_praca_com_academia_da_3_idade_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer construção de praça com academia da 3 idade em Búzios</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/233/req._118-2025-_requer_construcao_de_hospital_maternidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/233/req._118-2025-_requer_construcao_de_hospital_maternidade.pdf</t>
   </si>
   <si>
     <t>Requer construção de hospital maternidade</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/129/req._119-2025-_requer_climatizacao_de_escolas_municipais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/129/req._119-2025-_requer_climatizacao_de_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Requer climatização de escolas Municipais.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/192/req._120-2025-_requer_drenagem_de_aguas_negras_em_golandi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/192/req._120-2025-_requer_drenagem_de_aguas_negras_em_golandi.pdf</t>
   </si>
   <si>
     <t>Requer drenagem de aguas negras em Golandi</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/262/req._121-2025-_requer_reforma_da_quadra_de_areia_do_3_conjunto.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/262/req._121-2025-_requer_reforma_da_quadra_de_areia_do_3_conjunto.pdf</t>
   </si>
   <si>
     <t>Requer reforma da quadra de areia do 3º conjunto</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/245/req._122-2025-_requer_construcao_de_calcamento_na_rua_do_caju_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/245/req._122-2025-_requer_construcao_de_calcamento_na_rua_do_caju_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer construção de calçamento na Rua do caju Colônia do Pium</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/205/req._123-2025-_requer_pavimentacao_da_estrada_que_liga_boa_cica_a_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/205/req._123-2025-_requer_pavimentacao_da_estrada_que_liga_boa_cica_a_timbo.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da estrada que liga Boa Cica a Timbó</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/446/req._124-2025-_requer_pavimentacao_da_estrada_que_liga_currais_ou_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/446/req._124-2025-_requer_pavimentacao_da_estrada_que_liga_currais_ou_centro.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da estrada que liga Currais ou Centro</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/147/req._125-2025-_requer_construcao_de_escadaria_na_ladeira_em_frente_ao_clube_das_maes_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/147/req._125-2025-_requer_construcao_de_escadaria_na_ladeira_em_frente_ao_clube_das_maes_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer construção de escadaria na ladeira em frente ao clube das mães em Pirangi do Sul</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/285/req._126-2025-_requer_construcao_de_praca_e_quiosques_no_primeiro_conjunto..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/285/req._126-2025-_requer_construcao_de_praca_e_quiosques_no_primeiro_conjunto..pdf</t>
   </si>
   <si>
     <t>Requer construção de praça e quiosques no primeiro conjunto.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/427/req._127-2025-_requer_incorporacao_de_assistente_social_na_equipe_da_urgencia_24h.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/427/req._127-2025-_requer_incorporacao_de_assistente_social_na_equipe_da_urgencia_24h.pdf</t>
   </si>
   <si>
     <t>Requer incorporação de assistente social na equipe da Urgência 24h</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/246/req._128-2025-_requer_implantacao_de_calcadao_do_trecho_do_pescador_a_japonesa_em_camurupim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/246/req._128-2025-_requer_implantacao_de_calcadao_do_trecho_do_pescador_a_japonesa_em_camurupim.pdf</t>
   </si>
   <si>
     <t>Requer implantação de calçadão do trecho do Pescador a Japonesa em Camurupim</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/234/req._129-2025-_requer_criacao_de_cursos_preparatorios_para_o_concurso_da_guarda_municipal.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/234/req._129-2025-_requer_criacao_de_cursos_preparatorios_para_o_concurso_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Requer criação de cursos preparatórios para o concurso da guarda municipal</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/173/req._130-2025-_requer_ampliacao_de_programa_do_leite_nas_comunidades.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/173/req._130-2025-_requer_ampliacao_de_programa_do_leite_nas_comunidades.pdf</t>
   </si>
   <si>
     <t>Requer ampliação de programa do leite nas Comunidades</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/206/req._131-2025_-requer_implantacao_de_uma_sub_prefeitura_na_comunidade_de_currais_e_regiao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/206/req._131-2025_-requer_implantacao_de_uma_sub_prefeitura_na_comunidade_de_currais_e_regiao.pdf</t>
   </si>
   <si>
     <t>Requer implantação de uma sub prefeitura na comunidade de Currais e região</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/263/req._132-2025-_requer_construcao_de_centro_comercial_em_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/263/req._132-2025-_requer_construcao_de_centro_comercial_em_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer construção de centro comercial em Oitizeiro</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/428/req._133-2025-_requer_instalacao_de_corrimaos_nas_pracas_do_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/428/req._133-2025-_requer_instalacao_de_corrimaos_nas_pracas_do_centro.pdf</t>
   </si>
   <si>
     <t>Requer instalação de corrimãos nas praças do centro</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/429/req._134-2025-_requer_construcao_de_unidades_habitacionais_no_terreno_entre_o_1_e_2_conjunto_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/429/req._134-2025-_requer_construcao_de_unidades_habitacionais_no_terreno_entre_o_1_e_2_conjunto_da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer construção de unidades habitacionais no terreno entre o 1 e 2 conjunto da caixa</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/430/req._135-2025-_requer_ronda_maria_da_penha_em_todo_territorio_de_nisia_floresta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/430/req._135-2025-_requer_ronda_maria_da_penha_em_todo_territorio_de_nisia_floresta.pdf</t>
   </si>
   <si>
     <t>Requer Ronda Maria da Penha em todo território de Nísia Floresta</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/431/req._136-2025-_requer_construcao_de_posto_dos_correios_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/431/req._136-2025-_requer_construcao_de_posto_dos_correios_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer construção de posto dos Correios em Mazapas</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/432/req._137-2025_-_requer_construcao_de_posto_policial_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/432/req._137-2025_-_requer_construcao_de_posto_policial_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer construção de posto Policial em Mazapas</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/174/req._138-2025-_requer_conclusao_de_calcamento_da_rua_deoclecio_anselmo_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/174/req._138-2025-_requer_conclusao_de_calcamento_da_rua_deoclecio_anselmo_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer conclusão de calçamento da Rua Deoclécio Anselmo em Campo de Santana</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Requer criação de pórtico na entrada de Timbo berço da campanha da fraternidade</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/148/req._140-2025-_requer_construcao_de_quadra_de_esportes_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/148/req._140-2025-_requer_construcao_de_quadra_de_esportes_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes em Búzios</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/247/req._141-2025-_requer_construcao_de_uma_ciclovia_da_entrada_de_nisia_ao_centro_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/247/req._141-2025-_requer_construcao_de_uma_ciclovia_da_entrada_de_nisia_ao_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma ciclovia da entrada de Nísia ao Centro da cidade</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/193/req._142-2025-_requer_construcao_de_area_de_lazer_na_praia_de_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/193/req._142-2025-_requer_construcao_de_area_de_lazer_na_praia_de_buzios.pdf</t>
   </si>
   <si>
     <t>Requer construção de área de lazer na Praia de Búzios</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/447/req._143-2025-_requer_construcao_de_ponte_que_liga_colonia_do_pium_a_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/447/req._143-2025-_requer_construcao_de_ponte_que_liga_colonia_do_pium_a_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer construção de ponte que liga Colônia do Pium a Lago Azul</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/315/req._144-2025-_requer_manutencao_e_reforma_da_caixa_dgua_de_colonia_de_cima.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/315/req._144-2025-_requer_manutencao_e_reforma_da_caixa_dgua_de_colonia_de_cima.pdf</t>
   </si>
   <si>
     <t>Requer manutenção e reforma da caixa d'água de Colônia de Cima</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/130/req._145-2025-_requer_construcao_de_acesso_para_pessoas_com_deficiencia_em_paradas_de_onibus.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/130/req._145-2025-_requer_construcao_de_acesso_para_pessoas_com_deficiencia_em_paradas_de_onibus.pdf</t>
   </si>
   <si>
     <t>Requer construção de acesso para pessoas com deficiência em paradas de ônibus.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/264/req._146-2025-_requer_construcao_de_calcamento_da_rua_do_porto_em_morrinhos.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/264/req._146-2025-_requer_construcao_de_calcamento_da_rua_do_porto_em_morrinhos.pdf</t>
   </si>
   <si>
     <t>Requer construção de calçamento da Rua do Porto em Morrinhos</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/265/req._147-2025-_requer_reforma_do_cemiterio_na_comunidade_de_oitizeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/265/req._147-2025-_requer_reforma_do_cemiterio_na_comunidade_de_oitizeiro.pdf</t>
   </si>
   <si>
     <t>Requer reforma do cemitério na Comunidade de Oitizeiro</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/448/req._148-2025-_requer_pavimentacao_com_paralelepipedo_na_rua_henrique_trindade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/448/req._148-2025-_requer_pavimentacao_com_paralelepipedo_na_rua_henrique_trindade.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação com paralelepípedo na Rua Henrique Trindade</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/449/req._149-2025-_requer_construcao_de_ubs_em_boagua.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/449/req._149-2025-_requer_construcao_de_ubs_em_boagua.pdf</t>
   </si>
   <si>
     <t>Requer construção de UBS em Boagua</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/235/req._150-2025-_requer_drenagem_e_pavimentacao_da_rua_santa_terezinha_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/235/req._150-2025-_requer_drenagem_e_pavimentacao_da_rua_santa_terezinha_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da Rua Santa Terezinha em Campo de Santana</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/149/req._151-2025-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/149/req._151-2025-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação e drenagem da Rua do alto em Pirangi do Sul</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/287/req._152-2025-_requer_ampliacao_e_criacao_de_quiosques_na_praca_em_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/287/req._152-2025-_requer_ampliacao_e_criacao_de_quiosques_na_praca_em_timbo.pdf</t>
   </si>
   <si>
     <t>Requer ampliação e criação de quiosques na praça em Timbo</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/194/req._153-2025-_requer_pavimentacao_da_estrada_do_alto_monte_herminio_ate_o_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/194/req._153-2025-_requer_pavimentacao_da_estrada_do_alto_monte_herminio_ate_o_primavera.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da estrada do Alto Monte Herminio ate o Primavera</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/175/req._154--2025-_requer_pavimentacao_em_ruas_da_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/175/req._154--2025-_requer_pavimentacao_em_ruas_da_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação em ruas da Colônia do Pium</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/316/req._155-2025-_requer_reforma_do_campo_de_futebol_de_tabatinga..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/316/req._155-2025-_requer_reforma_do_campo_de_futebol_de_tabatinga..pdf</t>
   </si>
   <si>
     <t>Requer reforma do campo de futebol de Tabatinga.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/207/req._156-2025-requer_implantacao_de_cameras_de_seguranca_em_varios_pontos_da_cidade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/207/req._156-2025-requer_implantacao_de_cameras_de_seguranca_em_varios_pontos_da_cidade.pdf</t>
   </si>
   <si>
     <t>Requer implantação de câmeras de segurança em vários pontos da cidade</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/317/req._157-2025-_requer_pavimentacao_da_rua_francisco_reginaldo_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/317/req._157-2025-_requer_pavimentacao_da_rua_francisco_reginaldo_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da Rua Francisco Reginaldo na Colônia do Pium</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/248/req._158-2025-_requer_pavimentacao_e_drenagem_da_rua_jayme_correia_no_cidade_alta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/248/req._158-2025-_requer_pavimentacao_e_drenagem_da_rua_jayme_correia_no_cidade_alta.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação e drenagem da Rua Jayme Correia no Cidade Alta</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/288/req._159-2025-_requer_construcao_de_banheiros_publicos_na_lagoa_do_carcara.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/288/req._159-2025-_requer_construcao_de_banheiros_publicos_na_lagoa_do_carcara.pdf</t>
   </si>
   <si>
     <t>Requer construção de banheiros públicos na Lagoa do Carcara</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/267/req._160-2025_-_requer_reforma_da_quadra_de_areia_no_primeiro_conjunto_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/267/req._160-2025_-_requer_reforma_da_quadra_de_areia_no_primeiro_conjunto_da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer reforma da quadra de areia no primeiro conjunto da caixa</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/450/req._161-2025-_requer_construcao_de_galeria_pluvial_na_estacao_papary.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/450/req._161-2025-_requer_construcao_de_galeria_pluvial_na_estacao_papary.pdf</t>
   </si>
   <si>
     <t>Requer construção de galeria pluvial na Estação Papary</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/150/req._162-2025-_requer_reativacao_do_posto_policial_em_pirangi_do_sul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/150/req._162-2025-_requer_reativacao_do_posto_policial_em_pirangi_do_sul.pdf</t>
   </si>
   <si>
     <t>Requer reativação do posto policial em Pirangi do Sul</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/236/req._163-2025-_requer_drenagem_e_pavimentacao_da_rua_cajupiranga_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/236/req._163-2025-_requer_drenagem_e_pavimentacao_da_rua_cajupiranga_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer drenagem e pavimentação da Rua Cajupiranga em Campo de Santana</t>
   </si>
   <si>
     <t>Arielle de Ari</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/157/req._164-2025-_requer_criacao_de_aplicativo_de_celular_para_acesso_da_populacao_a_servicos_de_saude_publica.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/157/req._164-2025-_requer_criacao_de_aplicativo_de_celular_para_acesso_da_populacao_a_servicos_de_saude_publica.pdf</t>
   </si>
   <si>
     <t>Requer criação de aplicativo de celular para acesso da população a serviços de saúde pública</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/131/req._165-2025-_requer_construcao_de_cmei_na_praia_de_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/131/req._165-2025-_requer_construcao_de_cmei_na_praia_de_buzios.pdf</t>
   </si>
   <si>
     <t>Requer construção de CMEI na Praia de Búzios</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/208/req._166-2025-_requer_iluminacao_publica_da_estrada_que_liga_o_3_conjunto_ao_timbo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/208/req._166-2025-_requer_iluminacao_publica_da_estrada_que_liga_o_3_conjunto_ao_timbo.pdf</t>
   </si>
   <si>
     <t>Requer iluminação pública da estrada que liga o 3 conjunto ao Timbó</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/176/req._167-2025-_requer_construcao_de_praca_e_quiosques_na_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/176/req._167-2025-_requer_construcao_de_praca_e_quiosques_na_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer construção de praça e quiosques na Colônia do Pium</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/451/req._168-2025-_requer_construcao_de_pocos_tubulares_em_genipapeiro_currais_e_golandi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/451/req._168-2025-_requer_construcao_de_pocos_tubulares_em_genipapeiro_currais_e_golandi.pdf</t>
   </si>
   <si>
     <t>Requer construção de poços tubulares em Genipapeiro Currais e Golandi</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/318/req._169-2025-_requer_construcao_de_calcadao_da_rua_principal_em_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/318/req._169-2025-_requer_construcao_de_calcadao_da_rua_principal_em_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer construção de calçadão da Rua Principal em Colônia do Pium</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/195/req._170-2025-_requer_limpeza_de_calhas_e_bueiros_em_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/195/req._170-2025-_requer_limpeza_de_calhas_e_bueiros_em_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer limpeza de calhas e bueiros em Genipapeiro</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/249/req._171-2025-_requer_iluminacao_do_trecho_da_subida_do_piloto_ao_lava_jato_do_carlinhos_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/249/req._171-2025-_requer_iluminacao_do_trecho_da_subida_do_piloto_ao_lava_jato_do_carlinhos_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer iluminação do trecho da subida do Piloto ao lava jato do Carlinhos em Campo de Santana</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/289/req._172-2025-_requer_calcamento_e_iluminacao_da_rua_sao_benedito_em_mazapas.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/289/req._172-2025-_requer_calcamento_e_iluminacao_da_rua_sao_benedito_em_mazapas.pdf</t>
   </si>
   <si>
     <t>Requer calçamento e iluminação da Rua São Benedito em Mazapas</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/158/req._173-2025-_requer_implantacao_de_passarela_elevada_na_estacao_papary.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/158/req._173-2025-_requer_implantacao_de_passarela_elevada_na_estacao_papary.pdf</t>
   </si>
   <si>
     <t>Requer implantação de passarela elevada na Estação Papary</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/268/req._174-2025-_requer_implantacao_de_ponto_de_taxi_na_estacao_papary.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/268/req._174-2025-_requer_implantacao_de_ponto_de_taxi_na_estacao_papary.pdf</t>
   </si>
   <si>
     <t>Requer implantação de ponto de táxi na Estação Papary</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/237/req._175-2025-_requer_ambulancia_lotada_para_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/237/req._175-2025-_requer_ambulancia_lotada_para_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer ambulancia lotada para Campo de Santana</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/132/req._176-2025-_requer_pavimentacao_em_paralelepipedo_da_rua_brilho_do_sol_em_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/132/req._176-2025-_requer_pavimentacao_em_paralelepipedo_da_rua_brilho_do_sol_em_barreta.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação em paralelepípedo da Rua Brilho do Sol em Barreta</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/177/req._177-2025-_requer_pavimentacao_de_ruas_n_comunidade_de_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/177/req._177-2025-_requer_pavimentacao_de_ruas_n_comunidade_de_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação de ruas na comunidade de Hortigranjeira</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/151/req._178-2025-_requer_construcao_de_quadra_de_esportes_no_lago_azul.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/151/req._178-2025-_requer_construcao_de_quadra_de_esportes_no_lago_azul.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes no Lago Azul</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/290/req._179-2025-_requer_implementacao_de_quebra_mola_em_frente_a_escola_do_bonfim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/290/req._179-2025-_requer_implementacao_de_quebra_mola_em_frente_a_escola_do_bonfim.pdf</t>
   </si>
   <si>
     <t>Requer implementação de quebra mola em frente a escola do Bonfim</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/250/req._180-2025-_requer_calcamento_da_rua_timuza_de_souza_na_praia_de_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/250/req._180-2025-_requer_calcamento_da_rua_timuza_de_souza_na_praia_de_barreta.pdf</t>
   </si>
   <si>
     <t>Requer calçamento da Rua Timuza de Souza na Praia de Barreta</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/152/req._181-2025-_requer_pavimentacao_e_drenagem_das_ruas_do_conjunto_rio_mar.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/152/req._181-2025-_requer_pavimentacao_e_drenagem_das_ruas_do_conjunto_rio_mar.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação e drenagem das ruas do Conjunto Rio Mar</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/196/req._182-2025-_requer_obras_de_roco_nas_comunidades_de_golandi_currais_e_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/196/req._182-2025-_requer_obras_de_roco_nas_comunidades_de_golandi_currais_e_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer obras de roco nas comunidades de Golandi Currais e Genipapeiro</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/238/req._184-2025-_requer_sistema_de_monitoramento_por_cameras_em_varios_pontos_do_municipio.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/238/req._184-2025-_requer_sistema_de_monitoramento_por_cameras_em_varios_pontos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer sistema de monitoramento por câmeras em vários pontos do Município</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/159/req._185-2025-_requer_construcao_de_calcada_na_rua_henrique_trindade_em_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/159/req._185-2025-_requer_construcao_de_calcada_na_rua_henrique_trindade_em_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer construção de calcada na Rua Henrique Trindade em Genipapeiro</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/269/req._186-2025-_requer_construcao_de_ubs_no_3_conjunto_da_caixa.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/269/req._186-2025-_requer_construcao_de_ubs_no_3_conjunto_da_caixa.pdf</t>
   </si>
   <si>
     <t>Requer construção de UBS no 3º conjunto da caixa</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/133/req._187-2025-_requer_pavimentacao_e_colocacao_de_lixeiras_na_rua_beira_mar_em_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/133/req._187-2025-_requer_pavimentacao_e_colocacao_de_lixeiras_na_rua_beira_mar_em_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação e colocação de lixeiras na Rua Beira Mar em Tabatinga</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/178/req._188-2025-requer_construcao_de_centro_esportivo_comunitario..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/178/req._188-2025-requer_construcao_de_centro_esportivo_comunitario..pdf</t>
   </si>
   <si>
     <t>Requer construção de Centro esportivo comunitário.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/209/req._189-2025-_requer_implantacao_de_ciclovia_na_rn_063_de_barra_de_tabatinga_a_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/209/req._189-2025-_requer_implantacao_de_ciclovia_na_rn_063_de_barra_de_tabatinga_a_buzios.pdf</t>
   </si>
   <si>
     <t>Requer implantação de ciclovia na RN 063 de Barra de Tabatinga a Búzios</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/319/req._190-2025-_requer_funcionamento_em_tempo_integral_do_cmei_de_tabatinga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/319/req._190-2025-_requer_funcionamento_em_tempo_integral_do_cmei_de_tabatinga.pdf</t>
   </si>
   <si>
     <t>Requer funcionamento em tempo integral do CMEI de tabatinga</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/160/req._191-2025-_requer_construcao_de_apoio_aos_guias_turisticos_na_localidade_de_boa_cica.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/160/req._191-2025-_requer_construcao_de_apoio_aos_guias_turisticos_na_localidade_de_boa_cica.pdf</t>
   </si>
   <si>
     <t>Requer construção de apoio aos guias turísticos na localidade de Boa Cica</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/239/req._192-2025-_requer_construcao_de_paradas_de_onibus_no_entorno_de_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/239/req._192-2025-_requer_construcao_de_paradas_de_onibus_no_entorno_de_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer construção de paradas de ônibus no entorno de Campo de Santana</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/291/req._193-2025-_requer_construcao_de_quiosques_em_campo_de_santana_ao_lado_da_praca_central..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/291/req._193-2025-_requer_construcao_de_quiosques_em_campo_de_santana_ao_lado_da_praca_central..pdf</t>
   </si>
   <si>
     <t>Requer construção de quiosques em Campo de Santana ao lado da praça central.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/197/req._194-2025-_requer_construcao_de_area_coberta_para_realizacao_de_velorio_no_cemiterio_de_golandi.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/197/req._194-2025-_requer_construcao_de_area_coberta_para_realizacao_de_velorio_no_cemiterio_de_golandi.pdf</t>
   </si>
   <si>
     <t>Requer construção de área coberta para realização de velório no cemitério de Golandi</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/134/req._195-2025-_requer_construcao_de_quadra_poliesportiva_no_bairro_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/134/req._195-2025-_requer_construcao_de_quadra_poliesportiva_no_bairro_primavera.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra poliesportiva no bairro Primavera</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/270/req._196-2025-_requer_reforma_da_rodoviaria_do_centro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/270/req._196-2025-_requer_reforma_da_rodoviaria_do_centro.pdf</t>
   </si>
   <si>
     <t>Requer reforma da rodoviária do Centro</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/179/req._197-2025-_requer_tres_vans_para_a_secretaria_de_saude..pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/179/req._197-2025-_requer_tres_vans_para_a_secretaria_de_saude..pdf</t>
   </si>
   <si>
     <t>Requer três vans para a secretaria de saúde.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/153/req._198-2025-_requer_construcao_de_quadra_de_esportes_em_alcacus.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/153/req._198-2025-_requer_construcao_de_quadra_de_esportes_em_alcacus.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes em Alcaçuz.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/452/req._199-2025-_requer_criacao_de_plano_de_cargos_carreira_e_remuneracao_dos_servidores_municipais.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/452/req._199-2025-_requer_criacao_de_plano_de_cargos_carreira_e_remuneracao_dos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>Requer criação de plano de cargos carreira e remuneração dos servidores municipais</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/251/req._200-2025-_requer_iluminacao_da_rua_do_papepinha_ate_o_primavera.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/251/req._200-2025-_requer_iluminacao_da_rua_do_papepinha_ate_o_primavera.pdf</t>
   </si>
   <si>
     <t>Requer iluminação da Rua do Papepinha até o Primavera</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/292/req._201-2025-_requer_construcao_de_praca_com_academia_da_3_idade_no_brisa_do_bonfim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/292/req._201-2025-_requer_construcao_de_praca_com_academia_da_3_idade_no_brisa_do_bonfim.pdf</t>
   </si>
   <si>
     <t>Requer construção de praça com academia da 3ª idade no Brisa do Bonfim</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/135/req._202-2025-_requer_pavimentacao_da_estrada_de_mazapas_ate_a_lagoa_do_bonfim.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/135/req._202-2025-_requer_pavimentacao_da_estrada_de_mazapas_ate_a_lagoa_do_bonfim.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação da estrada de Mazapas até a Lagoa do Bonfim</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/320/req._203-2025-_requer_implantacao_de_centro_de_convivencia_em_colonia_do_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/320/req._203-2025-_requer_implantacao_de_centro_de_convivencia_em_colonia_do_pium.pdf</t>
   </si>
   <si>
     <t>Requer implantação de Centro de Convivência em Colônia do Pium</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/154/req._204-2025-_requer_construcao_de_quadra_de_esportes_em_hortigranjeira.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/154/req._204-2025-_requer_construcao_de_quadra_de_esportes_em_hortigranjeira.pdf</t>
   </si>
   <si>
     <t>Requer construção de quadra de esportes em Hortigranjeira</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/161/req._205-2025-_requer_viabilidade_da_criacao_de_linha_fluvial_em_algumas_comunidades.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/161/req._205-2025-_requer_viabilidade_da_criacao_de_linha_fluvial_em_algumas_comunidades.pdf</t>
   </si>
   <si>
     <t>Requer viabilidade da criação de linha fluvial em algumas comunidades</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/453/req._206-2025-_requer_conclusao_de_reforma_do_cmei_em_genipapeiro.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/453/req._206-2025-_requer_conclusao_de_reforma_do_cmei_em_genipapeiro.pdf</t>
   </si>
   <si>
     <t>Requer conclusão de reforma do CMEI em Genipapeiro</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/180/req._207-2025-_requer_construcao_de_calcadao_que_liga_o_portal_do_sol_a_escola_de_pium.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/180/req._207-2025-_requer_construcao_de_calcadao_que_liga_o_portal_do_sol_a_escola_de_pium.pdf</t>
   </si>
   <si>
     <t>Requer construção de calçadão que liga o portal do sol a escola de Pium</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/240/req._208-2025-_requer_criacao_de_centro_turistico_na_antiga_rua_velha_em_campo_de_santana.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/240/req._208-2025-_requer_criacao_de_centro_turistico_na_antiga_rua_velha_em_campo_de_santana.pdf</t>
   </si>
   <si>
     <t>Requer criação de centro turístico na antiga Rua Velha em Campo de Santana</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/198/req._209-2025-_requer_construcao_de_mirante_proximo_a_torre_de_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/198/req._209-2025-_requer_construcao_de_mirante_proximo_a_torre_de_buzios.pdf</t>
   </si>
   <si>
     <t>Requer construção de mirante próximo a torre de Búzios</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/454/req._210-2025-_josivan_trindade.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/454/req._210-2025-_josivan_trindade.pdf</t>
   </si>
   <si>
     <t>Conclusão da pavimentação da estrada que liga a comunidade de Timbo a comunidade de Campo de Santana.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/210/req._211-2025-_nego_celular.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/210/req._211-2025-_nego_celular.pdf</t>
   </si>
   <si>
     <t>Construção de uma estátua em homenagem a escritora Nísia Floresta, em Nísia Floresta/RN</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/252/req._212-2025-_nego_de_batista.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/252/req._212-2025-_nego_de_batista.pdf</t>
   </si>
   <si>
     <t>Solicitação da instalação de iluminação na Rua do Pebinha, popularmente conhecido como "Rabo da Gata".</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/199/req._213-2025-_manoel_emiliano.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/199/req._213-2025-_manoel_emiliano.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de 03 cabritas-reboques, sendo 01 para barcos de até 10 metros de comprimento e 02 para jangadas de até 05 metros para os pescadores da colônia Z10 em Pirangi do Sul.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/136/req._214-2025-_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/136/req._214-2025-_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>Construção de um CMEI, no bairro Mazapas.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/321/req._215-2025-_rose_emiliano.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/321/req._215-2025-_rose_emiliano.pdf</t>
   </si>
   <si>
     <t>Construção de um centro esportivo no antigo campo de futebol da comunidade de Alcaçuz</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/293/req._216-2025-_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/293/req._216-2025-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um CAPS (Centro de Atenção Psicossocial) no centro de Nísia Floresta.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/181/req._217-2025-_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/181/req._217-2025-_lula.pdf</t>
   </si>
   <si>
     <t>Construção de uma escola municipal em Pium</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/156/req._218-2025-_arielle_de_ari.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/156/req._218-2025-_arielle_de_ari.pdf</t>
   </si>
   <si>
     <t>Implantação de um Programa de CNH popular, destinado a população de baixa renda.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/155/req._219-2025-_requer_pavimentacao_e_drenagem_da_rua_carnauba_dos_dantas_em_buzios.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/155/req._219-2025-_requer_pavimentacao_e_drenagem_da_rua_carnauba_dos_dantas_em_buzios.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação e drenagem da Rua Carnauba dos Dantas em Búzios</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/271/req._220-2025-_raniery_barros.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/271/req._220-2025-_raniery_barros.pdf</t>
   </si>
   <si>
     <t>Implementação da iluminação de LED à margem da lagoa, da comunidade de Boa água, neste município de Nísia Floresta/RN</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/55/req._231-2025-_requer_implantacao_de_escola_tecnica_-_manoel.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/55/req._231-2025-_requer_implantacao_de_escola_tecnica_-_manoel.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de uma Escola Técnica na cidade de Nísia Floresta/RN.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/56/req._232-2025-_requer_substituicao_de_lampadas_normais_por_led_em_portal_do_sol_pium-__lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/56/req._232-2025-_requer_substituicao_de_lampadas_normais_por_led_em_portal_do_sol_pium-__lula.pdf</t>
   </si>
   <si>
     <t>A substituição das luminárias normal por lampadas de Led no loteamento portal do sol em Pium.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/52/req._233-2025-_requer_construcao_de_asfalto_que_liga_o_estadio_no_cidade_alta_ate_o_carnaubinha-_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/52/req._233-2025-_requer_construcao_de_asfalto_que_liga_o_estadio_no_cidade_alta_ate_o_carnaubinha-_raniery.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado a construção do asfalto que liga o Cidade Alta até o Estádio Municipal na comunidade de Carnaubinha, neste município de Nísia Floresta/RN</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/53/req._234-2025-_requer_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/53/req._234-2025-_requer_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação em Paralelepípedo da Rua Vitoria Maria, na comunidade de Barreta, Nísia Floresta/RN</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/54/req._235-2025-_requer_construcao_de_uma_parada_de_onibus_com_cobertura_no_entorno_do_incra-_oitizeiro_marcao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/54/req._235-2025-_requer_construcao_de_uma_parada_de_onibus_com_cobertura_no_entorno_do_incra-_oitizeiro_marcao.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma parada de ônibus com cobertura, no entorno do INCRA - Comunidade do Oitizeiro.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/57/req._236-2025-_construcao_de_centro_de_velorio_com_capelinha_em_colonia_do_pium-rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/57/req._236-2025-_construcao_de_centro_de_velorio_com_capelinha_em_colonia_do_pium-rose.pdf</t>
   </si>
   <si>
     <t>A construção de um centro de velório com capelinha, na Colônia do Pium, neste município de Nisia Floresta/RN.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/58/req._237-2025-_requer_a_construcao_de_um_cmei_em_timbo_-_arielle.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/58/req._237-2025-_requer_a_construcao_de_um_cmei_em_timbo_-_arielle.pdf</t>
   </si>
   <si>
     <t>A solicitação de um centro Municipal de Educação Infantil (CMED) na comunidade do Timbó.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/59/req._238-2025-_requer_ambulancia_para_comunidade_do_timbo_-_nego_celular.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/59/req._238-2025-_requer_ambulancia_para_comunidade_do_timbo_-_nego_celular.pdf</t>
   </si>
   <si>
     <t>Solicitando uma ambulância para o bairro Timbó, Nisia Floresta/RN.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/60/req.239-2025-_requer_pavimentacao_e_drenagem_na_rua_salustiano_marinho_em_tabatinga_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/60/req.239-2025-_requer_pavimentacao_e_drenagem_na_rua_salustiano_marinho_em_tabatinga_rose.pdf</t>
   </si>
   <si>
     <t>Solicitando a pavimentação e drenagem da Rua Salustiano Marinho, na comunidade de Barra de Tabatinga, neste município de Nísia floresta.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/61/req.240-2025-requer_construcao_de_praca_com_academia_ao_ar_livre_em_lago_azul-_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/61/req.240-2025-requer_construcao_de_praca_com_academia_ao_ar_livre_em_lago_azul-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça com academia ao ar livre para terceira idade na comunidade de Lago Azul.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/62/req._241-2025-requer_instalacao_de_urna_eleitoral_em_oitizeiro-_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/62/req._241-2025-requer_instalacao_de_urna_eleitoral_em_oitizeiro-_raniery.pdf</t>
   </si>
   <si>
     <t>Solicitando a viabilidade para instalação de uma urna eleitoral na Escola Ana Cardoso de Barros, localizada na comunidade de Oitizeiro, neste município de Nisia Floresta/RN.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/63/req._242-2025-_requer_drenagem_da_rua_santa_luiza_em_campo_de_santana-_marcao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/63/req._242-2025-_requer_drenagem_da_rua_santa_luiza_em_campo_de_santana-_marcao.pdf</t>
   </si>
   <si>
     <t>Solicitando a drenagem da Rua santa luzia em campo de Santana, a mesma fica por trás do antigo posto de saúde.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/64/req._243-2025-_requer_construcao_de_paradas_de_onibus_em_camurupim_prox._pedra_oca_e_prox._a_escola_-_arielle.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/64/req._243-2025-_requer_construcao_de_paradas_de_onibus_em_camurupim_prox._pedra_oca_e_prox._a_escola_-_arielle.pdf</t>
   </si>
   <si>
     <t>A construção de duas paradas na comunidade de Camurupim, na Rn-063, uma nas proximidades da Pedra Oca, e outra em frente a Escola Municipal Maria Mércia de Carvalho.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/65/req._244-2025-_requer_instalacao_de_placas_de_conscientizacao_sobre_o_descarte_correto_do_lixo_em_tabatinga-_manoel.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/65/req._244-2025-_requer_instalacao_de_placas_de_conscientizacao_sobre_o_descarte_correto_do_lixo_em_tabatinga-_manoel.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de placas de conscientização sobre o descarte correto do "lixo", incentivando a conservação e a preservação do meio ambiente em Barra de Tabatinga.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/66/req._245-2025-_requer_reforma_da_ubs_de_mazapas-_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/66/req._245-2025-_requer_reforma_da_ubs_de_mazapas-_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>Reforma na Unidade Básica de Saúde localizada na Comunidade de Mazapas, neste Município.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/67/req.246-2025-_requer_que_seja_passado_a_patrol_nas_estradas_carrocaveis_que_liga_as_lagoas-_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/67/req.246-2025-_requer_que_seja_passado_a_patrol_nas_estradas_carrocaveis_que_liga_as_lagoas-_lula.pdf</t>
   </si>
   <si>
     <t>Requer que seja passada a patrol nas estradas carroçavel, que liga todas as Lagoas de Nísia Floresta.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/68/req._247-2025-_requer_reconstrucao_de_parada_de_onibus_no_conjunto_forro_do_pote_em_colonia_do_pium-_adriano.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/68/req._247-2025-_requer_reconstrucao_de_parada_de_onibus_no_conjunto_forro_do_pote_em_colonia_do_pium-_adriano.pdf</t>
   </si>
   <si>
     <t>A reconstrução de uma parada de ônibus na comunidade conjunto Forró do Pore na Colônia do Pium.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/69/req._248-2025-_requer_pavimentacao_da_av._isabel_gondim_que_liga_o_iii_conj._ao_timbo-_nego_celular.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/69/req._248-2025-_requer_pavimentacao_da_av._isabel_gondim_que_liga_o_iii_conj._ao_timbo-_nego_celular.pdf</t>
   </si>
   <si>
     <t>Solicitando a conclusão da pavimentação da Avenida Isabel Gondim, trecho que liga o terceiro Conjunto da Caixa ao Bairro Timbó, em Nísia Floresta/RN.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_249_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_249_rodrigo.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO BAIRRO LAGO AZUL</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_250_adriano.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_250_adriano.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA TRAVESSA BEIRA MAR, NO BAIRRO PIRANGI DO SUL</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_251_manoel.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_251_manoel.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA TARVESSA LUIZ EMILIANO, EM BARRA DE TABATINGA.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_252_arielle.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_252_arielle.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO DE CONVIVÊNCIA NO BAIRRO MORRINHOS</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_253_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_253_rose.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA NAZARENO EMILIANO, EM BARRA DE TABATINGA.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_254_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_254_lula.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA CAFÉ FILHO NO BAIRRO HORTA GRANJEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_255_marcao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_255_marcao.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA LAGOA DA BOA ÁGUA, NO BAIRRO CAMPO DE SANTANA.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_256_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_256_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA DA TERCEIRA IDADE NO BAIRRO CARNAUBINHA.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_257_nego_celular.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_257_nego_celular.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA PAVIMENTAÇÃO DA RUA DO ALECRIM NO BAIRRO TIMBÓ.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_258_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_258_raniery.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CENTRO COMERCIAL NO BAIRRO DO PORTO.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/80/req._259-2025_-_259_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/80/req._259-2025_-_259_rodrigo.pdf</t>
   </si>
   <si>
     <t>REFORMA ESTRUTURAL E LIMPEZA DA CAIXA D´ÁGUA DA PRAIA DE BARRETA.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/81/req._260-2025_-_260_manoel.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/81/req._260-2025_-_260_manoel.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM BLOCOS INTERTRAVADO NA TRAVESSA DA RUA ABDIAS EMILIANO NA PRAIA BARRA DE TABATINGA.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/82/req._261-2025_-_rose_emiliano.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/82/req._261-2025_-_rose_emiliano.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA AGNELO XAVIER NO BAIRRO DO PORTO.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/83/req._262-_2025_-_adriano_cobrador.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/83/req._262-_2025_-_adriano_cobrador.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA LAGOA DO LODO, NA PRAIA BARRA DE TABATINGA.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/84/req._263_-2025-_arielle_de_ari.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/84/req._263_-2025-_arielle_de_ari.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA MANOEL CÂNDIDO, NO BAIRRO JENIPAPEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/85/req._264-2025_-_raniery_barros.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/85/req._264-2025_-_raniery_barros.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NO BAIRRO DO PORTO.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/86/req._265-2025_-_marcao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/86/req._265-2025_-_marcao.pdf</t>
   </si>
   <si>
     <t>INSTALÇÃO DE DETECTOR DE METAIS NA ENTRADA DO PRÉDIO SEDE DA CÂMARA MUNICIPAL DE NÍSIA FLORESTA RN.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/87/req._266-2025_-_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/87/req._266-2025_-_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ACADEMIA DA TERCEIRA IDADE NO BAIRRO BONFIM, AO LADO DA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_267_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_267_lula.pdf</t>
   </si>
   <si>
     <t>Implantação do programa remédio em casa via motoboy.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento_268_adriano.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento_268_adriano.pdf</t>
   </si>
   <si>
     <t>Construção de um Pórtico na entrada do nosso município, especificamente na comunidade da Praia de Pirangi do Sul.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_269_nego_celular_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_269_nego_celular_.pdf</t>
   </si>
   <si>
     <t>Recapcamento asfaltico da Avenida Isabel Gondim, trecho que liga o bairro Alto Monte Herminio ao bairro Timbó, a mesma que dá acesso ao IBAMA, en Nisia Floresta RN.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_270_marcao_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_270_marcao_.pdf</t>
   </si>
   <si>
     <t>A construção de um parquinho para as Crianças na Praça Municipal de Campo de Santana.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_271_arielle.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_271_arielle.pdf</t>
   </si>
   <si>
     <t>Solicitação de calçamento e drenagem da Rua Nossa Senhora de Fátima, em Barreta.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento_272_rodrigo_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento_272_rodrigo_.pdf</t>
   </si>
   <si>
     <t>Construção de um Centro de Convivência na Comunidade do Lago Azul.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento_273_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento_273_rose.pdf</t>
   </si>
   <si>
     <t>Melhorias na área destinada à prática de futevôlei, na comunidade de Barra de Tabatinga, neste município de Nísia Floresta.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento_274_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento_274_raniery.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão de uma linha de ônibus e a autorização para transporte alternativo que entre na comunidade de Oitizeiro.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_275_manoel.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_275_manoel.pdf</t>
   </si>
   <si>
     <t>Solicitando obras de drenagem de águas cinza na comunidade de Currais.</t>
   </si>
   <si>
     <t>André Gondim</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_276_andre.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_276_andre.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação de bebedouros para crianças, adultos e pet, e bancos, Caminhódromo na entrada da cidade, que se encontra na RN063.</t>
   </si>
   <si>
     <t>Guga de Marize</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_277_guga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_277_guga.pdf</t>
   </si>
   <si>
     <t>Que seja executada a extensão da rede de iluminação pública, na rua Sítio Lagoa do Bom Fim, de Getulinho ao Aviário, uma vez que a iluminação pendente, tem gerado transtornos e grande preocupação aos transeuntes daquela localidade. A presente demanda, surge da busca dos moradores e daqueles que circulem pelo local em horário noturno, levando mais segurança aos moradores.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_278_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_278_raniery.pdf</t>
   </si>
   <si>
     <t>A criação dessa Sala tem como objetivo principal organizar e otimizar os fluxos de atendimento e serviços prestados pelo Sistema Único de Saúde (SUS) no município.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_279_adriano_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_279_adriano_.pdf</t>
   </si>
   <si>
     <t>Para que vejam a viabilidade de realizar um estudo de reforma na ponte que liga os municípios de Nísia Floresta e Parnamirim, ponte essa localizada entre as praias de Pirangi do Sul e Pirangi do Norte.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_280_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_280_lula.pdf</t>
   </si>
   <si>
     <t>Um veículo disponível na UBS de Pium, para visitas domiciliar dos profissionais da saúde nas comunidades, horta Pium colônia de cima forro do pode e lago azul.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento_281_arielle.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento_281_arielle.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma e limpeza da caixa d'água da Comunidade de Morrinhos.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento_282_nego_celular.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento_282_nego_celular.pdf</t>
   </si>
   <si>
     <t>Instalação de ar condicionados nas salas da Escola Municipal Maria Leonor Bezerra no bairro Timbó, em Nisia Floresta-RN.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento_283_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento_283_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção de um estacionamento para os ônibus na Lagoa de Arituba.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/105/requerimento_284_marcao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/105/requerimento_284_marcao.pdf</t>
   </si>
   <si>
     <t>Drenagem e Pavimentação da Rua da Fumaça (Nos Trechos iniciando da senhora Andreza e Finalizando próximo a residência do senhor tico) em Campo de Santana.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/106/requerimento_285_andre_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/106/requerimento_285_andre_.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de um Sistema de Monitoramento das Ambulâncias do Município de Nisia Floresta.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento_286_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento_286_rose.pdf</t>
   </si>
   <si>
     <t>A reforma e pintura da escultura do Pescador, localizada na entrada de Camurupim, e da escultura do Golfinho, situada na rotatória de Tabatinga em Nísia Floresta/RN.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento_287_manoel.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento_287_manoel.pdf</t>
   </si>
   <si>
     <t>Solicitando colocação de placas Informativas indicando area de Escola, Cemei e Unidade Básica de Saúde, com Implantação de travessia elevada para pedestre na comunidade da Jenipapeiro.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento_288_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento_288_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de esportes na Escola Municipal Sandoval Ribeiro Dantas, no bairro Mazapas, Nisia Floresta-RN.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_289_adriano.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_289_adriano.pdf</t>
   </si>
   <si>
     <t>Pavimentação e drenagem da Rua Deodoro Gurgel, localizada na comunidade Praia de Búzios.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_290_andre.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_290_andre.pdf</t>
   </si>
   <si>
     <t>Pavimentação e drenagem das Avenida Delvira Carvalho Gondim e Carlos Gondim, via que interliga os bairros de Currais, Genipapeiro e Golandi ao centro de Nísia Floresta, bairros estes que juntos tem aproximadamente 5000 (cinco mil) habitantes.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento_291_arielle.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento_291_arielle.pdf</t>
   </si>
   <si>
     <t>Um estudo técnico para a implantação de um semáforo no centro da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/113/requerimento_292_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/113/requerimento_292_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>Conclusão da pavimentação em paralelepípedo na entrada do bairro Hortigranjeira, Nísia Floresta RN.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_293_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_293_lula.pdf</t>
   </si>
   <si>
     <t>Pavimentação e drenagem da Rua Velha em Campo de Santana.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/115/requerimento_294_marcao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/115/requerimento_294_marcao.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma quadra poliesportiva em Timbó.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/116/requerimento_295_nego_celular.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/116/requerimento_295_nego_celular.pdf</t>
   </si>
   <si>
     <t>Desapropriação de um terreno particular ao lado da Escola Municipal Maria Leonor Bezerra, para ampliação da mesma, no bairro Timbó, em Nisia Floresta RN.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/117/requerimento_296_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/117/requerimento_296_raniery.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão do elemento decorativo em forma de locomotiva com vagões de carga, conforme modelo apresentado na imagem anexa, ao projeto original do pórtico de entrada do município de Nisia Floresta/RN.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/118/requerimento_297_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/118/requerimento_297_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção de cinco quiosques no calçadão de frente a entrada da lagoa de Arituba.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/119/requerimento_298_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/119/requerimento_298_rose.pdf</t>
   </si>
   <si>
     <t>Melhorias para o campo de futebol na comunidade de Oitizeiro, neste município de Nísia Floresta.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_299_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_299_raniery.pdf</t>
   </si>
   <si>
     <t>Construção de um calçamento na rua do Iraque, na comunidade de Morrinhos, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_300_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_300_rose.pdf</t>
   </si>
   <si>
     <t>Construção de um monumento por sugestão uma Estatua de "Mulher Rendeira", na comunidade de Alcaçuz, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/213/requerimento_301_nego_celular.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/213/requerimento_301_nego_celular.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da estrada Odilon Manoel de Almeida, trecho que liga o bairro Tororomba ao bairro Timbó, em Nísia Floresta RN</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_302_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_302_lula.pdf</t>
   </si>
   <si>
     <t>Reforma e Ampliação da escola municipal de pium</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_303_marcao_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_303_marcao_.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça com parquinho para Crianças no conjunto Cajupiranga localizado em Campo de Santana</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_304_arielle.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_304_arielle.pdf</t>
   </si>
   <si>
     <t>Que sejam recolocadas as lixeiras do loteamento Portal d o Sol, em Pium.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/217/requerimento_305_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/217/requerimento_305_rodrigo.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de sinalização das praias e lagoas da nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_306_andre.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_306_andre.pdf</t>
   </si>
   <si>
     <t>Reformulação da praça na comunidade do Porto</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_307_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_307_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra de Esportes no bairro Loteamento Cidade Alta, Nísia Floresta RN</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_308_manoel.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_308_manoel.pdf</t>
   </si>
   <si>
     <t>Construção de um calçadão de passeio com tijolos intertravados, com inicio na Rua São Manoel até a rotatória do golfinho em Barra de Tabatinga</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_309_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_309_rose.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma ambulância para atender as necessidades das comunidades de Pirangi do Sul, Búzios e Barra de Tabatinga, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_310_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_310_lula.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma e ampliação de 2 salas da Unidade Básica de Saúde (UBS) da comunidade do Pium.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_311_arielle.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_311_arielle.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça Multifuncional na Praia de Barreta.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_312_luiz.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_312_luiz.pdf</t>
   </si>
   <si>
     <t>Construção de uma lagoa de captação na praia de Barreta, Nísia Floresta RN</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_313_nego_celular.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_313_nego_celular.pdf</t>
   </si>
   <si>
     <t>Reforma e melhorias nas instalações do terminal turístico no bairro Timbó, em Nísia Floresta RN.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_314_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_314_raniery.pdf</t>
   </si>
   <si>
     <t>Reforma do espaço das rendeiras na comunidade de Tabatinga, neste município de Nísia Floresta/RN</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_315_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_315_rodrigo.pdf</t>
   </si>
   <si>
     <t>Criação de uma academia de terceira idade na praça pública de Timbó</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_316_andre.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_316_andre.pdf</t>
   </si>
   <si>
     <t>Aquisição de motos com carrocinhas para limpeza urbana</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_317_adriano.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_317_adriano.pdf</t>
   </si>
   <si>
     <t>Instalação de telas de proteção no campo de futebol na comunidade de Currais.</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_318_guga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_318_guga.pdf</t>
   </si>
   <si>
     <t>Pavimentação do logradouro conhecido como Rua Carão, localizado na Praia de Camurupim, no município de Nísia Floresta</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_319_marcao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_319_marcao.pdf</t>
   </si>
   <si>
     <t>Instalação de uma placa informativa em frente à Capela de Nossa Senhora de Fátima, localizada em Tabatinga.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_320_rodrigo_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_320_rodrigo_.pdf</t>
   </si>
   <si>
     <t>Reativação do ponto de informações turísticas de praia de Tabatinga.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_321_andre_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_321_andre_.pdf</t>
   </si>
   <si>
     <t>Pavimentação e drenagem da Avenida Maria Teixeira localizada na comunidade do Pium.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_322_nego_celular.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_322_nego_celular.pdf</t>
   </si>
   <si>
     <t>Pavimentação e drenagem da Rua São José no bairro Timbó, em Nísia Floresta RN.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_323_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_323_lula.pdf</t>
   </si>
   <si>
     <t>Inclusão das comunidades de morrinhos e oitizeiro no programa do leite, promovido pelo governo do estado em parceria com o Município</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/366/requerimento_324_adriano.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/366/requerimento_324_adriano.pdf</t>
   </si>
   <si>
     <t>Instalação de uma ATI, academia da terceira idade, na comunidade Colônia de Cima, antiga Colônia japonesa, assim também, como a permanência de um profissional de educação física em dias pré-estabelecidos à um cronograma a ser definido pela prefeitura, para que seja feita um acompanhamento seguro das atividades dos idosos.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/367/requerimento_325_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/367/requerimento_325_rose.pdf</t>
   </si>
   <si>
     <t>Pavimentação da avenida que inicia na RN-313 (no depósito do carioca), passa pelo condomínio Veredas e finaliza na escola da comunidade do Lago Azul, neste município de Nísia Floresta.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_326_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_326_raniery.pdf</t>
   </si>
   <si>
     <t>Construção de um mirante elevado para uso dos guarda-vidas (bombeiros), bem como a instalação de uma corda com boias sinalizadoras para_x000D_
 delimitação da área segura de banho, na Lagoa de Arituba, localizada no município de Nísia Floresta.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_327_arielle_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_327_arielle_.pdf</t>
   </si>
   <si>
     <t>Construção de uma Academia ao Ar livre destinada à terceira idade no bairro primavera.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_328_arielle.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_328_arielle.pdf</t>
   </si>
   <si>
     <t>construção de um Centro de convivência na Praia de Camurupim.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/975/requerimento_329_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/975/requerimento_329_rose.pdf</t>
   </si>
   <si>
     <t>instalação de iluminação pública no campo de futebol da comunidade de Oitizeiro em Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/924/requerimento_330_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/924/requerimento_330_raniery.pdf</t>
   </si>
   <si>
     <t>Cessão de uma área pública com aproximadamente 1.000m2 (mil metros quadrados), situada no trecho compreendido entre as praias de Búzios e Tabatinga, destinada à implantação de uma subestação elétrica da Companhia Energética do Rio Grande do Norte - COSERN.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/985/requerimento_331_manoel.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/985/requerimento_331_manoel.pdf</t>
   </si>
   <si>
     <t>Continuidade da pavimentação no trecho que estende se em frente à igreja evangélica até o povoamento conhecido como Quilombo na comunidade de Golandi.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_332_marcao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_332_marcao.pdf</t>
   </si>
   <si>
     <t>Solicitando a Troca da imagem de nossa senhora Sant'ana</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/867/requerimento_333_andre.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/867/requerimento_333_andre.pdf</t>
   </si>
   <si>
     <t>solicitando a continuação da pavimentação e drenagem da Rua Lagoa De Arituba localizado no inicio do terceiro conjunto da caixa.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/980/requerimento_334_guga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/980/requerimento_334_guga.pdf</t>
   </si>
   <si>
     <t>Solicito as medidas necessárias (reparos, melhorias e o que necessário for) para reabertura da quadra de esportes localizado no bairro do Porto.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/983/requerimento_335_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/983/requerimento_335_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra de Esportes no bairro Alto Mante Herminio, Nísia Floresta RN.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/979/requerimento_336_celular.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/979/requerimento_336_celular.pdf</t>
   </si>
   <si>
     <t>Atendimento médico duas vezes por semana e implantação de um consultório médico odontológico, no bairro Lagoa de Boágua</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_337_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_337_rodrigo.pdf</t>
   </si>
   <si>
     <t>Reforma da quadra poliesportiva da Comunidade Praia de Barreta.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/925/requerimento_338_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/925/requerimento_338_raniery.pdf</t>
   </si>
   <si>
     <t>Ligação de água para o cemitério, na comunidade de Tabatinga, neste municipio de Nisia Floresta/RN.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_339_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_339_lula.pdf</t>
   </si>
   <si>
     <t>Continuação da pavimentação da Rua Evandro Vasconcelos e demais Ruas do segundo conjunto do abelhão na comunidade da colônia do pium.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/986/requerimento_340_manoel.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/986/requerimento_340_manoel.pdf</t>
   </si>
   <si>
     <t>Solicitando colocação de placas nas entradas permitidas aos pescadores de acesso aos locais de pesca na comunidade de Jenipapeiro.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/974/requerimento_341_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/974/requerimento_341_rose.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na comunidade da Colônia do Pium no município de Nísia Floresta/RN</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento_342_arielle.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento_342_arielle.pdf</t>
   </si>
   <si>
     <t>Criação de uma Escola de turismo na comunidade de Campo de Santana, utilizando o espaço da escola local para o funcionamento do projeto.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/868/requerimento_343_andre.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/868/requerimento_343_andre.pdf</t>
   </si>
   <si>
     <t>Construção de ama praça pública com o nome de identificação "Porto", na comunidade do Porto, em frente à Unidade Básica de Saúde (UBS Porto), situada na Rua Salvador Marquês.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/977/requerimento_344_adriano.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/977/requerimento_344_adriano.pdf</t>
   </si>
   <si>
     <t>Construção de um sumidoro na rua da Lagosta na comunidade de Pirangi do Sul.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/984/requerimento_345_luiz_henrique.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/984/requerimento_345_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>Construção de um CMEI, no bairro Primavera.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/981/requerimento_346_guga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/981/requerimento_346_guga.pdf</t>
   </si>
   <si>
     <t>Solicitar a climatização das salas de aula e demais ambientes fechados da Escola Municipal Ana Amélia de Oliveira, localizada na comunidade de Tororomba, neste município.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_347_andre.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_347_andre.pdf</t>
   </si>
   <si>
     <t>Pavimentação e drenagem da calçamento e a implantação do sistema de drenagem da Avenida Vereador Pedro Mesquita até a Escola Estadual Francisco Camilo, localizada na comunidade de Pium.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/982/requerimento_348_guga.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/982/requerimento_348_guga.pdf</t>
   </si>
   <si>
     <t>Construção de um pórtico estilizado com o nome do município de Nísia Floresta, na entrada de um dos acessos à Lagoa do Bonfim, localizado nas proximidades do condomínio Reserva Bonfim.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/987/requerimento_349_manoel.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/987/requerimento_349_manoel.pdf</t>
   </si>
   <si>
     <t>Solicitando obras de limpeza "roço e poda" e bloqueio das entradas onde funcionava a antiga Escola Isolada na comunidade de Currais.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_350_arielle.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_350_arielle.pdf</t>
   </si>
   <si>
     <t>Construção de um Parque Municipal, com área verde, espaço de convivência e parque infantil, nas proximidades do antigo IBAMA.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/976/requerimento_351_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/976/requerimento_351_rose.pdf</t>
   </si>
   <si>
     <t>Pavimentação e drenagem de rus de lagoa, na comunidade de Barra de Tabatinga, neste município de Nisis Floresta.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_352_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_352_lula.pdf</t>
   </si>
   <si>
     <t>Realização de um processo seletivo em Nisia Floresta para contratação de Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_353_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_353_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicitar a construção de Quiosques no antigo clube da Praia de Barreta.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_354_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_354_raniery.pdf</t>
   </si>
   <si>
     <t>Construção de um mirante elevado para uso dos guarda-vidas (bombeiros), bem como a instalação de uma corda com boias sinalizando para delimitação da área segura de banho, na Lagoa de Carcará, localizada no município de Nisia Floresta.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_355_adriano.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_355_adriano.pdf</t>
   </si>
   <si>
     <t>Serviços de melhorias na tradicional feirinha da Colônia do Pium.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_356_arielle.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_356_arielle.pdf</t>
   </si>
   <si>
     <t>Que seja feita a desapropriação de um terreno localizado nas proximidades do Estádio do Porto, com o objetivo de construir um estacionamento público e abrir um novo acesso ao local.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_357_arielle.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_357_arielle.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um Parque infantil na Praça Coronel José de Araújo, no Centro da Cidade.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_358_marcao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_358_marcao.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Audiência Pública nesta Casa Legislativa, com a finalidade de possibilitar que a Associação APC- Cabo de São Roque de Proteção e Preservação de Tartarugas Marinhas, associação esta que tem concessão para monitoramento, proteção e conservação das tartarugas marinhas em nosso município, para que possa apresentar projetos, propostas e sugestões de legislação relacionadas à proteção, preservação e manejo sustentável das tartarugas marinhas no âmbito municipal.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_359_marcao.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_359_marcao.pdf</t>
   </si>
   <si>
     <t>Solicitação a Drenagem e Pavimentação da Rua Prefeito Joao Lourenço Neto, Camurupim/Praias</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/973/requerimento_360_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/973/requerimento_360_rose.pdf</t>
   </si>
   <si>
     <t>Pavimentação de todas as ruas do conjunto residencial Maria Palmira Galvão Gondim, neste município de Nísia Floresta.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/957/requerimento__361_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/957/requerimento__361_rose.pdf</t>
   </si>
   <si>
     <t>Pavimentação das ruas que dão acesso aos balneários na localidade do River Park, na comunidade da Colônia do Pium, neste município de_x000D_
 Nísia Floresta.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/958/requerimento__362_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/958/requerimento__362_rose.pdf</t>
   </si>
   <si>
     <t>Pavimentação da rua que liga a comunidade de Hortigranjeira a Lagoa, neste municipio de Nísia Floresta.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/959/requerimento__363_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/959/requerimento__363_rose.pdf</t>
   </si>
   <si>
     <t>Construção de um reservatório de água na localidade conhecida como "rua de cima", na comunidade de Alcaçuz, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/960/requerimento_364_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/960/requerimento_364_rose.pdf</t>
   </si>
   <si>
     <t>Drenagem da água que se acumula em períodos chuvosos em frente a garagem da antiga Viação Campos, na comunidade de Pirangi do Sul, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/961/requerimento_365_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/961/requerimento_365_rose.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma ambulância para atender as necessidades das comunidades de Alcaçuz e Hortigranjeira, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/962/requerimento__366_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/962/requerimento__366_rose.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma ambulância para atender as necessidades das comunidades de Colônia do Pium e Lago Azul, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento__367_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento__367_rose.pdf</t>
   </si>
   <si>
     <t>Fixação de sinalização como placas e flutuadores para delimitação da área de banho nas lagoas com alto movimento de turistas e visitantes, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_368_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_368_rose.pdf</t>
   </si>
   <si>
     <t>Construção de uma Creche Escolar com tempo integral, contemplada com um ginásio de esportes, na comunidade da Colônia do Pium, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento__369_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento__369_rose.pdf</t>
   </si>
   <si>
     <t>Pavimentação da rua São Francisco, na comunidade de Colônia do Pium, neste município de Nísia Floresta.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/966/requerimento_370_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/966/requerimento_370_rose.pdf</t>
   </si>
   <si>
     <t>Reestruturação e implantação de academia da 3ª idade na praça central da comunidade da Colônia do Pium, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/967/requerimento_371_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/967/requerimento_371_rose.pdf</t>
   </si>
   <si>
     <t>Pavimentação e urbanização nas duas entradas da Lagoa de Alcaçuz, na comunidade de Alcaçuz, neste município de Nísia Floresta.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/968/requerimento_372_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/968/requerimento_372_rose.pdf</t>
   </si>
   <si>
     <t>Pavimentação e drenagem da rua do INCRA, na comunidade de Colônia do Pium, neste município de Nisia Floresta.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/969/requerimento_373_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/969/requerimento_373_rose.pdf</t>
   </si>
   <si>
     <t>Reativação do poço localizado nas proximidades do campo de futebol, na comunidade Colônia do Pium neste município de Nísia Floresta.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/970/requerimento_374_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/970/requerimento_374_rose.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de areia com academia para 3º idade, na rua Topázio, mais conhecida como rua da lama, na comunidade de Colônia do Pium neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/971/requerimento_375_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/971/requerimento_375_rose.pdf</t>
   </si>
   <si>
     <t>Reforma e recuperação do meio-fio da rotatória localizada na comunidade Colónia de Pium, em Nisia Floresta/RN.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/972/requerimento_376_rose.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/972/requerimento_376_rose.pdf</t>
   </si>
   <si>
     <t>Conclusão da pavimentação da Avenida Café Filho, localizada na comunidade de Alcaçuz.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_377_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_377_lula.pdf</t>
   </si>
   <si>
     <t>Solicitando cinco macas (5) macas extra para a central de ambulância da UPA Antônio Marinho de Carvalho.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_378_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_378_lula.pdf</t>
   </si>
   <si>
     <t>Construção de uma Arena de futevôlei na comunidade de Genipapeiro.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_379_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_379_lula.pdf</t>
   </si>
   <si>
     <t>Requerer ao excelentíssimo Sr. Prefeito Gustavo da Silva Santos, o desmembramento do anexo do CMEI Prof® Maria Sebastiana da Costa Luz, localizada na Comunidade de Campo de Santana, com o objetivo de criar uma nová unidade escolar, que atenderá a crescente demanda educacional da região.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_380_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_380_lula.pdf</t>
   </si>
   <si>
     <t>Construção de um mini estádio com vestiário muros e proteção de telas por traz das traves e quiosques na comunidade de campo de_x000D_
 Santana.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_381_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_381_lula.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Itália que dar acesso a Rua topázio antiga rua da lama na colônia do pium.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_382_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_382_lula.pdf</t>
   </si>
   <si>
     <t>Construção de um centro de controle de zoonoses na colônia do pium e região.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_383_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_383_lula.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Senadete Maria Peixoto na comunidade da colônia do pium.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_384_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_384_lula.pdf</t>
   </si>
   <si>
     <t>Requer do Senhor Prefeito Gustavo Santas, solicitar um centro de velorio na comunidade da Hortagranjeira</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_385_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_385_lula.pdf</t>
   </si>
   <si>
     <t>Continuação da pavimentação da Rua: Tenente Augusto Severo, uma rua sem saída que fica ao lado da sub prefeitura na comunidade de Pium.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_386_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_386_lula.pdf</t>
   </si>
   <si>
     <t>Solicitando a viabilização da construção de um Centro Esportivo com minicampo de futebol, uma praça pública e uma área destinada à prática de caminhada na comunidade de Campo de Santana.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_387_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_387_lula.pdf</t>
   </si>
   <si>
     <t>Placas de sinalização para o loteamento portal do sol na comunidade de Pium.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento_388_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento_388_lula.pdf</t>
   </si>
   <si>
     <t>Implantação de uma academia da terceira idade no loteamento portal do sol em Pium.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_389_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_389_lula.pdf</t>
   </si>
   <si>
     <t>Implantação de um parquinho na praça da comunidade de Campo de Santana e em diversa comunidade do município, dentre eles as seguintes: Campo de Santana, Pium, Hortigranjeira, Alcaçuz, Tabatinga, Timbó, Pirangi do Sul dentre outras comunidades.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_390_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_390_lula.pdf</t>
   </si>
   <si>
     <t>Troca de luminárias comum por lâmpadas de Led, no loteamento Lua das Orquídeas na comunidade da Mazapa.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_391_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_391_lula.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja implantado a iluminação de Led, do Campo do Porto até o Conjunto Cajupiranga.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_392_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_392_lula.pdf</t>
   </si>
   <si>
     <t>Providenciada a disponibilização de uma sala adequada para uso dos(as) agentes comunitários(as) de saúde na Unidade Básica de Saúde (UBS) da comunidade do Pium.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_393_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_393_lula.pdf</t>
   </si>
   <si>
     <t>Requer a retirada da porteira que atualmente si encontra entre a Rua Ermes Pereira e a Rua Caravelas.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_394_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_394_lula.pdf</t>
   </si>
   <si>
     <t>Requerer a realização de uma pequena reforma e pintura na Unidade Básica de Saúde (UBS) Da Horta Granjeira , Nisia Floresta</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_395_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_395_lula.pdf</t>
   </si>
   <si>
     <t>Implantação dos serviços de Pediatria e Fisioterapia na Unidade, Básica de Saúde (UBS) da comunidade do Pium, neste município.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_396_lula.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_396_lula.pdf</t>
   </si>
   <si>
     <t>Construção de um calçadão com uma ciclovia de Camurupim até a rota dos pescadores.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/927/requerimento_397_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/927/requerimento_397_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção de um Apoio para os guias na Lagoa do Bonfim.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_398_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_398_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça na comunidade de Oitizeiro.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_399_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_399_rodrigo.pdf</t>
   </si>
   <si>
     <t>Pavimentação da rua Temente José Bezerra, localizada na praia de Barreta</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_400_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_400_rodrigo.pdf</t>
   </si>
   <si>
     <t>Revitalização da entrada do ponto turístico Pedra Oca.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_401_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_401_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicitar um trator para fazer o recolhimento de lixo na lagoa de Campo de Santana, e a divulgação de um calendário de recolhimento</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_402_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_402_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicitar um funcionário ASG para fazer a limpeza diária do banheiro público do calçadão.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_403_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_403_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção de um espaço para eventos na Comunidade de Morrinhos.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_404_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_404_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção de uma lombada na RN 063(Próximo a parada de ônibus e estação de trem).</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/935/requerimento_405_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/935/requerimento_405_rodrigo.pdf</t>
   </si>
   <si>
     <t>Melhoria do acesso da lagoa da Boa Cica.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/936/requerimento_406_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/936/requerimento_406_rodrigo.pdf</t>
   </si>
   <si>
     <t>Criação de uma faixa de pedestre em frente à escola Municipal Augusto de Assis Costa, localizada em Campo de Santana.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/937/requerimento_407_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/937/requerimento_407_rodrigo.pdf</t>
   </si>
   <si>
     <t>Criação de um pórtico na Lagoa de Carcará ou letreiro.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/938/requerimento_408_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/938/requerimento_408_rodrigo.pdf</t>
   </si>
   <si>
     <t>Criação de um serviço de Convivência e fortalecimento de vínculos em Timbó.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/939/requerimento_409_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/939/requerimento_409_rodrigo.pdf</t>
   </si>
   <si>
     <t>Iluminação da via que liga Timbó a Tororomba e os conjuntos da caixa.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/940/requerimento_410_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/940/requerimento_410_rodrigo.pdf</t>
   </si>
   <si>
     <t>Criação de uma creche em Camurupim.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/941/requerimento_411_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/941/requerimento_411_rodrigo.pdf</t>
   </si>
   <si>
     <t>Criação de um espaço para pratica de atividades culturais na comunidade do Timbó.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_412_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_412_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça pública em Búzios (Próximo a unidade básica de saúde).</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_413_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_413_rodrigo.pdf</t>
   </si>
   <si>
     <t>limpeza e capinagem das Ruas e praças do Terceiro Conjunto da Caixa.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_414_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_414_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros públicos na Lagoa de Arituba.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_415_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_415_rodrigo.pdf</t>
   </si>
   <si>
     <t>Reparos no calçamento da rua Odilon Manoel de Almeida, localizada na comunidade de Tororomba.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_416_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_416_rodrigo.pdf</t>
   </si>
   <si>
     <t>Reforma das calçadas do centro de Nísia Floresta</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_417_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_417_rodrigo.pdf</t>
   </si>
   <si>
     <t>Iluminação da RN 063 do centro de Nisia Floresta a praia de Barreta.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/948/requerimento_418_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/948/requerimento_418_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção Campo de Futebol na comunidade de Tororomba.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/949/requerimento_419_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/949/requerimento_419_rodrigo.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Bela Vista, localizada na comunidade de Morrinhos.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_420_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_420_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça pública na comunidade de Morrinhos.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_421_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_421_rodrigo.pdf</t>
   </si>
   <si>
     <t>Reativação e reforma da escola estadual Almir Leite localizada na comunidade de Tororomba, para a implementação do ensino fundamental.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/952/requerimento_422_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/952/requerimento_422_rodrigo.pdf</t>
   </si>
   <si>
     <t>Solicitar uma ambulância para prestar serviços exclusivo para o posto de saúde da comunidade de Tororomba.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_423_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_423_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça pública na Rua do fogo, Tororomba (próximo a quadra de esportes).</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_424_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_424_rodrigo.pdf</t>
   </si>
   <si>
     <t>Calçamento na rua linha Km 38, comunidade da Mazapas.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento_425_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento_425_rodrigo.pdf</t>
   </si>
   <si>
     <t>Construção de uma nova UBS na comunidade do Lago Azul.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/956/requerimento_426_rodrigo.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/956/requerimento_426_rodrigo.pdf</t>
   </si>
   <si>
     <t>Serviço de Drenagem na Av. Monsenhor Antônio Barros nas mediações do Restaurante Maria Farinha.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_427_andre.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_427_andre.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja viabilizada a instalação de postes com refletores no Campo de Futebol JOSÉ CÂNDIDO DA SILVA (popularmente conhecido como Zumirão), localizado no bairro de Currais, em Nísia Floresta/RN</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_428_andre.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_428_andre.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja negociado com deputado federal uma emenda, para restruturação da ponte situada na Avenida Carlos Gondim, que interliga, os bairros de Genipapeiro, Currais e Golandi ao centro de Nísia Floresta.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_429_andre.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_429_andre.pdf</t>
   </si>
   <si>
     <t>Solicitação de reformulação do campo de futebol existente e construção de um mini campo na comunidade de Hortigranjeira.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/865/requerimento_430_andre.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/865/requerimento_430_andre.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de um terminal rodoviário na entrada de nossa cidade ao lado do pórtico</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_431_andre.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_431_andre.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de uma praça pública com área arborizada, ao lado do Centro Municipal de Educação Infantil (CMEI), localizado na comunidade de Currais.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_432_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_432_raniery.pdf</t>
   </si>
   <si>
     <t>Construção de uma academia de terceira idade, na comunidade do Porto, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_433_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_433_raniery.pdf</t>
   </si>
   <si>
     <t>Reativação do acesso a cachoeira na comunidade da Lagoa do Cárcara, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/902/requerimento_434_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/902/requerimento_434_raniery.pdf</t>
   </si>
   <si>
     <t>Construção de uma cobertura da quadra de esportes, na comunidade de Morrinhos, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_435_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_435_raniery.pdf</t>
   </si>
   <si>
     <t>Implantação e/ou ampliação de serviços de apoio psicológico e nutricional voltados às pessoas com câncer no município de Nísia Floresta.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/904/requerimento_436_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/904/requerimento_436_raniery.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de um técnico de saúde para atendimento nas escolas da rede municipal de ensino, com o objetivo de prestar suporte a crianças que necessitem de troca de sonda ou outros cuidados de saúde especializados.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_437_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_437_raniery.pdf</t>
   </si>
   <si>
     <t>Reforma da praça, no Primeiro Conjunto Da Caixa, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/906/requerimento_438_raniery_.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/906/requerimento_438_raniery_.pdf</t>
   </si>
   <si>
     <t>Construção de um Parque de Vaquejada Municipal, no Cidade Alta, neste municipio de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_439_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_439_raniery.pdf</t>
   </si>
   <si>
     <t>Reforma e manutenção da iluminação do Estádio Municipal, da comunidade da Carnaubinha, neste municipio de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_440_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_440_raniery.pdf</t>
   </si>
   <si>
     <t>Construção de uma acadernia de terceira idade, no Conjunto Poeirão, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_441_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_441_raniery.pdf</t>
   </si>
   <si>
     <t>Continuação do calçamento até o balneário, na comunidade de Boa Água, neste município de Nísia Floresta/RN</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/910/requerimento_442_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/910/requerimento_442_raniery.pdf</t>
   </si>
   <si>
     <t>Construção de kiosque à margem da Lagoa, na comunidade de Boa Água, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/911/requerimento_443_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/911/requerimento_443_raniery.pdf</t>
   </si>
   <si>
     <t>Reforma do Túmulo de Nisia Floresta, na Comunidade do Porto, neste municipio de Nisia Floresta/RN.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/912/requerimento_444_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/912/requerimento_444_raniery.pdf</t>
   </si>
   <si>
     <t>Construção de um muro no campo de futebol, na comunidade de Jenipapeiro, neste municipio de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/913/requerimento_445_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/913/requerimento_445_raniery.pdf</t>
   </si>
   <si>
     <t>Construção de uma meia quadra de Basquete e um parquinho, no Segundo Conjunto Da Caixa, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/914/requerimento_446_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/914/requerimento_446_raniery.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça iluminada com box para lanchonete na comunidade de Tabatinga, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_447_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_447_raniery.pdf</t>
   </si>
   <si>
     <t>Reforma da praça, no Terceiro Conjunto Da Caixa, neste municipio de Nisia Floresta/RN.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_448_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_448_raniery.pdf</t>
   </si>
   <si>
     <t>Construção de uma academia de terceira idade, no Terceiro Conjunto Da Caixa, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/917/requerimento_449_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/917/requerimento_449_raniery.pdf</t>
   </si>
   <si>
     <t>Reforma da praça, no Segundo Conjunto Da Caixa, neste municipio de Nisia Floresta/RN</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/918/requerimento_450_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/918/requerimento_450_raniery.pdf</t>
   </si>
   <si>
     <t>Construção de uma academia de terceira idade, no Segundo Conjunto Da Caixa, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/919/requerimento_451_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/919/requerimento_451_raniery.pdf</t>
   </si>
   <si>
     <t>Reforma do chafariz na comunidade de Carnaubinha, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/920/requerimento_452_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/920/requerimento_452_raniery.pdf</t>
   </si>
   <si>
     <t>Continuação do calçamento do Timbó até o Carcará, na comunidade da Lagoa do Carcará, neste município de Nísia Floresta/RN.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/921/requerimento_453_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/921/requerimento_453_raniery.pdf</t>
   </si>
   <si>
     <t>Construção de uma academia de terceira idade, ao lado da igreja Matriz. no Centro, neste município de Nísia Floresta/RN</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/922/requerimento_455_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/922/requerimento_455_raniery.pdf</t>
   </si>
   <si>
     <t>Reforma da Praça e construção de kiosque, do Centro, neste municipio de Nisia Floresta/RN.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_455_raniery.pdf</t>
+    <t>http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_455_raniery.pdf</t>
   </si>
   <si>
     <t>Duplicação da rua Jorge Amador (rua das bananeiras), no Centro, neste município de Nísia Floresta/RN.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4845,68 +4845,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/418/req._001-2025-_requer_instalacao_de_aparelho_de_raio_x_na_urgencia_24hrs.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/419/req._002-2025-_requer_implantacao_de_detectores_de_metais_nas_escolas_municipais_de_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/272/req._003-2025-_requer_doacao_de_terreno_no_2_conjunto_da_caixa_para_construcao_de_capela..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/273/req._004-2025-_requer_distribuicao_de_lixeiras_nas_lagoas..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/182/req._005-2025-_requer_drenagem_da_rua_sao_jose_em_barra_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/183/req._006-2025-_requer_criacao_de_praca_das_rendeiras_proximo_a_capela_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/304/req._007-2025-_requer_funcionamento_da_ubs_de_tabatinga_por_24hrs.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/305/req._008-2025-_requer_reativacao_e_reforma_do_posto_policial_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/253/req._009-2025-_requer_construcao_de_calcamento_na_rua_do_crechao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/254/req._010-2025-_requer_construcao_de_terminal_turistico_na_comunidade_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/221/req._011-2025-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/222/req._012-2025-_requer_reforma_dos_boxes_comerciais_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/162/req._013-2025-_requer_convenio_com_o_hospital_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/163/req._014-2025-_requer_criacao_de_um_centro_de_referencia_para_o_tea.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/433/req._015-2025-_requer_extensao_da_iluminacao_publica_na_orla_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/434/req._016-2025-_requer_concessao_a_caern_para_agua_encanada_de_barreta_camurupim_e_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/420/req._017-2025-_requer_instalacao_de_laboratorio_de_analises_clinicas_na_urgencia_24hrs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/274/req._018-2025-_requer_construcao_de_ponto_de_onibus_em_tororomba_em_frente_a_escola..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/275/req._019-2025-_requer_construcao_de_quadra_de_esportes_em_brisa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/223/req._020-2025-_requer_drenagem_e_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/224/req._021-2025-_requer_drenagem_e_pavimentacao_da_rua_zacarias_emanoel_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/306/req._022-2025-_requer_permanencia_de_agente_policial_militar_na_ubs_24hrs_do_centro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/307/req._023-2025-_requer_ampliacao_do_centro_de_artesanato_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/435/req._024-2025-_requer_construcao_de_maternidade_clinica_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/436/req._025-2025-requer_formulacao_de_projeto_de_lei_para_criar_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/120/req._026-2025-_requer_ensino_de_curso_preparatorio_para_alunos_da_rede_publica_do_fundamental_ii_e_medio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/184/req._027-20285-_requer_urbanizacao_e_iluminacao_da_lagoa_do_lodo_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/185/req._028-2025-_requer_calcamento_da_rua_esperanca_em_barra_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/241/req._029-2025-_requer_construcao_de_complexo_educacional_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/242/req._030-20258-_requer_calcamento_da_rua_do_antigo_senai_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/421/req._031-2025-_requer_cursos_de_capacitacao_para_mulheres_em_vunerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/422/req._032-2025-_requer_destinacao_de_20_das_vagas_para_mulheres_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/423/req._033-2025-_requer_implantacao_da_ronda_ostensiva_maria_da_penha_em_toda_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/255/req._034-2025-_requer_implementacao_de_iluminacao_as_margens_da_lagoa_do_carcara.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/256/req._035-2025-_requer_construcao_de_estacionamento_para_onibus_na_lagoa_do_carcara.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/164/req._036-2025-_requer_criacao_de_ubs_na_localidade_forrro_do_pote.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/165/req._037-2025-_requer_construcao_de_centro_de_velorio_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/137/req._038-2025-_requer_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/138/req._039-2025-_requer_construcao_de_academia_da_3_iadade_em_alcacus.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/424/req._040-2025-_requer_ao_prefeito_e_a_secretaria_da_mulher_o_projeto_meus_15_anos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/257/req._041-2025-_requer_reativacao_da_casa_de_farinha_na_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/258/req._042-2025-_requer_construcao_de_muro_no_campo_de_futebol_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/166/req._043-2025-_requer_aquisicao_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/309/req._045-2025-_requer_construcao_de_espaco_de_criacao_e_comercio_de_artesanato_em_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/225/req._046-2025-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/226/req._047-2025-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/186/req._048-2025-_requer_trator_com_grade_para_cultivo_em_golandi_currais_e_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/437/req._049-2025-_requer_parada_de_onibus_no_carnaubinha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/438/req._050-2025-_requer_duplicacao_da_rua_americo_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/121/req._051-2025-_requer_emenda_parlamentar_para_calcamentos_nas_ruas_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/122/req._052-2025-_requer_entrega_de_correspondencias_em_varios_bairros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/140/req._053-2025-_requer_construcao_de_academia_da_3_idade_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/139/req._054-2025-_requer_ampliacao_de_cemiterio_publico_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/276/req._055-2025-_requer_pavimentacao_e_iluminacao_publica_da_estrada_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/277/req._056-2025-_requer_pavimentacao_e_iluminacao_do_trecho_que_liga_o_porto_a_currais.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/278/req._057-2025-_requer_construcao_de_uma_praca_e_academia_da_3_idade_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/280/req._058-2025-_requer_pavimentacao_da_rua_brisa_do_mar_no_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/141/req._059-2025-_requer_construcao_de_quadra_de_futvolei_em_currais.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/142/req._060-2025-_requer_revitalizacao_na_praia_de_buzios_e_construcao_na_orla.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/310/req._061-2025-_requer_reforma_da_praca_central_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/311/req._062-2025-_requer_construcao_de_cemiterio_publico_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/227/req._063-2025-requer_reforma_da_arquibancada_na_quadra_municipal_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/228/req._064-2025-_requer_instalacao_de_placas_de_sinalizacao_e_faixa_de_pedestre_na_area_do_cmei_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/187/req._065-2025-_requer_implantacao_de_lombadas_e_faixas_de_pedestres_em_ruas_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/188/req._066-2025-_requer_construcao_de_parada_em_onibus_no_litoral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/259/req._067-2025-_requer_implementacao_do_saneamento_em_todo_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/266/req._068-2025-_requer_construcao_de_calcamento_na_rua_petropolis_no_bonfim.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/123/req._069-2025-_requer_instalacao_de_academia_da_melhor_idade_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/124/req._070-2025-_requer_construcao_de_espaco_esportivo_no_3_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/439/req._071-2025-_requer_pavimentacao_com_paralelepipedo_na_rua_rio_ararai.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/440/req._072-2025-_requer_construcao_de_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/167/req._073-2025-_requer_construcao_de_ginasio_poliesportivo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/200/req._074-2025-_requer_pavimentacao_da_rua_sao_jorge_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/279/req._075-2025-_requer_restauracao_e_melhorias_na_ladeira_que_liga_timbo_as_praias_e_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/281/req._076-2025-_requer_construcao_de_um_calcadao_para_caminhadas_as_margens_da_rn_063_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/143/req._077-2025-_requer_construcao_de_agencia_dos_correios_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/144/req._078-2025-_requer_reforma_na_emaca_na_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/312/req._079-2025-_requer_construcao_de_quadra_de_esportes_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/313/req._080-2025-_requer_construcao_de_pier_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/441/req._081-2025-_requer_construcao_de_galeria_pluvial_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/442/req._082-2025-_requer_reconstrucao_da_bica_no_centro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/168/req._083-2025-_requer_reforma_e_ampliacao_da_praca_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/169/req._084-2025-_requer_pavimentacao_da_estrada_dos_parceleiros_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/260/req._085-2025-_requer_construcao_de_academia_da_3_idade_em_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/261/req._086-2025-_requer_construcao_de_academia_da_3_idade_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/229/req._087-2025-requer_reforma_da_quadra_municipal_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/230/req._088-2025-requer_construcao_de_lombada_na_rua_anisia_goncalves_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/189/req._089-2025-_requer_dragagem_e_limpeza_de_rio_trator_de_golandi_a_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/125/req._090-2025-_requer_reforma_da_quadra_de_areia_no_residencial_nisia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/126/req._091-2025-_requer_implantacao_de_rotatoria_em_frente_ao_campo_do_cruzador..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/201/req._092-2025-_requer_aquisicao_da_uma_unidade_movel_de_castracao..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/202/req._093-2025-_requer_pavimentacao_da_rua_do_canto_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/203/req._094-2025-_requer_conclusao_da_quadra_de_esportes_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/204/req._095-2025-_requer_conclusao_da_creche_de_currais.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/282/req._096-2025-_requer_inclusao_de_professores_e_auxiliares_com_capacidade_em_lidar_com_neurodiversidades.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/283/req._097-2025-_requer_reforma_e_ampliacao_da_ubs_do_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/145/req._098-2025-_requer_construcao_de_agencia_dos_correios_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/231/req._099-2025-_requer_criacao_de_centro_de_reabilitacao_em_nsia_floresta.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/443/req._100-2025-_requer_construcao_de_escola_municipal_em_currais.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/444/req._101-2025-_requer_conclusao_da_construcao_da_ponte_da_ilha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/127/req._102-2025-_requer_construcao_de_um_centro_esportivo_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/128/req._103-2025-_requer_construcao_de_acessos_para_pessoas_com_deficiencia_em_predios_publicos_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/170/req._104-2025-_requer_recuperacao_do_campo_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/171/req._105-2025-_requer_calcamento_de_ruas_da_lagoa_da_redonda_lagoa_de_arituba_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/232/req._106-2025-requer_implantacao_de_rotatoria_no_cruzamento_japonesa_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/243/req._107-2025-_requer_reforma_da_praca_da_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/244/req._108-2025-_requer_pavimentacao_das_ruas_da_colonia_do_pium_proximo_ao_forro_do_pote..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/190/req._109-2025-_requer_implantacao_de_casa_de_farinha_movel_para_atender_os_agricultores.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/425/req._110-2025-_requer_implantacao_de_um_centro_de_referencia_e_especialidades_no_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/426/req._111-2025-_requer_construcao_de_parada_de_onibus_as_margens_da_rn_063_sentido_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/191/req._112-2025-_requer_calcamento_e_urbanizacao_da_rua_santa_rita_de_cassia_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/284/req._113-2025-_requer_abrigo_para_os_mototaxistas_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/314/req._114-2025-_requer_pavimentacao_da_rua_josefa_pereira_na_colonia_de_pium.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/146/req_116-2025-_requer_perfuracao_de_poco_artesiano_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/445/req._117-2025-_requer_construcao_de_praca_com_academia_da_3_idade_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/233/req._118-2025-_requer_construcao_de_hospital_maternidade.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/129/req._119-2025-_requer_climatizacao_de_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/192/req._120-2025-_requer_drenagem_de_aguas_negras_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/262/req._121-2025-_requer_reforma_da_quadra_de_areia_do_3_conjunto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/245/req._122-2025-_requer_construcao_de_calcamento_na_rua_do_caju_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/205/req._123-2025-_requer_pavimentacao_da_estrada_que_liga_boa_cica_a_timbo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/446/req._124-2025-_requer_pavimentacao_da_estrada_que_liga_currais_ou_centro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/147/req._125-2025-_requer_construcao_de_escadaria_na_ladeira_em_frente_ao_clube_das_maes_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/285/req._126-2025-_requer_construcao_de_praca_e_quiosques_no_primeiro_conjunto..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/427/req._127-2025-_requer_incorporacao_de_assistente_social_na_equipe_da_urgencia_24h.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/246/req._128-2025-_requer_implantacao_de_calcadao_do_trecho_do_pescador_a_japonesa_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/234/req._129-2025-_requer_criacao_de_cursos_preparatorios_para_o_concurso_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/173/req._130-2025-_requer_ampliacao_de_programa_do_leite_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/206/req._131-2025_-requer_implantacao_de_uma_sub_prefeitura_na_comunidade_de_currais_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/263/req._132-2025-_requer_construcao_de_centro_comercial_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/428/req._133-2025-_requer_instalacao_de_corrimaos_nas_pracas_do_centro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/429/req._134-2025-_requer_construcao_de_unidades_habitacionais_no_terreno_entre_o_1_e_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/430/req._135-2025-_requer_ronda_maria_da_penha_em_todo_territorio_de_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/431/req._136-2025-_requer_construcao_de_posto_dos_correios_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/432/req._137-2025_-_requer_construcao_de_posto_policial_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/174/req._138-2025-_requer_conclusao_de_calcamento_da_rua_deoclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/148/req._140-2025-_requer_construcao_de_quadra_de_esportes_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/247/req._141-2025-_requer_construcao_de_uma_ciclovia_da_entrada_de_nisia_ao_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/193/req._142-2025-_requer_construcao_de_area_de_lazer_na_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/447/req._143-2025-_requer_construcao_de_ponte_que_liga_colonia_do_pium_a_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/315/req._144-2025-_requer_manutencao_e_reforma_da_caixa_dgua_de_colonia_de_cima.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/130/req._145-2025-_requer_construcao_de_acesso_para_pessoas_com_deficiencia_em_paradas_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/264/req._146-2025-_requer_construcao_de_calcamento_da_rua_do_porto_em_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/265/req._147-2025-_requer_reforma_do_cemiterio_na_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/448/req._148-2025-_requer_pavimentacao_com_paralelepipedo_na_rua_henrique_trindade.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/449/req._149-2025-_requer_construcao_de_ubs_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/235/req._150-2025-_requer_drenagem_e_pavimentacao_da_rua_santa_terezinha_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/149/req._151-2025-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/287/req._152-2025-_requer_ampliacao_e_criacao_de_quiosques_na_praca_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/194/req._153-2025-_requer_pavimentacao_da_estrada_do_alto_monte_herminio_ate_o_primavera.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/175/req._154--2025-_requer_pavimentacao_em_ruas_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/316/req._155-2025-_requer_reforma_do_campo_de_futebol_de_tabatinga..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/207/req._156-2025-requer_implantacao_de_cameras_de_seguranca_em_varios_pontos_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/317/req._157-2025-_requer_pavimentacao_da_rua_francisco_reginaldo_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/248/req._158-2025-_requer_pavimentacao_e_drenagem_da_rua_jayme_correia_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/288/req._159-2025-_requer_construcao_de_banheiros_publicos_na_lagoa_do_carcara.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/267/req._160-2025_-_requer_reforma_da_quadra_de_areia_no_primeiro_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/450/req._161-2025-_requer_construcao_de_galeria_pluvial_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/150/req._162-2025-_requer_reativacao_do_posto_policial_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/236/req._163-2025-_requer_drenagem_e_pavimentacao_da_rua_cajupiranga_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/157/req._164-2025-_requer_criacao_de_aplicativo_de_celular_para_acesso_da_populacao_a_servicos_de_saude_publica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/131/req._165-2025-_requer_construcao_de_cmei_na_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/208/req._166-2025-_requer_iluminacao_publica_da_estrada_que_liga_o_3_conjunto_ao_timbo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/176/req._167-2025-_requer_construcao_de_praca_e_quiosques_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/451/req._168-2025-_requer_construcao_de_pocos_tubulares_em_genipapeiro_currais_e_golandi.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/318/req._169-2025-_requer_construcao_de_calcadao_da_rua_principal_em_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/195/req._170-2025-_requer_limpeza_de_calhas_e_bueiros_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/249/req._171-2025-_requer_iluminacao_do_trecho_da_subida_do_piloto_ao_lava_jato_do_carlinhos_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/289/req._172-2025-_requer_calcamento_e_iluminacao_da_rua_sao_benedito_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/158/req._173-2025-_requer_implantacao_de_passarela_elevada_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/268/req._174-2025-_requer_implantacao_de_ponto_de_taxi_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/237/req._175-2025-_requer_ambulancia_lotada_para_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/132/req._176-2025-_requer_pavimentacao_em_paralelepipedo_da_rua_brilho_do_sol_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/177/req._177-2025-_requer_pavimentacao_de_ruas_n_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/151/req._178-2025-_requer_construcao_de_quadra_de_esportes_no_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/290/req._179-2025-_requer_implementacao_de_quebra_mola_em_frente_a_escola_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/250/req._180-2025-_requer_calcamento_da_rua_timuza_de_souza_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/152/req._181-2025-_requer_pavimentacao_e_drenagem_das_ruas_do_conjunto_rio_mar.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/196/req._182-2025-_requer_obras_de_roco_nas_comunidades_de_golandi_currais_e_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/238/req._184-2025-_requer_sistema_de_monitoramento_por_cameras_em_varios_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/159/req._185-2025-_requer_construcao_de_calcada_na_rua_henrique_trindade_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/269/req._186-2025-_requer_construcao_de_ubs_no_3_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/133/req._187-2025-_requer_pavimentacao_e_colocacao_de_lixeiras_na_rua_beira_mar_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/178/req._188-2025-requer_construcao_de_centro_esportivo_comunitario..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/209/req._189-2025-_requer_implantacao_de_ciclovia_na_rn_063_de_barra_de_tabatinga_a_buzios.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/319/req._190-2025-_requer_funcionamento_em_tempo_integral_do_cmei_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/160/req._191-2025-_requer_construcao_de_apoio_aos_guias_turisticos_na_localidade_de_boa_cica.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/239/req._192-2025-_requer_construcao_de_paradas_de_onibus_no_entorno_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/291/req._193-2025-_requer_construcao_de_quiosques_em_campo_de_santana_ao_lado_da_praca_central..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/197/req._194-2025-_requer_construcao_de_area_coberta_para_realizacao_de_velorio_no_cemiterio_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/134/req._195-2025-_requer_construcao_de_quadra_poliesportiva_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/270/req._196-2025-_requer_reforma_da_rodoviaria_do_centro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/179/req._197-2025-_requer_tres_vans_para_a_secretaria_de_saude..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/153/req._198-2025-_requer_construcao_de_quadra_de_esportes_em_alcacus.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/452/req._199-2025-_requer_criacao_de_plano_de_cargos_carreira_e_remuneracao_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/251/req._200-2025-_requer_iluminacao_da_rua_do_papepinha_ate_o_primavera.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/292/req._201-2025-_requer_construcao_de_praca_com_academia_da_3_idade_no_brisa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/135/req._202-2025-_requer_pavimentacao_da_estrada_de_mazapas_ate_a_lagoa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/320/req._203-2025-_requer_implantacao_de_centro_de_convivencia_em_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/154/req._204-2025-_requer_construcao_de_quadra_de_esportes_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/161/req._205-2025-_requer_viabilidade_da_criacao_de_linha_fluvial_em_algumas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/453/req._206-2025-_requer_conclusao_de_reforma_do_cmei_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/180/req._207-2025-_requer_construcao_de_calcadao_que_liga_o_portal_do_sol_a_escola_de_pium.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/240/req._208-2025-_requer_criacao_de_centro_turistico_na_antiga_rua_velha_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/198/req._209-2025-_requer_construcao_de_mirante_proximo_a_torre_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/454/req._210-2025-_josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/210/req._211-2025-_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/252/req._212-2025-_nego_de_batista.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/199/req._213-2025-_manoel_emiliano.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/136/req._214-2025-_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/321/req._215-2025-_rose_emiliano.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/293/req._216-2025-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/181/req._217-2025-_lula.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/156/req._218-2025-_arielle_de_ari.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/155/req._219-2025-_requer_pavimentacao_e_drenagem_da_rua_carnauba_dos_dantas_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/271/req._220-2025-_raniery_barros.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/55/req._231-2025-_requer_implantacao_de_escola_tecnica_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/56/req._232-2025-_requer_substituicao_de_lampadas_normais_por_led_em_portal_do_sol_pium-__lula.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/52/req._233-2025-_requer_construcao_de_asfalto_que_liga_o_estadio_no_cidade_alta_ate_o_carnaubinha-_raniery.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/53/req._234-2025-_requer_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/54/req._235-2025-_requer_construcao_de_uma_parada_de_onibus_com_cobertura_no_entorno_do_incra-_oitizeiro_marcao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/57/req._236-2025-_construcao_de_centro_de_velorio_com_capelinha_em_colonia_do_pium-rose.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/58/req._237-2025-_requer_a_construcao_de_um_cmei_em_timbo_-_arielle.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/59/req._238-2025-_requer_ambulancia_para_comunidade_do_timbo_-_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/60/req.239-2025-_requer_pavimentacao_e_drenagem_na_rua_salustiano_marinho_em_tabatinga_rose.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/61/req.240-2025-requer_construcao_de_praca_com_academia_ao_ar_livre_em_lago_azul-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/62/req._241-2025-requer_instalacao_de_urna_eleitoral_em_oitizeiro-_raniery.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/63/req._242-2025-_requer_drenagem_da_rua_santa_luiza_em_campo_de_santana-_marcao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/64/req._243-2025-_requer_construcao_de_paradas_de_onibus_em_camurupim_prox._pedra_oca_e_prox._a_escola_-_arielle.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/65/req._244-2025-_requer_instalacao_de_placas_de_conscientizacao_sobre_o_descarte_correto_do_lixo_em_tabatinga-_manoel.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/66/req._245-2025-_requer_reforma_da_ubs_de_mazapas-_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/67/req.246-2025-_requer_que_seja_passado_a_patrol_nas_estradas_carrocaveis_que_liga_as_lagoas-_lula.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/68/req._247-2025-_requer_reconstrucao_de_parada_de_onibus_no_conjunto_forro_do_pote_em_colonia_do_pium-_adriano.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/69/req._248-2025-_requer_pavimentacao_da_av._isabel_gondim_que_liga_o_iii_conj._ao_timbo-_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_249_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_250_adriano.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_251_manoel.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_252_arielle.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_253_rose.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_254_lula.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_255_marcao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_256_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_257_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_258_raniery.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/80/req._259-2025_-_259_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/81/req._260-2025_-_260_manoel.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/82/req._261-2025_-_rose_emiliano.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/83/req._262-_2025_-_adriano_cobrador.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/84/req._263_-2025-_arielle_de_ari.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/85/req._264-2025_-_raniery_barros.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/86/req._265-2025_-_marcao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/87/req._266-2025_-_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_267_lula.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento_268_adriano.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_269_nego_celular_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_270_marcao_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_271_arielle.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento_272_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento_273_rose.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento_274_raniery.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_275_manoel.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_276_andre.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_277_guga.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_278_raniery.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_279_adriano_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_280_lula.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento_281_arielle.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento_282_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento_283_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/105/requerimento_284_marcao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/106/requerimento_285_andre_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento_286_rose.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento_287_manoel.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento_288_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_289_adriano.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_290_andre.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento_291_arielle.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/113/requerimento_292_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_293_lula.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/115/requerimento_294_marcao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/116/requerimento_295_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/117/requerimento_296_raniery.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/118/requerimento_297_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/119/requerimento_298_rose.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_299_raniery.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_300_rose.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/213/requerimento_301_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_302_lula.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_303_marcao_.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_304_arielle.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/217/requerimento_305_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_306_andre.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_307_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_308_manoel.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_309_rose.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_310_lula.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_311_arielle.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_312_luiz.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_313_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_314_raniery.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_315_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_316_andre.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_317_adriano.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_318_guga.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_319_marcao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_320_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_321_andre_.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_322_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_323_lula.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/366/requerimento_324_adriano.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/367/requerimento_325_rose.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_326_raniery.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_327_arielle_.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_328_arielle.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/975/requerimento_329_rose.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/924/requerimento_330_raniery.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/985/requerimento_331_manoel.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_332_marcao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/867/requerimento_333_andre.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/980/requerimento_334_guga.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/983/requerimento_335_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/979/requerimento_336_celular.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_337_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/925/requerimento_338_raniery.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_339_lula.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/986/requerimento_340_manoel.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/974/requerimento_341_rose.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento_342_arielle.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/868/requerimento_343_andre.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/977/requerimento_344_adriano.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/984/requerimento_345_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/981/requerimento_346_guga.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_347_andre.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/982/requerimento_348_guga.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/987/requerimento_349_manoel.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_350_arielle.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/976/requerimento_351_rose.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_352_lula.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_353_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_354_raniery.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_355_adriano.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_356_arielle.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_357_arielle.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_358_marcao.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_359_marcao.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/973/requerimento_360_rose.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/957/requerimento__361_rose.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/958/requerimento__362_rose.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/959/requerimento__363_rose.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/960/requerimento_364_rose.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/961/requerimento_365_rose.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/962/requerimento__366_rose.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento__367_rose.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_368_rose.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento__369_rose.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/966/requerimento_370_rose.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/967/requerimento_371_rose.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/968/requerimento_372_rose.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/969/requerimento_373_rose.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/970/requerimento_374_rose.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/971/requerimento_375_rose.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/972/requerimento_376_rose.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_377_lula.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_378_lula.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_379_lula.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_380_lula.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_381_lula.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_382_lula.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_383_lula.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_384_lula.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_385_lula.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_386_lula.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_387_lula.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento_388_lula.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_389_lula.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_390_lula.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_391_lula.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_392_lula.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_393_lula.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_394_lula.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_395_lula.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_396_lula.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/927/requerimento_397_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_398_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_399_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_400_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_401_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_402_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_403_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_404_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/935/requerimento_405_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/936/requerimento_406_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/937/requerimento_407_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/938/requerimento_408_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/939/requerimento_409_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/940/requerimento_410_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/941/requerimento_411_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_412_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_413_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_414_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_415_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_416_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_417_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/948/requerimento_418_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/949/requerimento_419_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_420_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_421_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/952/requerimento_422_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_423_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_424_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento_425_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/956/requerimento_426_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_427_andre.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_428_andre.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_429_andre.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/865/requerimento_430_andre.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_431_andre.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_432_raniery.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_433_raniery.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/902/requerimento_434_raniery.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_435_raniery.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/904/requerimento_436_raniery.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_437_raniery.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/906/requerimento_438_raniery_.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_439_raniery.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_440_raniery.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_441_raniery.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/910/requerimento_442_raniery.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/911/requerimento_443_raniery.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/912/requerimento_444_raniery.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/913/requerimento_445_raniery.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/914/requerimento_446_raniery.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_447_raniery.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_448_raniery.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/917/requerimento_449_raniery.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/918/requerimento_450_raniery.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/919/requerimento_451_raniery.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/920/requerimento_452_raniery.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/921/requerimento_453_raniery.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/922/requerimento_455_raniery.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_455_raniery.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/418/req._001-2025-_requer_instalacao_de_aparelho_de_raio_x_na_urgencia_24hrs.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/419/req._002-2025-_requer_implantacao_de_detectores_de_metais_nas_escolas_municipais_de_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/272/req._003-2025-_requer_doacao_de_terreno_no_2_conjunto_da_caixa_para_construcao_de_capela..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/273/req._004-2025-_requer_distribuicao_de_lixeiras_nas_lagoas..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/182/req._005-2025-_requer_drenagem_da_rua_sao_jose_em_barra_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/183/req._006-2025-_requer_criacao_de_praca_das_rendeiras_proximo_a_capela_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/304/req._007-2025-_requer_funcionamento_da_ubs_de_tabatinga_por_24hrs.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/305/req._008-2025-_requer_reativacao_e_reforma_do_posto_policial_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/253/req._009-2025-_requer_construcao_de_calcamento_na_rua_do_crechao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/254/req._010-2025-_requer_construcao_de_terminal_turistico_na_comunidade_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/221/req._011-2025-_requer_drenagem_e_pavimentacao_da_rua_dioclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/222/req._012-2025-_requer_reforma_dos_boxes_comerciais_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/162/req._013-2025-_requer_convenio_com_o_hospital_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/163/req._014-2025-_requer_criacao_de_um_centro_de_referencia_para_o_tea.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/433/req._015-2025-_requer_extensao_da_iluminacao_publica_na_orla_de_camurupim.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/434/req._016-2025-_requer_concessao_a_caern_para_agua_encanada_de_barreta_camurupim_e_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/420/req._017-2025-_requer_instalacao_de_laboratorio_de_analises_clinicas_na_urgencia_24hrs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/274/req._018-2025-_requer_construcao_de_ponto_de_onibus_em_tororomba_em_frente_a_escola..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/275/req._019-2025-_requer_construcao_de_quadra_de_esportes_em_brisa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/223/req._020-2025-_requer_drenagem_e_pavimentacao_da_rua_luiz_calixto_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/224/req._021-2025-_requer_drenagem_e_pavimentacao_da_rua_zacarias_emanoel_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/306/req._022-2025-_requer_permanencia_de_agente_policial_militar_na_ubs_24hrs_do_centro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/307/req._023-2025-_requer_ampliacao_do_centro_de_artesanato_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/435/req._024-2025-_requer_construcao_de_maternidade_clinica_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/436/req._025-2025-requer_formulacao_de_projeto_de_lei_para_criar_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/120/req._026-2025-_requer_ensino_de_curso_preparatorio_para_alunos_da_rede_publica_do_fundamental_ii_e_medio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/184/req._027-20285-_requer_urbanizacao_e_iluminacao_da_lagoa_do_lodo_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/185/req._028-2025-_requer_calcamento_da_rua_esperanca_em_barra_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/241/req._029-2025-_requer_construcao_de_complexo_educacional_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/242/req._030-20258-_requer_calcamento_da_rua_do_antigo_senai_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/421/req._031-2025-_requer_cursos_de_capacitacao_para_mulheres_em_vunerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/422/req._032-2025-_requer_destinacao_de_20_das_vagas_para_mulheres_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/423/req._033-2025-_requer_implantacao_da_ronda_ostensiva_maria_da_penha_em_toda_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/255/req._034-2025-_requer_implementacao_de_iluminacao_as_margens_da_lagoa_do_carcara.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/256/req._035-2025-_requer_construcao_de_estacionamento_para_onibus_na_lagoa_do_carcara.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/164/req._036-2025-_requer_criacao_de_ubs_na_localidade_forrro_do_pote.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/165/req._037-2025-_requer_construcao_de_centro_de_velorio_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/137/req._038-2025-_requer_construcao_de_paradas_de_onibus_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/138/req._039-2025-_requer_construcao_de_academia_da_3_iadade_em_alcacus.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/424/req._040-2025-_requer_ao_prefeito_e_a_secretaria_da_mulher_o_projeto_meus_15_anos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/257/req._041-2025-_requer_reativacao_da_casa_de_farinha_na_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/258/req._042-2025-_requer_construcao_de_muro_no_campo_de_futebol_na_comunidade_de_currais.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/166/req._043-2025-_requer_aquisicao_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/309/req._045-2025-_requer_construcao_de_espaco_de_criacao_e_comercio_de_artesanato_em_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/225/req._046-2025-_requer_reforma_da_ponte_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/226/req._047-2025-_requer_drenagem_e_pavimentacao_da_estrada_do_rio_pirrixi_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/186/req._048-2025-_requer_trator_com_grade_para_cultivo_em_golandi_currais_e_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/437/req._049-2025-_requer_parada_de_onibus_no_carnaubinha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/438/req._050-2025-_requer_duplicacao_da_rua_americo_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/121/req._051-2025-_requer_emenda_parlamentar_para_calcamentos_nas_ruas_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/122/req._052-2025-_requer_entrega_de_correspondencias_em_varios_bairros_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/140/req._053-2025-_requer_construcao_de_academia_da_3_idade_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/139/req._054-2025-_requer_ampliacao_de_cemiterio_publico_de_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/276/req._055-2025-_requer_pavimentacao_e_iluminacao_publica_da_estrada_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/277/req._056-2025-_requer_pavimentacao_e_iluminacao_do_trecho_que_liga_o_porto_a_currais.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/278/req._057-2025-_requer_construcao_de_uma_praca_e_academia_da_3_idade_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/280/req._058-2025-_requer_pavimentacao_da_rua_brisa_do_mar_no_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/141/req._059-2025-_requer_construcao_de_quadra_de_futvolei_em_currais.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/142/req._060-2025-_requer_revitalizacao_na_praia_de_buzios_e_construcao_na_orla.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/310/req._061-2025-_requer_reforma_da_praca_central_de_alcacuz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/311/req._062-2025-_requer_construcao_de_cemiterio_publico_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/227/req._063-2025-requer_reforma_da_arquibancada_na_quadra_municipal_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/228/req._064-2025-_requer_instalacao_de_placas_de_sinalizacao_e_faixa_de_pedestre_na_area_do_cmei_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/187/req._065-2025-_requer_implantacao_de_lombadas_e_faixas_de_pedestres_em_ruas_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/188/req._066-2025-_requer_construcao_de_parada_em_onibus_no_litoral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/259/req._067-2025-_requer_implementacao_do_saneamento_em_todo_alto_monte_herminio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/266/req._068-2025-_requer_construcao_de_calcamento_na_rua_petropolis_no_bonfim.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/123/req._069-2025-_requer_instalacao_de_academia_da_melhor_idade_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/124/req._070-2025-_requer_construcao_de_espaco_esportivo_no_3_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/439/req._071-2025-_requer_pavimentacao_com_paralelepipedo_na_rua_rio_ararai.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/440/req._072-2025-_requer_construcao_de_academia_da_3_idade_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/167/req._073-2025-_requer_construcao_de_ginasio_poliesportivo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/200/req._074-2025-_requer_pavimentacao_da_rua_sao_jorge_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/279/req._075-2025-_requer_restauracao_e_melhorias_na_ladeira_que_liga_timbo_as_praias_e_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/281/req._076-2025-_requer_construcao_de_um_calcadao_para_caminhadas_as_margens_da_rn_063_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/143/req._077-2025-_requer_construcao_de_agencia_dos_correios_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/144/req._078-2025-_requer_reforma_na_emaca_na_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/312/req._079-2025-_requer_construcao_de_quadra_de_esportes_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/313/req._080-2025-_requer_construcao_de_pier_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/441/req._081-2025-_requer_construcao_de_galeria_pluvial_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/442/req._082-2025-_requer_reconstrucao_da_bica_no_centro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/168/req._083-2025-_requer_reforma_e_ampliacao_da_praca_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/169/req._084-2025-_requer_pavimentacao_da_estrada_dos_parceleiros_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/260/req._085-2025-_requer_construcao_de_academia_da_3_idade_em_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/261/req._086-2025-_requer_construcao_de_academia_da_3_idade_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/229/req._087-2025-requer_reforma_da_quadra_municipal_de_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/230/req._088-2025-requer_construcao_de_lombada_na_rua_anisia_goncalves_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/189/req._089-2025-_requer_dragagem_e_limpeza_de_rio_trator_de_golandi_a_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/125/req._090-2025-_requer_reforma_da_quadra_de_areia_no_residencial_nisia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/126/req._091-2025-_requer_implantacao_de_rotatoria_em_frente_ao_campo_do_cruzador..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/201/req._092-2025-_requer_aquisicao_da_uma_unidade_movel_de_castracao..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/202/req._093-2025-_requer_pavimentacao_da_rua_do_canto_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/203/req._094-2025-_requer_conclusao_da_quadra_de_esportes_de_timbo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/204/req._095-2025-_requer_conclusao_da_creche_de_currais.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/282/req._096-2025-_requer_inclusao_de_professores_e_auxiliares_com_capacidade_em_lidar_com_neurodiversidades.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/283/req._097-2025-_requer_reforma_e_ampliacao_da_ubs_do_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/145/req._098-2025-_requer_construcao_de_agencia_dos_correios_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/231/req._099-2025-_requer_criacao_de_centro_de_reabilitacao_em_nsia_floresta.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/443/req._100-2025-_requer_construcao_de_escola_municipal_em_currais.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/444/req._101-2025-_requer_conclusao_da_construcao_da_ponte_da_ilha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/127/req._102-2025-_requer_construcao_de_um_centro_esportivo_no_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/128/req._103-2025-_requer_construcao_de_acessos_para_pessoas_com_deficiencia_em_predios_publicos_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/170/req._104-2025-_requer_recuperacao_do_campo_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/171/req._105-2025-_requer_calcamento_de_ruas_da_lagoa_da_redonda_lagoa_de_arituba_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/232/req._106-2025-requer_implantacao_de_rotatoria_no_cruzamento_japonesa_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/243/req._107-2025-_requer_reforma_da_praca_da_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/244/req._108-2025-_requer_pavimentacao_das_ruas_da_colonia_do_pium_proximo_ao_forro_do_pote..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/190/req._109-2025-_requer_implantacao_de_casa_de_farinha_movel_para_atender_os_agricultores.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/425/req._110-2025-_requer_implantacao_de_um_centro_de_referencia_e_especialidades_no_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/426/req._111-2025-_requer_construcao_de_parada_de_onibus_as_margens_da_rn_063_sentido_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/191/req._112-2025-_requer_calcamento_e_urbanizacao_da_rua_santa_rita_de_cassia_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/284/req._113-2025-_requer_abrigo_para_os_mototaxistas_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/314/req._114-2025-_requer_pavimentacao_da_rua_josefa_pereira_na_colonia_de_pium.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/146/req_116-2025-_requer_perfuracao_de_poco_artesiano_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/445/req._117-2025-_requer_construcao_de_praca_com_academia_da_3_idade_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/233/req._118-2025-_requer_construcao_de_hospital_maternidade.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/129/req._119-2025-_requer_climatizacao_de_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/192/req._120-2025-_requer_drenagem_de_aguas_negras_em_golandi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/262/req._121-2025-_requer_reforma_da_quadra_de_areia_do_3_conjunto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/245/req._122-2025-_requer_construcao_de_calcamento_na_rua_do_caju_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/205/req._123-2025-_requer_pavimentacao_da_estrada_que_liga_boa_cica_a_timbo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/446/req._124-2025-_requer_pavimentacao_da_estrada_que_liga_currais_ou_centro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/147/req._125-2025-_requer_construcao_de_escadaria_na_ladeira_em_frente_ao_clube_das_maes_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/285/req._126-2025-_requer_construcao_de_praca_e_quiosques_no_primeiro_conjunto..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/427/req._127-2025-_requer_incorporacao_de_assistente_social_na_equipe_da_urgencia_24h.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/246/req._128-2025-_requer_implantacao_de_calcadao_do_trecho_do_pescador_a_japonesa_em_camurupim.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/234/req._129-2025-_requer_criacao_de_cursos_preparatorios_para_o_concurso_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/173/req._130-2025-_requer_ampliacao_de_programa_do_leite_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/206/req._131-2025_-requer_implantacao_de_uma_sub_prefeitura_na_comunidade_de_currais_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/263/req._132-2025-_requer_construcao_de_centro_comercial_em_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/428/req._133-2025-_requer_instalacao_de_corrimaos_nas_pracas_do_centro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/429/req._134-2025-_requer_construcao_de_unidades_habitacionais_no_terreno_entre_o_1_e_2_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/430/req._135-2025-_requer_ronda_maria_da_penha_em_todo_territorio_de_nisia_floresta.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/431/req._136-2025-_requer_construcao_de_posto_dos_correios_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/432/req._137-2025_-_requer_construcao_de_posto_policial_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/174/req._138-2025-_requer_conclusao_de_calcamento_da_rua_deoclecio_anselmo_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/148/req._140-2025-_requer_construcao_de_quadra_de_esportes_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/247/req._141-2025-_requer_construcao_de_uma_ciclovia_da_entrada_de_nisia_ao_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/193/req._142-2025-_requer_construcao_de_area_de_lazer_na_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/447/req._143-2025-_requer_construcao_de_ponte_que_liga_colonia_do_pium_a_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/315/req._144-2025-_requer_manutencao_e_reforma_da_caixa_dgua_de_colonia_de_cima.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/130/req._145-2025-_requer_construcao_de_acesso_para_pessoas_com_deficiencia_em_paradas_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/264/req._146-2025-_requer_construcao_de_calcamento_da_rua_do_porto_em_morrinhos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/265/req._147-2025-_requer_reforma_do_cemiterio_na_comunidade_de_oitizeiro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/448/req._148-2025-_requer_pavimentacao_com_paralelepipedo_na_rua_henrique_trindade.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/449/req._149-2025-_requer_construcao_de_ubs_em_boagua.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/235/req._150-2025-_requer_drenagem_e_pavimentacao_da_rua_santa_terezinha_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/149/req._151-2025-_requer_pavimentacao_e_drenagem_da_rua_do_alto_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/287/req._152-2025-_requer_ampliacao_e_criacao_de_quiosques_na_praca_em_timbo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/194/req._153-2025-_requer_pavimentacao_da_estrada_do_alto_monte_herminio_ate_o_primavera.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/175/req._154--2025-_requer_pavimentacao_em_ruas_da_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/316/req._155-2025-_requer_reforma_do_campo_de_futebol_de_tabatinga..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/207/req._156-2025-requer_implantacao_de_cameras_de_seguranca_em_varios_pontos_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/317/req._157-2025-_requer_pavimentacao_da_rua_francisco_reginaldo_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/248/req._158-2025-_requer_pavimentacao_e_drenagem_da_rua_jayme_correia_no_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/288/req._159-2025-_requer_construcao_de_banheiros_publicos_na_lagoa_do_carcara.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/267/req._160-2025_-_requer_reforma_da_quadra_de_areia_no_primeiro_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/450/req._161-2025-_requer_construcao_de_galeria_pluvial_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/150/req._162-2025-_requer_reativacao_do_posto_policial_em_pirangi_do_sul.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/236/req._163-2025-_requer_drenagem_e_pavimentacao_da_rua_cajupiranga_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/157/req._164-2025-_requer_criacao_de_aplicativo_de_celular_para_acesso_da_populacao_a_servicos_de_saude_publica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/131/req._165-2025-_requer_construcao_de_cmei_na_praia_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/208/req._166-2025-_requer_iluminacao_publica_da_estrada_que_liga_o_3_conjunto_ao_timbo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/176/req._167-2025-_requer_construcao_de_praca_e_quiosques_na_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/451/req._168-2025-_requer_construcao_de_pocos_tubulares_em_genipapeiro_currais_e_golandi.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/318/req._169-2025-_requer_construcao_de_calcadao_da_rua_principal_em_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/195/req._170-2025-_requer_limpeza_de_calhas_e_bueiros_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/249/req._171-2025-_requer_iluminacao_do_trecho_da_subida_do_piloto_ao_lava_jato_do_carlinhos_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/289/req._172-2025-_requer_calcamento_e_iluminacao_da_rua_sao_benedito_em_mazapas.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/158/req._173-2025-_requer_implantacao_de_passarela_elevada_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/268/req._174-2025-_requer_implantacao_de_ponto_de_taxi_na_estacao_papary.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/237/req._175-2025-_requer_ambulancia_lotada_para_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/132/req._176-2025-_requer_pavimentacao_em_paralelepipedo_da_rua_brilho_do_sol_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/177/req._177-2025-_requer_pavimentacao_de_ruas_n_comunidade_de_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/151/req._178-2025-_requer_construcao_de_quadra_de_esportes_no_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/290/req._179-2025-_requer_implementacao_de_quebra_mola_em_frente_a_escola_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/250/req._180-2025-_requer_calcamento_da_rua_timuza_de_souza_na_praia_de_barreta.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/152/req._181-2025-_requer_pavimentacao_e_drenagem_das_ruas_do_conjunto_rio_mar.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/196/req._182-2025-_requer_obras_de_roco_nas_comunidades_de_golandi_currais_e_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/238/req._184-2025-_requer_sistema_de_monitoramento_por_cameras_em_varios_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/159/req._185-2025-_requer_construcao_de_calcada_na_rua_henrique_trindade_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/269/req._186-2025-_requer_construcao_de_ubs_no_3_conjunto_da_caixa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/133/req._187-2025-_requer_pavimentacao_e_colocacao_de_lixeiras_na_rua_beira_mar_em_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/178/req._188-2025-requer_construcao_de_centro_esportivo_comunitario..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/209/req._189-2025-_requer_implantacao_de_ciclovia_na_rn_063_de_barra_de_tabatinga_a_buzios.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/319/req._190-2025-_requer_funcionamento_em_tempo_integral_do_cmei_de_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/160/req._191-2025-_requer_construcao_de_apoio_aos_guias_turisticos_na_localidade_de_boa_cica.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/239/req._192-2025-_requer_construcao_de_paradas_de_onibus_no_entorno_de_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/291/req._193-2025-_requer_construcao_de_quiosques_em_campo_de_santana_ao_lado_da_praca_central..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/197/req._194-2025-_requer_construcao_de_area_coberta_para_realizacao_de_velorio_no_cemiterio_de_golandi.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/134/req._195-2025-_requer_construcao_de_quadra_poliesportiva_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/270/req._196-2025-_requer_reforma_da_rodoviaria_do_centro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/179/req._197-2025-_requer_tres_vans_para_a_secretaria_de_saude..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/153/req._198-2025-_requer_construcao_de_quadra_de_esportes_em_alcacus.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/452/req._199-2025-_requer_criacao_de_plano_de_cargos_carreira_e_remuneracao_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/251/req._200-2025-_requer_iluminacao_da_rua_do_papepinha_ate_o_primavera.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/292/req._201-2025-_requer_construcao_de_praca_com_academia_da_3_idade_no_brisa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/135/req._202-2025-_requer_pavimentacao_da_estrada_de_mazapas_ate_a_lagoa_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/320/req._203-2025-_requer_implantacao_de_centro_de_convivencia_em_colonia_do_pium.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/154/req._204-2025-_requer_construcao_de_quadra_de_esportes_em_hortigranjeira.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/161/req._205-2025-_requer_viabilidade_da_criacao_de_linha_fluvial_em_algumas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/453/req._206-2025-_requer_conclusao_de_reforma_do_cmei_em_genipapeiro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/180/req._207-2025-_requer_construcao_de_calcadao_que_liga_o_portal_do_sol_a_escola_de_pium.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/240/req._208-2025-_requer_criacao_de_centro_turistico_na_antiga_rua_velha_em_campo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/198/req._209-2025-_requer_construcao_de_mirante_proximo_a_torre_de_buzios.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/454/req._210-2025-_josivan_trindade.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/210/req._211-2025-_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/252/req._212-2025-_nego_de_batista.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/199/req._213-2025-_manoel_emiliano.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/136/req._214-2025-_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/321/req._215-2025-_rose_emiliano.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/293/req._216-2025-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/181/req._217-2025-_lula.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/156/req._218-2025-_arielle_de_ari.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/155/req._219-2025-_requer_pavimentacao_e_drenagem_da_rua_carnauba_dos_dantas_em_buzios.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/271/req._220-2025-_raniery_barros.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/55/req._231-2025-_requer_implantacao_de_escola_tecnica_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/56/req._232-2025-_requer_substituicao_de_lampadas_normais_por_led_em_portal_do_sol_pium-__lula.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/52/req._233-2025-_requer_construcao_de_asfalto_que_liga_o_estadio_no_cidade_alta_ate_o_carnaubinha-_raniery.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/53/req._234-2025-_requer_pavimentacao_em_paralelepipedo_da_rua_vitoria_maria_em_barreta.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/54/req._235-2025-_requer_construcao_de_uma_parada_de_onibus_com_cobertura_no_entorno_do_incra-_oitizeiro_marcao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/57/req._236-2025-_construcao_de_centro_de_velorio_com_capelinha_em_colonia_do_pium-rose.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/58/req._237-2025-_requer_a_construcao_de_um_cmei_em_timbo_-_arielle.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/59/req._238-2025-_requer_ambulancia_para_comunidade_do_timbo_-_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/60/req.239-2025-_requer_pavimentacao_e_drenagem_na_rua_salustiano_marinho_em_tabatinga_rose.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/61/req.240-2025-requer_construcao_de_praca_com_academia_ao_ar_livre_em_lago_azul-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/62/req._241-2025-requer_instalacao_de_urna_eleitoral_em_oitizeiro-_raniery.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/63/req._242-2025-_requer_drenagem_da_rua_santa_luiza_em_campo_de_santana-_marcao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/64/req._243-2025-_requer_construcao_de_paradas_de_onibus_em_camurupim_prox._pedra_oca_e_prox._a_escola_-_arielle.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/65/req._244-2025-_requer_instalacao_de_placas_de_conscientizacao_sobre_o_descarte_correto_do_lixo_em_tabatinga-_manoel.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/66/req._245-2025-_requer_reforma_da_ubs_de_mazapas-_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/67/req.246-2025-_requer_que_seja_passado_a_patrol_nas_estradas_carrocaveis_que_liga_as_lagoas-_lula.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/68/req._247-2025-_requer_reconstrucao_de_parada_de_onibus_no_conjunto_forro_do_pote_em_colonia_do_pium-_adriano.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/69/req._248-2025-_requer_pavimentacao_da_av._isabel_gondim_que_liga_o_iii_conj._ao_timbo-_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_249_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_250_adriano.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_251_manoel.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_252_arielle.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_253_rose.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_254_lula.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_255_marcao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_256_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_257_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_258_raniery.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/80/req._259-2025_-_259_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/81/req._260-2025_-_260_manoel.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/82/req._261-2025_-_rose_emiliano.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/83/req._262-_2025_-_adriano_cobrador.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/84/req._263_-2025-_arielle_de_ari.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/85/req._264-2025_-_raniery_barros.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/86/req._265-2025_-_marcao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/87/req._266-2025_-_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_267_lula.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/89/requerimento_268_adriano.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/90/requerimento_269_nego_celular_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_270_marcao_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_271_arielle.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento_272_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento_273_rose.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento_274_raniery.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento_275_manoel.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_276_andre.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_277_guga.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_278_raniery.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_279_adriano_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento_280_lula.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento_281_arielle.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/103/requerimento_282_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/104/requerimento_283_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/105/requerimento_284_marcao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/106/requerimento_285_andre_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/107/requerimento_286_rose.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/108/requerimento_287_manoel.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/109/requerimento_288_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/110/requerimento_289_adriano.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_290_andre.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento_291_arielle.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/113/requerimento_292_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_293_lula.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/115/requerimento_294_marcao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/116/requerimento_295_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/117/requerimento_296_raniery.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/118/requerimento_297_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/119/requerimento_298_rose.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_299_raniery.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_300_rose.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/213/requerimento_301_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_302_lula.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_303_marcao_.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_304_arielle.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/217/requerimento_305_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_306_andre.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_307_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_308_manoel.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_309_rose.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_310_lula.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_311_arielle.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_312_luiz.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_313_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_314_raniery.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_315_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_316_andre.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_317_adriano.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/303/requerimento_318_guga.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_319_marcao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_320_rodrigo_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_321_andre_.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_322_nego_celular.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_323_lula.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/366/requerimento_324_adriano.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/367/requerimento_325_rose.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_326_raniery.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_327_arielle_.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_328_arielle.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/975/requerimento_329_rose.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/924/requerimento_330_raniery.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/985/requerimento_331_manoel.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_332_marcao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/867/requerimento_333_andre.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/980/requerimento_334_guga.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/983/requerimento_335_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/979/requerimento_336_celular.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_337_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/925/requerimento_338_raniery.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_339_lula.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/986/requerimento_340_manoel.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/974/requerimento_341_rose.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento_342_arielle.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/868/requerimento_343_andre.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/977/requerimento_344_adriano.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/984/requerimento_345_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/981/requerimento_346_guga.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_347_andre.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/982/requerimento_348_guga.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/987/requerimento_349_manoel.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_350_arielle.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/976/requerimento_351_rose.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_352_lula.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_353_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_354_raniery.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_355_adriano.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_356_arielle.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_357_arielle.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento_358_marcao.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_359_marcao.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/973/requerimento_360_rose.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/957/requerimento__361_rose.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/958/requerimento__362_rose.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/959/requerimento__363_rose.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/960/requerimento_364_rose.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/961/requerimento_365_rose.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/962/requerimento__366_rose.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento__367_rose.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_368_rose.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento__369_rose.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/966/requerimento_370_rose.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/967/requerimento_371_rose.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/968/requerimento_372_rose.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/969/requerimento_373_rose.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/970/requerimento_374_rose.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/971/requerimento_375_rose.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/972/requerimento_376_rose.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_377_lula.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_378_lula.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_379_lula.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_380_lula.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_381_lula.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_382_lula.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_383_lula.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_384_lula.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_385_lula.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_386_lula.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_387_lula.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento_388_lula.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_389_lula.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_390_lula.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_391_lula.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_392_lula.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_393_lula.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_394_lula.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_395_lula.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_396_lula.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/927/requerimento_397_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_398_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_399_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_400_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_401_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_402_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_403_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_404_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/935/requerimento_405_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/936/requerimento_406_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/937/requerimento_407_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/938/requerimento_408_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/939/requerimento_409_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/940/requerimento_410_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/941/requerimento_411_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_412_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_413_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_414_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_415_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_416_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_417_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/948/requerimento_418_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/949/requerimento_419_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_420_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_421_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/952/requerimento_422_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_423_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_424_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento_425_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/956/requerimento_426_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_427_andre.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_428_andre.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_429_andre.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/865/requerimento_430_andre.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_431_andre.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_432_raniery.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_433_raniery.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/902/requerimento_434_raniery.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_435_raniery.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/904/requerimento_436_raniery.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_437_raniery.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/906/requerimento_438_raniery_.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_439_raniery.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_440_raniery.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_441_raniery.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/910/requerimento_442_raniery.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/911/requerimento_443_raniery.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/912/requerimento_444_raniery.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/913/requerimento_445_raniery.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/914/requerimento_446_raniery.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_447_raniery.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_448_raniery.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/917/requerimento_449_raniery.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/918/requerimento_450_raniery.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/919/requerimento_451_raniery.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/920/requerimento_452_raniery.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/921/requerimento_453_raniery.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/922/requerimento_455_raniery.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.nisiafloresta.rn.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_455_raniery.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H445"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="188.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>